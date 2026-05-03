--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -766,295 +766,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment grain size and benthic community structure in the eastern English Channel: species-dependent responses and environmental influence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathan Chauvel</w:t>
+                <w:t xml:space="preserve">Multi-scale patterns in the structure of fish and fouling communities associated with seaweeds in marinas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐charles Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maéva Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Murat</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Crec'Hriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.116042⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 742, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps14641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04405000v1</w:t>
+                <w:t xml:space="preserve">hal-04760065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale patterns in the structure of fish and fouling communities associated with seaweeds in marinas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+                <w:t xml:space="preserve">Sediment grain size and benthic community structure in the eastern English Channel: species-dependent responses and environmental influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Crec'Hriou</w:t>
+                <w:t xml:space="preserve">Anne Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 742, pp.1-19. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 200, pp.116042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps14641⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.116042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04760065v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and functional changes in Artificial Reefs ecosystem stressed by trophic modelling approach: Case study in the Bay of Biscay</w:t>
               </w:r>
@@ -1631,801 +1631,801 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03959836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The invasive species Rangia cuneata : A new food source for herring gull ( Larus argentatus )?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A review of methods and indicators used to evaluate the ecological modifications generated by artificial structures on marine ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Taormina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Claquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxine Navon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecs2.4058⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 310, pp.114646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.114646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03959821v1</w:t>
+                <w:t xml:space="preserve">hal-03600460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The American protobranch bivalve Yoldia limatula (Say, 1831) in European waters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Gofas</w:t>
+                <w:t xml:space="preserve">Spatialized ecological network analysis for ecosystem-based management: effects of climate change, marine renewable energy, and fishing on ecosystem functioning in the Bay of Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Nogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Araignous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Halouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Pavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioInvasions Records</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3391/bir.2022.11.2.20⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (4), pp.1098-1112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsac026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03947346v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of methods and indicators used to evaluate the ecological modifications generated by artificial structures on marine ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Taormina</w:t>
+                <w:t xml:space="preserve">The invasive species Rangia cuneata : A new food source for herring gull ( Larus argentatus )?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Claquin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ambre Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.114646⟩</w:t>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecs2.4058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03600460v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatialized ecological network analysis for ecosystem-based management: effects of climate change, marine renewable energy, and fishing on ecosystem functioning in the Bay of Seine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The American protobranch bivalve Yoldia limatula (Say, 1831) in European waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Gofas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Nogues</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
+                <w:t xml:space="preserve">Vincent Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghassen Halouani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurore Raoux</w:t>
+                <w:t xml:space="preserve">Jean-Charles Pavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 79 (4), pp.1098-1112. </w:t>
+              <w:t xml:space="preserve">BioInvasions Records</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (2), pp.473-481. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsac026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3391/bir.2022.11.2.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610445v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The merits of loop analysis for the qualitative modeling of social-ecological systems in presence of offshore wind farms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cumulative effects of marine renewable energy and climate change on ecosystem properties: sensitivity of ecological network analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Nogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Araignous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+                <w:t xml:space="preserve">Aurélie Chaalali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Scotti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maud Thermes</w:t>
+                <w:t xml:space="preserve">Tarek Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2021.635798⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 121, pp.107128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.107128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03333698v1</w:t>
+                <w:t xml:space="preserve">hal-03070300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumulative effects of marine renewable energy and climate change on ecosystem properties: sensitivity of ecological network analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emma Araignous</w:t>
+                <w:t xml:space="preserve">The merits of loop analysis for the qualitative modeling of social-ecological systems in presence of offshore wind farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhoda Fofack-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Chaalali</w:t>
+                <w:t xml:space="preserve">Matilda Haraldsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Hattab</w:t>
+                <w:t xml:space="preserve">Maud Thermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 121, pp.107128. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.635798. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.107128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2021.635798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03070300v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prey-predation relationships between bivalves and predatory gastropods: Experiments on English Channel populations</w:t>
               </w:r>
@@ -2943,51 +2943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Claquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (11), pp.1174. </w:t>
@@ -3019,1866 +3019,1866 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of climate change on the Bay of Seine ecosystem: Forcing a spatio‐temporal trophic model with predictions from an ecological niche model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
+                <w:t xml:space="preserve">Multi-disciplinary and multi-scale assessment of marine renewable energy structure in a tidal system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emma Araignous</w:t>
+                <w:t xml:space="preserve">Ilan Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Champagnat</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fog.12531⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy and Power Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (1), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21926/jept.2101012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03333718v1</w:t>
+                <w:t xml:space="preserve">hal-03180437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-disciplinary and multi-scale assessment of marine renewable energy structure in a tidal system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Raoux</w:t>
+                <w:t xml:space="preserve">Impacts of climate change on the Bay of Seine ecosystem: Forcing a spatio‐temporal trophic model with predictions from an ecological niche model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Araignous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilan Robin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+                <w:t xml:space="preserve">Juliette Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samantha Grusd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy and Power Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3 (1), pp.16. </w:t>
+              <w:t xml:space="preserve">Fisheries Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (5), pp.471-489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21926/jept.2101012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fog.12531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03180437v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First record of the non-native isopod Paranthura japonica Richardson, 1909 in the English Channel</w:t>
+                <w:t xml:space="preserve">An ecosystem approach for studying the impact of offshore wind farms: a French case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioInvasions Records</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9, pp.239-248. </w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77 (3), pp.1238-1246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3391/bir.2020.9.2.09⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsy125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02564866v1</w:t>
+                <w:t xml:space="preserve">hal-01878387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to model social-ecological systems? – A case study on the effects of a future offshore wind farm on the local society and ecosystem, and whether social compensation matters</w:t>
+                <w:t xml:space="preserve">Benthic effects of offshore renewables: identification of knowledge gaps and urgently needed research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Haraldsson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurore Raoux</w:t>
+                <w:t xml:space="preserve">Jennifer Dannheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Riera</w:t>
+                <w:t xml:space="preserve">Lena Bergström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Hay</w:t>
+                <w:t xml:space="preserve">Silvana N R Birchenough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Dambacher</w:t>
+                <w:t xml:space="preserve">Radosław Brzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjen R Boon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2020.104031⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77 (3), pp.1092-1108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsz018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02890283v1</w:t>
+                <w:t xml:space="preserve">hal-03546744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating ecosystem functioning of a long-term dumping site in the Bay of Seine (English Channel)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Balay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 115, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic effects of offshore renewables: identification of knowledge gaps and urgently needed research</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First record of the non-native isopod Paranthura japonica Richardson, 1909 in the English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsz018⟩</w:t>
+              <w:t xml:space="preserve">BioInvasions Records</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.239-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3391/bir.2020.9.2.09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546744v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dredge Disposal Sediment Index (D2SI): A new specific multicriteria index to assess the impact of harbour sediment dumping</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+                <w:t xml:space="preserve">How to model social-ecological systems? – A case study on the effects of a future offshore wind farm on the local society and ecosystem, and whether social compensation matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haraldsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Riera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Dambacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106109⟩</w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 119, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2020.104031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458357v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First records of Aoroides longimerus Ren and Zheng, 1996, and A. semicurvatus Ariyama, 2004 (Crustacea, Amphipoda), in the English Channel, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+                <w:t xml:space="preserve">The Dredge Disposal Sediment Index (D2SI): A new specific multicriteria index to assess the impact of harbour sediment dumping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioInvasions Records</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (4), pp.753-762. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 112, pp.106109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3391/bir.2020.9.4.10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018822v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatial food web model to investigate potential spillover effects of a fishery closure in an offshore wind farm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ching-Maria Villanueva</w:t>
+                <w:t xml:space="preserve">First records of Aoroides longimerus Ren and Zheng, 1996, and A. semicurvatus Ariyama, 2004 (Crustacea, Amphipoda), in the English Channel, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2020.103434⟩</w:t>
+              <w:t xml:space="preserve">BioInvasions Records</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (4), pp.753-762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3391/bir.2020.9.4.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02931617v1</w:t>
+                <w:t xml:space="preserve">hal-03018822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First record of the non-indigenous isopod Ianiropsis serricaudis Gurjanova, 1936 along the French coast of the English Channel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A spatial food web model to investigate potential spillover effects of a fishery closure in an offshore wind farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ching-Maria Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioInvasions Records</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (4), pp.745-752. </w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 212, pp.103434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3391/bir.2020.9.4.09⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2020.103434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018832v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The environmental impact from an offshore windfarm: Challenge and evaluation methodology based on an ecosystem approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First record of the non-indigenous isopod Ianiropsis serricaudis Gurjanova, 1936 along the French coast of the English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 114, </w:t>
+              <w:t xml:space="preserve">BioInvasions Records</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (4), pp.745-752. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3391/bir.2020.9.4.09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03420720v1</w:t>
+                <w:t xml:space="preserve">hal-03018832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic analyses, a good tool to validate models in the context of marine renewable energy development and cumulative impacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The environmental impact from an offshore windfarm: Challenge and evaluation methodology based on an ecosystem approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2020.106690⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02890347v1</w:t>
+                <w:t xml:space="preserve">hal-03420720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ecosystem approach for studying the impact of offshore wind farms: a French case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isotopic analyses, a good tool to validate models in the context of marine renewable energy development and cumulative impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurore Raoux</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ernande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 77 (3), pp.1238-1246. </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 237, pp.106690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsy125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2020.106690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878387v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the ecological status of an estuarine ecosystem: linking biodiversity and food-web indicators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First record of the gastropod Stramonita haemastoma (Linnaeus, 1767) in the English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Le Guen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuele Tecchio</w:t>
+                <w:t xml:space="preserve">Francis Kerckhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2019.106339⟩</w:t>
+              <w:t xml:space="preserve">BioInvasions Records</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (2), pp.266-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3391/bir.2019.8.2.08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02346068v1</w:t>
+                <w:t xml:space="preserve">hal-02153586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First record of the gastropod Stramonita haemastoma (Linnaeus, 1767) in the English Channel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurore Raoux</w:t>
+                <w:t xml:space="preserve">Assessing the ecological status of an estuarine ecosystem: linking biodiversity and food-web indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Tecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola de Roton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Kerckhof</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioInvasions Records</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (2), pp.266-272. </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 228, pp.106339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3391/bir.2019.8.2.08⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2019.106339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153586v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A well established population of the Atlantic blue crab &amp;lt;i&amp;gt;Callinectes sapidus&amp;lt;/i&amp;gt; (Rathbun, 1896) in the English Channel?</w:t>
               </w:r>
@@ -5360,614 +5360,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the most suitable indices to detect the structural and functional changes of benthic community after a local and short-term disturbance?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing cumulative socio-ecological impacts of offshore wind farm development in the Bay of Seine (English Channel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Dambacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Balay</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.04.009⟩</w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89, pp.11 - 20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2017.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763145v1</w:t>
+                <w:t xml:space="preserve">hal-01691973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing cumulative socio-ecological impacts of offshore wind farm development in the Bay of Seine (English Channel)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What are the most suitable indices to detect the structural and functional changes of benthic community after a local and short-term disturbance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Camille Mazé</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Marmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Balay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2017.12.007⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91, pp.232 - 240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01691973v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic and fish aggregation inside an offshore wind farm: Which effects on the trophic web functioning?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Before-After analysis of the trophic network of an experimental dumping site in the eastern part of the Bay of Seine (English Channel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Steven Degraer</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Marmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Balay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.07.037⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (1-2), pp.101 - 111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.02.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01398550v1</w:t>
+                <w:t xml:space="preserve">hal-01691022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Before-After analysis of the trophic network of an experimental dumping site in the eastern part of the Bay of Seine (English Channel)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benthic and fish aggregation inside an offshore wind farm: Which effects on the trophic web functioning?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Tecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Degraer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 118 (1-2), pp.101 - 111. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72, pp.33 - 46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.02.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.07.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691022v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating ecosystem-level anthropogenic impacts in a stressed transitional environment: The case of the Seine estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuele Tecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chaalali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6204,1153 +6204,1153 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Fécamp Platform: a Multidisciplinary Observatory for Monitoring of Marine Renewables Energies in France</w:t>
+                <w:t xml:space="preserve">Offshore wind farm development: an opportunity to update the invertebrate diversity in the English Channel (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Schlicklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Van Paemelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathilde Charbonnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 20th Japanese-French Oceanography Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Toba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416275v1</w:t>
+                <w:t xml:space="preserve">hal-05416287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphipod colonization patterns on wind and tidal marine energy sites in the English Channel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Fécamp Platform: a Multidisciplinary Observatory for Monitoring of Marine Renewables Energies in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Charbonnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Charbonnelle</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Schlicklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Furgerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Colloquium on Amphipoda</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Lodz, Poland</w:t>
+              <w:t xml:space="preserve">The 20th Japanese-French Oceanography Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Toba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05247325v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelping may not be helping : connectivity, community assembly, carbon and nutrient fluxes associated with seaweeds on marinas</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amphipod colonization patterns on wind and tidal marine energy sites in the English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Charbonnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Schlicklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International temperate reefs symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Brest, France</w:t>
+              <w:t xml:space="preserve">20th International Colloquium on Amphipoda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368684v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05247325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offshore wind farm development: an opportunity to update the invertebrate diversity in the English Channel (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ferdinand Schlicklin</w:t>
+                <w:t xml:space="preserve">Kelping may not be helping : connectivity, community assembly, carbon and nutrient fluxes associated with seaweeds on marinas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elea Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Van Paemelen</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S Dittami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th Japanese-French Oceanography Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Toba, Japan</w:t>
+              <w:t xml:space="preserve">14th International temperate reefs symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05416287v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Benthic Functional Diversity Approach of the English Channel Coarse Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Van Paemelen</w:t>
+                <w:t xml:space="preserve">The CHERLOC PROJECT: An Experimental case study of marine structures combining engineering and biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Paireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Giraudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coast Caen 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">ICE Coasts, Marine Structures and Breakwaters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291302v1</w:t>
+                <w:t xml:space="preserve">hal-04251312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ecosystem Approach for Studying the Impact of Tidal Farms: a French Case Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Charbonnelle</w:t>
+                <w:t xml:space="preserve">Toward a Benthic Functional Diversity Approach of the English Channel Coarse Sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Van Paemelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coast Caen 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291283v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal amphipods diversity of the suprabenthic community from the western part of the Bay of Seine (English Channel)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+                <w:t xml:space="preserve">An Ecosystem Approach for Studying the Impact of Tidal Farms: a French Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Charbonnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Furgerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Gallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Schlicklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coast Caen 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, Djerba, Tunisia, Tunisia</w:t>
+              <w:t xml:space="preserve">, Oct 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291478v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granulate extraction effects on the benthic coarse sand community: The GIE-GMO site</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathan Chauvel</w:t>
+                <w:t xml:space="preserve">Spatio-temporal amphipods diversity of the suprabenthic community from the western part of the Bay of Seine (English Channel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boisserie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Costil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale d’Océanographie et 19ème Symposium Franco-Japonais d’Océanographie (COAST CAEN 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Caen, France. pp.94</w:t>
+              <w:t xml:space="preserve">Coast Caen 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Djerba, Tunisia, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274740v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CHERLOC PROJECT: An Experimental case study of marine structures combining engineering and biodiversity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Mouazé</w:t>
+                <w:t xml:space="preserve">Granulate extraction effects on the benthic coarse sand community: The GIE-GMO site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Schlicklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICE Coasts, Marine Structures and Breakwaters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Conférence Internationale d’Océanographie et 19ème Symposium Franco-Japonais d’Océanographie (COAST CAEN 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Caen, France. pp.94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251312v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité et transition énergétique : la surprenante biodiversité qui a colonisé l’hydrolienne de Paimpol-Bréhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Schlicklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7417,586 +7417,586 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normandy coast inventory of non-native species</w:t>
+                <w:t xml:space="preserve">Offshore renewable energy development in France: state at the beginning of 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Working Group on Introductions and Transfers of Marine Organisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Weymouth, United Kingdom</w:t>
+              <w:t xml:space="preserve">Workshop du Working Group on Marine Benthal and Renewable Energy Developments (WGMBRED), ICES meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548841v1</w:t>
+                <w:t xml:space="preserve">hal-03548848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indices ENA et approche holistique des écosystèmes : application à la baie de Seine, espace de cumul d’activités humaines autour du futur parc éolien.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amphipod inhabiting the invasive macroalgae Sargassum muticum in the English Channel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème colloque de l'Association Française d'Halieutique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d'Halieutique (AFH); Université de Caen, Jun 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">18th International Colloquium on Amphipoda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03546812v1</w:t>
+                <w:t xml:space="preserve">hal-03546834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une approche socio-écosystémique des EMR : combiner les modèles pour caractériser les impacts du changement climatique, de la pêche et du futur parc éolien de Baie de Seine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+                <w:t xml:space="preserve">Indices ENA et approche holistique des écosystèmes : application à la baie de Seine, espace de cumul d’activités humaines autour du futur parc éolien.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Araignous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14 ème colloque de l'Association Française d'Halieutique</w:t>
+              <w:t xml:space="preserve">14ème colloque de l'Association Française d'Halieutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française d'Halieutique (AFH); Université de Caen, Jun 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546827v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Native marine amphipod species in the English Channel.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Normandy coast inventory of non-native species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Colloquium on Amphipoda</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">ICES Working Group on Introductions and Transfers of Marine Organisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Weymouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03546841v1</w:t>
+                <w:t xml:space="preserve">hal-03548841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offshore renewable energy development in France: state at the beginning of 2019</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vers une approche socio-écosystémique des EMR : combiner les modèles pour caractériser les impacts du changement climatique, de la pêche et du futur parc éolien de Baie de Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Araignous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop du Working Group on Marine Benthal and Renewable Energy Developments (WGMBRED), ICES meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">14 ème colloque de l'Association Française d'Halieutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Halieutique (AFH); Université de Caen, Jun 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548848v1</w:t>
+                <w:t xml:space="preserve">hal-03546827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphipod inhabiting the invasive macroalgae Sargassum muticum in the English Channel.</w:t>
+                <w:t xml:space="preserve">Native marine amphipod species in the English Channel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
@@ -8023,100 +8023,87 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Colloquium on Amphipoda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03546834v1</w:t>
+                <w:t xml:space="preserve">hal-03546841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaetopterus variopedatus tubes, a stepping-stone habitat for introduced and tropical-temperate species in the English Channel</w:t>
+                <w:t xml:space="preserve">Non-Native Species: a biodiversity increase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ruth Barnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8128,698 +8115,711 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Conference on Marine Biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Montréal, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7287/peerj.preprints.26539v1⟩</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7287/peerj.preprints.26536v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807976v1</w:t>
+                <w:t xml:space="preserve">hal-01807974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The case study of the lagoon of Bizertz, Tunisia. Comparison with a multiple stress study of the Seine Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouan Meddeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Network Analysis (ENA) Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03546861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offshore renewable energy development in France with an emphasis on the eastern part of the English Channel: state at the end of 2017</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chaetopterus variopedatus tubes, a stepping-stone habitat for introduced and tropical-temperate species in the English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Barnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop du Working Group on Marine Benthal and Renewable Energy Developments (WGMBRED), ICES meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Conference on Marine Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7287/peerj.preprints.26539v1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548831v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an ecosystem approach of Marine Renewable Energy: the case of the offshore wind farm of Courseulles-sur-mer in the Bay of Seine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Offshore renewable energy development in France with an emphasis on the eastern part of the English Channel: state at the end of 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Estuaries and Coasts (ICEC-2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, CAen, France</w:t>
+              <w:t xml:space="preserve">Workshop du Working Group on Marine Benthal and Renewable Energy Developments (WGMBRED), ICES meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546876v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological Network Analysis with Benthic indices to assess ecological and functional status of soft-bottom subtidal habitat in the English Channel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward an ecosystem approach of Marine Renewable Energy: the case of the offshore wind farm of Courseulles-sur-mer in the Bay of Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilda Haraldsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Conference on Marine Biodiversity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Estuaries and Coasts (ICEC-2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, CAen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7287/peerj.preprints.26538v1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01807979v1</w:t>
+                <w:t xml:space="preserve">hal-03546876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Native Species: a biodiversity increase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecological Network Analysis with Benthic indices to assess ecological and functional status of soft-bottom subtidal habitat in the English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Conference on Marine Biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Montréal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7287/peerj.preprints.26536v1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7287/peerj.preprints.26538v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807974v1</w:t>
+                <w:t xml:space="preserve">hal-01807979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d’INDicateurs d’Impacts de CLAPages sur les habitats benthiques : cas des sites de dépôt de clapages des Grands Ports Maritimes du Havre et de Rouen dans la partie orientale de la baie de Seine (projet INDICLAP : AAMP).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8926,51 +8926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9051,51 +9051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9127,290 +9127,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic webs comparison of two different habitats in the English Channel: the Courseulles-sur-mer and the Dieppe-Le Tréport Offshore Wind Farm case study</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of offshore renewables on benthos: prioritizing the ‘known-unknowns’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dannheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Degraer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bergström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Birchenough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Wind Energy and Wildlife Impacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Estoril, Portugal</w:t>
+              <w:t xml:space="preserve">ICES Annual Science Conference </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Fort Lauderdale, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709555v1</w:t>
+                <w:t xml:space="preserve">hal-01709563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of offshore renewables on benthos: prioritizing the ‘known-unknowns’</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trophic webs comparison of two different habitats in the English Channel: the Courseulles-sur-mer and the Dieppe-Le Tréport Offshore Wind Farm case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Annual Science Conference </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Fort Lauderdale, United States</w:t>
+              <w:t xml:space="preserve">Conference on Wind Energy and Wildlife Impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Estoril, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709563v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A history of functioning indicators proposed to OSPAR illustrated with the case study of the offshore wind farm in the Bay of Seine. What is next: connecting ecological and social network analyses?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9610,152 +9610,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03546990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The state of the implantation of the offshore wind farms in the Eastern Basin of the English Channel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Food web Integration: lessons learned from practical case studies Food-web models and political decision: what could be learned from simulations of cumulated impacts on the Baie of Seine food-web properties?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Tecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop du Working Group on Marine Benthal and Renewable Energy Developments (WGMBRED)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">ICES Conference “Understanding marine socio-ecological systems: including the human dimension in Integrated Ecosystem Assessments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709266v1</w:t>
+                <w:t xml:space="preserve">hal-03547022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food-web models and political decision : what could be learned from simulations of cumulated impacts on the Bay of Seine food-web properties?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Mazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9888,51 +9918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuele Tecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Degraer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">. EGU General Assembly 2016, "OS2.7 Environmental Impacts of Marine Renewables"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
@@ -9987,51 +10017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10063,164 +10093,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic simulations of the Seine estuary food web: Towards a holistic and integrated approach of management scenarios on ecosystem functioning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The state of the implantation of the offshore wind farms in the Eastern Basin of the English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Niquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Conference “Understanding marine socio-ecological systems: including the human dimension in Integrated Ecosystem Assessments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Brest, France</w:t>
+              <w:t xml:space="preserve">Workshop du Working Group on Marine Benthal and Renewable Energy Developments (WGMBRED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709301v1</w:t>
+                <w:t xml:space="preserve">hal-01709266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le passage d’une approche taxonomique à une approche intégrée du réseau trophique peut-elle permettre l’évaluation d’impacts environnementaux ? Le cas des parcs éoliens offshores de Dieppe, Le Tréport et Courseulles-sur-mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10249,152 +10253,178 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Réunion des Sciences et le Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ecosystem approach of Marine Renewables Energies: what tells us the Ecological Network Analysis on the potential effects of Offshore Wind Farms on the ecosystem resilience?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic simulations of the Seine estuary food web: Towards a holistic and integrated approach of management scenarios on ecosystem functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Galichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Niquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcApRHA WP3, workshop on Ecological Network Analysis indices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">ICES Conference “Understanding marine socio-ecological systems: including the human dimension in Integrated Ecosystem Assessments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548827v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benthic and fish aggregation inside an offshore wind farm: Which effects on the trophic web functioning?</w:t>
               </w:r>
@@ -10419,51 +10449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuele Tecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Degraer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Wilhelmsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10499,635 +10529,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling impacts of offshore wind farms on trophic web: the Courseulles-sur-Mer case study, an example of cumulated impacts</w:t>
+                <w:t xml:space="preserve">An ecosystem approach of Marine Renewables Energies: what tells us the Ecological Network Analysis on the potential effects of Offshore Wind Farms on the ecosystem resilience?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Conference “Understanding marine socio-ecological systems: including the human dimension in Integrated Ecosystem Assessments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Brest, France</w:t>
+              <w:t xml:space="preserve">EcApRHA WP3, workshop on Ecological Network Analysis indices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03547064v1</w:t>
+                <w:t xml:space="preserve">hal-03548827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrégation d’organismes benthiques et de poissons à l’intérieur d’un parc éolien offshore : quels effets sur le fonctionnement du réseau trophique ?</w:t>
+                <w:t xml:space="preserve">Modelling impacts of offshore wind farms on trophic web: the Courseulles-sur-Mer case study, an example of cumulated impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Tecchio</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Tecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Wilhemsson</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Degraer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème Forum des jeunes océanographes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Cherbourg, France</w:t>
+              <w:t xml:space="preserve">ICES Conference “Understanding marine socio-ecological systems: including the human dimension in Integrated Ecosystem Assessments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709291v1</w:t>
+                <w:t xml:space="preserve">hal-03547064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food web Integration: lessons learned from practical case studies Food-web models and political decision: what could be learned from simulations of cumulated impacts on the Baie of Seine food-web properties?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agrégation d’organismes benthiques et de poissons à l’intérieur d’un parc éolien offshore : quels effets sur le fonctionnement du réseau trophique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Degraer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wilhemsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Conference “Understanding marine socio-ecological systems: including the human dimension in Integrated Ecosystem Assessments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Brest, France</w:t>
+              <w:t xml:space="preserve">28ème Forum des jeunes océanographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547022v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem Approach of Marine Renewable Energy: Study of the impact on the food web of the construction and operation of two Offshore Wind Farms in the English Channel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+                <w:t xml:space="preserve">Approche multicritère de l’état de santé des écosystèmes estuariens : exemple de la Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Tecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lasalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop du Working Group on Marine Benthal and Renewable Energy Developments (WGMBRED), ICES meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Oban, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloques biennal des zones ateliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548770v1</w:t>
+                <w:t xml:space="preserve">hal-03547575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche multicritère de l’état de santé des écosystèmes estuariens : exemple de la Seine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Ecosystem Approach of Marine Renewable Energy: Study of the impact on the food web of the construction and operation of two Offshore Wind Farms in the English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloques biennal des zones ateliers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop du Working Group on Marine Benthal and Renewable Energy Developments (WGMBRED), ICES meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Oban, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547575v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11139,355 +11139,355 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining linear inverse modelling and ecological network analysis to assess offshore wind farm effects with uncertainty evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurie Michaud</w:t>
+                <w:t xml:space="preserve">Vertical interactions between sessile and mobile species of biofouling on the Fécamp platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Charbonnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Furgerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Schlicklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Wind energy &amp; Wildlife impacts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Wind energy and Wildlife impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2023.113798.⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368649v1</w:t>
+                <w:t xml:space="preserve">hal-05265644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical interactions between sessile and mobile species of biofouling on the Fécamp platform</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manon Leroux</w:t>
+                <w:t xml:space="preserve">Combining linear inverse modelling and ecological network analysis to assess offshore wind farm effects with uncertainty evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ferdinand Schlicklin</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Araignous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Wind energy and Wildlife impacts</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Wind energy &amp; Wildlife impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265644v1</w:t>
+                <w:t xml:space="preserve">hal-05368649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des apports fluviaux de la Seine sur la dynamique hydrobiosédimentaire et trophique en baie de Seine orientale : structuration des communautés benthiques et implications écosystémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Charbonnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Schlicklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11568,51 +11568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Deloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Claquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11680,77 +11680,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Deloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Charbonnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Claquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Van Paemelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières Rencontre de l'Ingénierie Maritime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Caen, France</w:t>
@@ -11773,303 +11773,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une approche socio-écosystémique des EMR : combiner les modèles pour caractériser les impacts du changement climatique, de la pêche et du futur parc éolien de Baie de Seine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qualité de données locales (benthiques et halieutiques) dans la mise en place de modèle de réseau trophique Ecopath : exemple d'écosystèmes côtiers du bassin Oriental de la Manche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e colloque de l'Association Française d'Halieutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03550676v1</w:t>
+                <w:t xml:space="preserve">hal-03550652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de données locales (benthiques et halieutiques) dans la mise en place de modèle de réseau trophique Ecopath : exemple d'écosystèmes côtiers du bassin Oriental de la Manche</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vers une approche socio-écosystémique des EMR : combiner les modèles pour caractériser les impacts du changement climatique, de la pêche et du futur parc éolien de Baie de Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Araignous Emma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasram Frida Ben Rais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e colloque de l'Association Française d'Halieutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03550652v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaetopterus variopedatus a stepping habitat for introduced and tropical-temperate species in the English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Barnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12133,103 +12133,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of offshore renewables on benthos: prioritizing the ‘known-unknowns’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Dannheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Degraer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angus C Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana N R Angus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Bergström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Annual Science Conference 2017, Theme session K. Introducing man-made structures in marine systems: assessing ecological effects, knowledge gaps and management implications.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Floride, United States</w:t>
@@ -12284,77 +12284,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Marmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Balay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national sur la cartographie des habitats marins benthiques - CARHAMB’AR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Brest, France</w:t>
@@ -12502,277 +12502,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche Ecosystémique des EMR : quelles influences peut-on attendre sur le réseau trophique des écosystèmes marins?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Implementation of offshore winds farms in the Eastern Part of the English Channel: an opportunity to promote a homogeneous strategy for study hard bottom (piles and associated reefs) and surrounding soft-bottom communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Foveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Convention internationale des Energies Marines Renouvelables, Thetys EMR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">Workshop du Working Group on Marine Benthal and Renewable Energy Developments (WGMBRED), ICES meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Oban, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03547669v1</w:t>
+                <w:t xml:space="preserve">hal-03547689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of offshore winds farms in the Eastern Part of the English Channel: an opportunity to promote a homogeneous strategy for study hard bottom (piles and associated reefs) and surrounding soft-bottom communities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+                <w:t xml:space="preserve">Approche Ecosystémique des EMR : quelles influences peut-on attendre sur le réseau trophique des écosystèmes marins?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Grangeré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaalali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop du Working Group on Marine Benthal and Renewable Energy Developments (WGMBRED), ICES meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Oban, United Kingdom</w:t>
+              <w:t xml:space="preserve">Convention internationale des Energies Marines Renouvelables, Thetys EMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03547689v1</w:t>
+                <w:t xml:space="preserve">hal-03547669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12790,51 +12790,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-Temporal Distribution of Intertidal Shrimps, P. serratus and P. elegans from Two Western and Eastern Cotentin Sites (Normandy, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Serpentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12928,103 +12928,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an ecosystem approach of marine renewable energy: The case of the offshore wind farm of Courseulles-sur-Mer in the Bay of Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilda Haraldsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Araignous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Halouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nguyen, Kim Dan; Guillou, Sylvain; Gourbesville, Philippe; Thiébot, Jérôme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuaries and Coastal Zones in Times of Global Change : Proceedings of ICEC-2018</w:t>
@@ -13092,51 +13092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13213,259 +13213,259 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet CHERLOC Étude comparative d'un linéaire côtier protégé par des blocs artificiels à travers des approches sociétales, de biodiversité et d'ingénierie</w:t>
+                <w:t xml:space="preserve">Projet ENBIMANOR- ENrichissement de la BIodiversité MArine Littorale en NORmandie : vers un réseau de signalisation d’espèces nouvelles (introduites et extensions biogéographiques) – Rapport Final, 75pp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boisserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Delatte</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Université de Caen. 2022, 60 p</w:t>
+                <w:t xml:space="preserve">Magalie Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Caen. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853459v1</w:t>
+                <w:t xml:space="preserve">hal-03853417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet ENBIMANOR- ENrichissement de la BIodiversité MArine Littorale en NORmandie : vers un réseau de signalisation d’espèces nouvelles (introduites et extensions biogéographiques) – Rapport Final, 75pp.</w:t>
+                <w:t xml:space="preserve">Projet CHERLOC Étude comparative d'un linéaire côtier protégé par des blocs artificiels à travers des approches sociétales, de biodiversité et d'ingénierie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Charbonnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Van Paemelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boisserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Legrain</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Université de Caen. 2022</w:t>
+                <w:t xml:space="preserve">Lise Delatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Caen. 2022, 60 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853417v1</w:t>
+                <w:t xml:space="preserve">hal-03853459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EOC Projet Courseulles-sur- Mer, Etat de référence avant construction : Suivi de la qualité de l’eau, des sédiments, des habitats et communautés benthiques</w:t>
               </w:r>
@@ -13477,64 +13477,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boisserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13582,51 +13582,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poursuite du développement de l’indicateur Dredge Disposal Sediment Index (D²SI). Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13717,64 +13717,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boisserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13848,51 +13848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Salomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13953,51 +13953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Araignous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourdaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14075,51 +14075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] France Energies Marines. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -14167,77 +14167,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Araignous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Grangeré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] France Energies Marines. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -14486,51 +14486,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interim Annual Report 2018 of the Working Group on Marine Benthal and Renewable Energy Developments (WGMBRED)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew C Gill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Dannheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alsebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14589,462 +14589,462 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing gaps in biodiversity indicator development for the OSPAR Region from data to ecosystem assessment: Applying an ecosystem approach to (sub) regional habitat assessments.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Heymans</w:t>
+                <w:t xml:space="preserve">Rapport intermediaire du projet INDICLAP. Convention pour la mise au point d’INDicateurs d’Impacts de CLAPages sur les habitats benthiques : cas des sites de dépôt de clapages des Grands Ports Maritimes du Havre et de Rouen dans la partie orientale de la baie de Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Balay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Deliverable 3.4.2 Ecological Network Analysis indices OSPAR/FW9 indicator cemp guideline. 2017</w:t>
+              <w:t xml:space="preserve">[Research Report] Université de Caen Normandie. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548897v1</w:t>
+                <w:t xml:space="preserve">hal-03547741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EcApRHA WP3 workshop on Ecological Network Analysis indices&amp;quot;, as a contribution to the EU Co-financed EcApRHA project (Applying an ecosystem approach to (sub) regional habitat assessments)</w:t>
+                <w:t xml:space="preserve">Addressing gaps in biodiversity indicator development for the OSPAR Region from data to ecosystem assessment: Applying an ecosystem approach to (sub) regional habitat assessments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.L. Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Heymans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Preciado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Deliverable 3.4.2 Ecological Network Analysis indices OSPAR/FW9 indicator cemp guideline. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.L. Arroyo</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-03548901v1</w:t>
+                <w:t xml:space="preserve">hal-03548897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport intermediaire du projet INDICLAP. Convention pour la mise au point d’INDicateurs d’Impacts de CLAPages sur les habitats benthiques : cas des sites de dépôt de clapages des Grands Ports Maritimes du Havre et de Rouen dans la partie orientale de la baie de Seine</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Chouquet</w:t>
+                <w:t xml:space="preserve">EcApRHA WP3 workshop on Ecological Network Analysis indices&amp;quot;, as a contribution to the EU Co-financed EcApRHA project (Applying an ecosystem approach to (sub) regional habitat assessments)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.L. Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Heymans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Université de Caen Normandie. 2017</w:t>
+              <w:t xml:space="preserve">[Research Report] Ecological Network Analysis indices OSPAR/FW9 indicator. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547741v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interim Annual Report 2016 of the ICES Working Group on Marine Benthal and Renewable Energy Developments (WGMBRED)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.B. Gill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dannheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Boon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Degraer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jwp Coolen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15096,77 +15096,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interim Annual Report 2015 of the ICES Working Group on Marine Benthal and Renewable Energy Developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.B. Gill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dannheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Boon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Degraer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jwp Coolen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15691,51 +15691,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028960v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille M&#233;lanie Marie-Anne Le Guen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Tecchio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Chauvel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.113399" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05379660v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dufresne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-24296-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330507v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Guerra-Garc&#237;a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Desiderato" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Mucciolo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Navarro-Barranco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Ros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.41784" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060957v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Salauen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Navon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2024.103890" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625239v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106614" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04405000v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116042" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760065v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Leclerc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Gonzalez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crec'Hriou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14641" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04248150v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sala&#252;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.103100" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04018503v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202055v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogu&#232;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2023.101550" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04148571v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2023.12.3.16" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03959836v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mass&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Humbert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Antajan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15020161" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03959821v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Pezy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.4058" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03947346v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gofas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pavard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2022.11.2.20" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03600460v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Taormina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Navon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.114646" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610445v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogues" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Halouani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac026" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333698v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Scotti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Fofack-Garcia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Haraldsson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Thermes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.635798" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070300v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaalali" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107128" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546719v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Dauvin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwanka" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michelet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546730v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33140/JMSRO.04.01.06" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03474686v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Baffreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Rusig" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mussio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2021.10.4.01" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03186361v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sporniak" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107624" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03417299v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Deloor" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9111174" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333718v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Champagnat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Grusd" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12531" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03180437v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Robin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/jept.2101012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564866v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2020.9.2.09" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890283v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haraldsson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riera" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dambacher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.104031" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420719v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Baux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106381" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546744v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dannheim" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana N R Birchenough" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rados&#322;aw Brzana" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen R Boon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsz018" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02458357v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chouquet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106109" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03018822v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2020.9.4.10" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02931617v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Maria Villanueva" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2020.103434" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03018832v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2020.9.4.09" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420720v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106302" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890347v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ernande" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Niquil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106690" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01878387v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsy125" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346068v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Guen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola de Roton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.106339" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02153586v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kerckhof" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2019.8.2.08" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060650v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.1F874EAA" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983107v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Timsit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-018-0914-5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152481v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Safi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Giebels" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Larissa Arroyo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Heymans" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izaskun Preciado" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.03.005" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938892v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.07.014" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01763145v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Marmin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.04.009" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691973v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Dambacher" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maz&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2017.12.007" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBSVQDVD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398550v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Degraer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.07.037" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691022v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.02.042" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483254v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armonie Tous Rius" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lequesne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.10.036" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587199v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Linard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guegen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moriceau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hui" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2011.01.008" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416275v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Charbonnelle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Leroux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Schlicklin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Furgerot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247325v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368684v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leclerc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Le" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Gonthier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dittami" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416287v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Van Paemelen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291302v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291283v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gallon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04291478v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boisserie" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Costil" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04274740v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04251312v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Paireau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cunge" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giraudel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853312v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.066" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548841v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546812v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foucher" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546827v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546841v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548848v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546834v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01807976v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Barnich" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.26539v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546861v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Meddeb" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548831v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546876v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01807979v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.26538v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01807974v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.26536v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546906v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chouquet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dancie" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709580v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baffreau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550685v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709555v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709563v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dannheim" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Degraer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jackson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Birchenough" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709570v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Safi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Halouani" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546990v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Robin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porcher Zo&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malhomme Franck" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709266v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709295v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maz&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tecchio" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547097v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547045v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709301v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Galichon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709316v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548827v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547083v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Wilhelmsson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547064v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709291v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wilhemsson" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547022v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548770v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547575v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lasalle" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368649v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Michaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265644v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.113798." TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835838v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291360v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Deloor" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853356v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550676v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araignous Emma" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasram Frida Ben Rais" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550652v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550649v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547656v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus C Jackson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana N R Angus" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547660v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547664v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Niquil" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Grangere" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547669v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Granger&#233;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547689v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Foveau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326135v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serpentini" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;gan" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boisserie" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caplat" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90050-1_6" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546761v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-2081-5_9" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02083947v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05520-2_10" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853459v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Delatte" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853417v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Legrain" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547757v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547752v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547755v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547754v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Salom&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547738v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547759v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547701v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547762v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547731v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ernande" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548868v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C Gill" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alsebai" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N.R Birchenough" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Boon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548897v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Arroyo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heymans" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Preciado" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548901v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Heymans" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547741v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548884v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Gill" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwp Coolen" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548890v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547765v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chatel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Simounet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548913v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laurens" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Isoard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-01919727v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NORMC251" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028960v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille M&#233;lanie Marie-Anne Le Guen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Tecchio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Chauvel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.113399" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05379660v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dufresne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-24296-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330507v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Guerra-Garc&#237;a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Desiderato" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Mucciolo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Navarro-Barranco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Ros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.41784" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060957v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Salauen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Navon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2024.103890" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625239v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106614" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760065v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Leclerc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Gonzalez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crec'Hriou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14641" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04405000v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116042" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04248150v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sala&#252;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.103100" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04018503v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202055v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogu&#232;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2023.101550" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04148571v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2023.12.3.16" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03959836v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mass&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Humbert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Antajan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15020161" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03600460v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Taormina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Navon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.114646" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610445v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogues" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Halouani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac026" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03959821v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Pezy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.4058" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03947346v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gofas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pavard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2022.11.2.20" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070300v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaalali" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107128" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333698v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Scotti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Fofack-Garcia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Haraldsson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Thermes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.635798" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546719v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Dauvin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwanka" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michelet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546730v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33140/JMSRO.04.01.06" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03474686v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Baffreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Rusig" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mussio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2021.10.4.01" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03186361v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sporniak" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107624" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03417299v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Deloor" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9111174" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03180437v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Robin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/jept.2101012" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333718v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Champagnat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Grusd" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12531" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01878387v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsy125" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546744v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dannheim" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana N R Birchenough" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rados&#322;aw Brzana" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen R Boon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsz018" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420719v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Baux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106381" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564866v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2020.9.2.09" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890283v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haraldsson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riera" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dambacher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.104031" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02458357v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chouquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106109" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03018822v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2020.9.4.10" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02931617v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Maria Villanueva" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2020.103434" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03018832v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2020.9.4.09" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420720v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106302" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890347v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ernande" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Niquil" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106690" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02153586v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kerckhof" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2019.8.2.08" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346068v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Guen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola de Roton" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.106339" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060650v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.1F874EAA" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983107v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Timsit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-018-0914-5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152481v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Safi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Giebels" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Larissa Arroyo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Heymans" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izaskun Preciado" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.03.005" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938892v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.07.014" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691973v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Dambacher" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maz&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2017.12.007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBSVQDVD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01763145v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Marmin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.04.009" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691022v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.02.042" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398550v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Degraer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.07.037" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483254v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armonie Tous Rius" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lequesne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.10.036" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587199v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Linard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guegen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moriceau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hui" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2011.01.008" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416287v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Schlicklin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Van Paemelen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Charbonnelle" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416275v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Leroux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Furgerot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247325v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368684v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leclerc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Le" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Gonthier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dittami" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04251312v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Paireau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cunge" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giraudel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291302v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291283v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gallon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04291478v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boisserie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Costil" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04274740v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853312v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.066" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548848v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546834v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546812v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foucher" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548841v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546827v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546841v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01807974v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.26536v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546861v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Meddeb" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01807976v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Barnich" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.26539v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548831v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546876v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01807979v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.26538v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546906v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chouquet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dancie" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709580v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baffreau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550685v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709563v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dannheim" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Degraer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jackson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Birchenough" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709555v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709570v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Safi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Halouani" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546990v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Robin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porcher Zo&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malhomme Franck" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547022v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709295v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maz&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tecchio" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547097v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547045v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709266v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709316v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709301v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Galichon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547083v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Wilhelmsson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548827v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547064v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709291v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wilhemsson" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547575v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lasalle" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548770v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265644v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.113798." TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368649v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Michaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835838v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291360v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Deloor" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853356v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550652v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550676v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araignous Emma" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasram Frida Ben Rais" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550649v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547656v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus C Jackson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana N R Angus" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547660v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547664v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Niquil" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Grangere" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547689v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Foveau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547669v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Granger&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326135v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serpentini" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;gan" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boisserie" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caplat" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90050-1_6" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546761v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-2081-5_9" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02083947v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05520-2_10" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853417v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Legrain" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853459v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Delatte" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547757v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547752v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547755v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547754v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Salom&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547738v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547759v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547701v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547762v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547731v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ernande" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548868v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C Gill" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alsebai" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N.R Birchenough" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Boon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547741v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548897v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Arroyo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heymans" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Preciado" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548901v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Heymans" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548884v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Gill" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwp Coolen" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548890v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547765v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chatel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Simounet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548913v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laurens" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Isoard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-01919727v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NORMC251" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>