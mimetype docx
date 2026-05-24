--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1631,563 +1631,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03959836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of methods and indicators used to evaluate the ecological modifications generated by artificial structures on marine ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The invasive species Rangia cuneata : A new food source for herring gull ( Larus argentatus )?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Taormina</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ambre Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.114646⟩</w:t>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecs2.4058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03600460v1</w:t>
+                <w:t xml:space="preserve">hal-03959821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatialized ecological network analysis for ecosystem-based management: effects of climate change, marine renewable energy, and fishing on ecosystem functioning in the Bay of Seine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The American protobranch bivalve Yoldia limatula (Say, 1831) in European waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Gofas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Nogues</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Aurore Raoux</w:t>
+                <w:t xml:space="preserve">Jean-Charles Pavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsac026⟩</w:t>
+              <w:t xml:space="preserve">BioInvasions Records</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (2), pp.473-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3391/bir.2022.11.2.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610445v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The invasive species Rangia cuneata : A new food source for herring gull ( Larus argentatus )?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A review of methods and indicators used to evaluate the ecological modifications generated by artificial structures on marine ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Taormina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Claquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxine Navon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecs2.4058⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 310, pp.114646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2022.114646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03959821v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03600460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The American protobranch bivalve Yoldia limatula (Say, 1831) in European waters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Gofas</w:t>
+                <w:t xml:space="preserve">Spatialized ecological network analysis for ecosystem-based management: effects of climate change, marine renewable energy, and fishing on ecosystem functioning in the Bay of Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Nogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Araignous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Halouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Pavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioInvasions Records</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (2), pp.473-481. </w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (4), pp.1098-1112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3391/bir.2022.11.2.20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsac026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03947346v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cumulative effects of marine renewable energy and climate change on ecosystem properties: sensitivity of ecological network analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Nogues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2405,390 +2405,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03333698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prey-predation relationships between bivalves and predatory gastropods: Experiments on English Channel populations</w:t>
+                <w:t xml:space="preserve">Does the invasive predator Mnemiopsis leidyi A. Agassiz, 1868 control copepod abundances in the Seine Estuary?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Biology and Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Marine Science Research and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.172-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33140/JMSRO.04.01.06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03546719v1</w:t>
+                <w:t xml:space="preserve">hal-03546730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the invasive predator Mnemiopsis leidyi A. Agassiz, 1868 control copepod abundances in the Seine Estuary?</w:t>
+                <w:t xml:space="preserve">Non-indigenous species in marine and brackish waters along the Normandy coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Rusig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mussio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science Research and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33140/JMSRO.04.01.06⟩</w:t>
+              <w:t xml:space="preserve">BioInvasions Records</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (4), pp.755-774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3391/bir.2021.10.4.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546730v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-indigenous species in marine and brackish waters along the Normandy coast</w:t>
+                <w:t xml:space="preserve">Prey-predation relationships between bivalves and predatory gastropods: Experiments on English Channel populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Rusig</w:t>
+                <w:t xml:space="preserve">Jean Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Mussio</w:t>
+                <w:t xml:space="preserve">Thomas Schwanka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioInvasions Records</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Marine Biology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474686v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the invasive macro-algae Sargassum muticum (Yendo) Fensholt, 1955 offer an appropriate temporary habitat for mobile fauna including non indigenous species?</w:t>
               </w:r>
@@ -2943,51 +2943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Claquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (11), pp.1174. </w:t>
@@ -3283,1351 +3283,1351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03333718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ecosystem approach for studying the impact of offshore wind farms: a French case study</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benthic effects of offshore renewables: identification of knowledge gaps and urgently needed research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Dannheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Bergström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana N R Birchenough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radosław Brzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjen R Boon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 77 (3), pp.1238-1246. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsy125⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 77 (3), pp.1092-1108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsz018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878387v1</w:t>
+                <w:t xml:space="preserve">hal-03546744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic effects of offshore renewables: identification of knowledge gaps and urgently needed research</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arjen R Boon</w:t>
+                <w:t xml:space="preserve">Evaluating ecosystem functioning of a long-term dumping site in the Bay of Seine (English Channel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Balay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandric Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsz018⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 115, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546744v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating ecosystem functioning of a long-term dumping site in the Bay of Seine (English Channel)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First record of the non-native isopod Paranthura japonica Richardson, 1909 in the English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 115, </w:t>
+              <w:t xml:space="preserve">BioInvasions Records</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.239-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3391/bir.2020.9.2.09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420719v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First record of the non-native isopod Paranthura japonica Richardson, 1909 in the English Channel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+                <w:t xml:space="preserve">How to model social-ecological systems? – A case study on the effects of a future offshore wind farm on the local society and ecosystem, and whether social compensation matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haraldsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Riera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Dambacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioInvasions Records</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3391/bir.2020.9.2.09⟩</w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 119, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2020.104031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02564866v1</w:t>
+                <w:t xml:space="preserve">hal-02890283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to model social-ecological systems? – A case study on the effects of a future offshore wind farm on the local society and ecosystem, and whether social compensation matters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Haraldsson</w:t>
+                <w:t xml:space="preserve">A spatial food web model to investigate potential spillover effects of a fishery closure in an offshore wind farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ching-Maria Villanueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.M. Dambacher</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2020.104031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 212, pp.103434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2020.103434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890283v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dredge Disposal Sediment Index (D2SI): A new specific multicriteria index to assess the impact of harbour sediment dumping</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Martinez</w:t>
+                <w:t xml:space="preserve">First records of Aoroides longimerus Ren and Zheng, 1996, and A. semicurvatus Ariyama, 2004 (Crustacea, Amphipoda), in the English Channel, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106109⟩</w:t>
+              <w:t xml:space="preserve">BioInvasions Records</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (4), pp.753-762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3391/bir.2020.9.4.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458357v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First records of Aoroides longimerus Ren and Zheng, 1996, and A. semicurvatus Ariyama, 2004 (Crustacea, Amphipoda), in the English Channel, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+                <w:t xml:space="preserve">The Dredge Disposal Sediment Index (D2SI): A new specific multicriteria index to assess the impact of harbour sediment dumping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioInvasions Records</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3391/bir.2020.9.4.10⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 112, pp.106109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018822v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatial food web model to investigate potential spillover effects of a fishery closure in an offshore wind farm</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First record of the non-indigenous isopod Ianiropsis serricaudis Gurjanova, 1936 along the French coast of the English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 212, pp.103434. </w:t>
+              <w:t xml:space="preserve">BioInvasions Records</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (4), pp.745-752. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2020.103434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3391/bir.2020.9.4.09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931617v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First record of the non-indigenous isopod Ianiropsis serricaudis Gurjanova, 1936 along the French coast of the English Channel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The environmental impact from an offshore windfarm: Challenge and evaluation methodology based on an ecosystem approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioInvasions Records</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (4), pp.745-752. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 114, </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3391/bir.2020.9.4.09⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03018832v1</w:t>
+                <w:t xml:space="preserve">hal-03420720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The environmental impact from an offshore windfarm: Challenge and evaluation methodology based on an ecosystem approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isotopic analyses, a good tool to validate models in the context of marine renewable energy development and cumulative impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurore Raoux</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ernande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106302⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 237, pp.106690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2020.106690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03420720v1</w:t>
+                <w:t xml:space="preserve">hal-02890347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic analyses, a good tool to validate models in the context of marine renewable energy development and cumulative impacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An ecosystem approach for studying the impact of offshore wind farms: a French case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 237, pp.106690. </w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77 (3), pp.1238-1246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2020.106690⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsy125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890347v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First record of the gastropod Stramonita haemastoma (Linnaeus, 1767) in the English Channel</w:t>
               </w:r>
@@ -4890,51 +4890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5360,303 +5360,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing cumulative socio-ecological impacts of offshore wind farm development in the Bay of Seine (English Channel)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What are the most suitable indices to detect the structural and functional changes of benthic community after a local and short-term disturbance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey Dambacher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Camille Mazé</w:t>
+                <w:t xml:space="preserve">Stella Marmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Balay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2017.12.007⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91, pp.232 - 240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691973v1</w:t>
+                <w:t xml:space="preserve">hal-01763145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the most suitable indices to detect the structural and functional changes of benthic community after a local and short-term disturbance?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing cumulative socio-ecological impacts of offshore wind farm development in the Bay of Seine (English Channel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Dambacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Balay</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89, pp.11 - 20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2017.12.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.04.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01763145v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Before-After analysis of the trophic network of an experimental dumping site in the eastern part of the Bay of Seine (English Channel)</w:t>
               </w:r>
@@ -5668,64 +5668,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Marmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Balay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6204,1153 +6204,1153 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offshore wind farm development: an opportunity to update the invertebrate diversity in the English Channel (France)</w:t>
+                <w:t xml:space="preserve">The Fécamp Platform: a Multidisciplinary Observatory for Monitoring of Marine Renewables Energies in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathilde Charbonnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Schlicklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Furgerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 20th Japanese-French Oceanography Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Toba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416287v1</w:t>
+                <w:t xml:space="preserve">hal-05416275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Fécamp Platform: a Multidisciplinary Observatory for Monitoring of Marine Renewables Energies in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amphipod colonization patterns on wind and tidal marine energy sites in the English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Charbonnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Charbonnelle</w:t>
+                <w:t xml:space="preserve">Ferdinand Schlicklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th Japanese-French Oceanography Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Toba, Japan</w:t>
+              <w:t xml:space="preserve">20th International Colloquium on Amphipoda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05416275v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05247325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphipod colonization patterns on wind and tidal marine energy sites in the English Channel</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kelping may not be helping : connectivity, community assembly, carbon and nutrient fluxes associated with seaweeds on marinas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elea Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Dittami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Colloquium on Amphipoda</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Lodz, Poland</w:t>
+              <w:t xml:space="preserve">14th International temperate reefs symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05247325v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelping may not be helping : connectivity, community assembly, carbon and nutrient fluxes associated with seaweeds on marinas</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elea Gonthier</w:t>
+                <w:t xml:space="preserve">Offshore wind farm development: an opportunity to update the invertebrate diversity in the English Channel (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Schlicklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Dittami</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robin Van Paemelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Charbonnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International temperate reefs symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Brest, France</w:t>
+              <w:t xml:space="preserve">The 20th Japanese-French Oceanography Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Toba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368684v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CHERLOC PROJECT: An Experimental case study of marine structures combining engineering and biodiversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward a Benthic Functional Diversity Approach of the English Channel Coarse Sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Van Paemelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Paireau</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICE Coasts, Marine Structures and Breakwaters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Coast Caen 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04251312v1</w:t>
+                <w:t xml:space="preserve">hal-04291302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Benthic Functional Diversity Approach of the English Channel Coarse Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Van Paemelen</w:t>
+                <w:t xml:space="preserve">An Ecosystem Approach for Studying the Impact of Tidal Farms: a French Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Charbonnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Furgerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Gallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Schlicklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coast Caen 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291302v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ecosystem Approach for Studying the Impact of Tidal Farms: a French Case Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Charbonnelle</w:t>
+                <w:t xml:space="preserve">Spatio-temporal amphipods diversity of the suprabenthic community from the western part of the Bay of Seine (English Channel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Boisserie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Costil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coast Caen 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">, Apr 2023, Djerba, Tunisia, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291283v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal amphipods diversity of the suprabenthic community from the western part of the Bay of Seine (English Channel)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+                <w:t xml:space="preserve">Granulate extraction effects on the benthic coarse sand community: The GIE-GMO site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Schlicklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dezileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coast Caen 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Djerba, Tunisia, Tunisia</w:t>
+              <w:t xml:space="preserve">Conférence Internationale d’Océanographie et 19ème Symposium Franco-Japonais d’Océanographie (COAST CAEN 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Caen, France. pp.94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291478v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granulate extraction effects on the benthic coarse sand community: The GIE-GMO site</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathan Chauvel</w:t>
+                <w:t xml:space="preserve">The CHERLOC PROJECT: An Experimental case study of marine structures combining engineering and biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Paireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Giraudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mouazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dezileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale d’Océanographie et 19ème Symposium Franco-Japonais d’Océanographie (COAST CAEN 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Caen, France. pp.94</w:t>
+              <w:t xml:space="preserve">ICE Coasts, Marine Structures and Breakwaters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274740v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité et transition énergétique : la surprenante biodiversité qui a colonisé l’hydrolienne de Paimpol-Bréhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Schlicklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7417,1045 +7417,1053 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offshore renewable energy development in France: state at the beginning of 2019</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Indices ENA et approche holistique des écosystèmes : application à la baie de Seine, espace de cumul d’activités humaines autour du futur parc éolien.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Araignous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop du Working Group on Marine Benthal and Renewable Energy Developments (WGMBRED), ICES meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">14ème colloque de l'Association Française d'Halieutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Halieutique (AFH); Université de Caen, Jun 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548848v1</w:t>
+                <w:t xml:space="preserve">hal-03546812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphipod inhabiting the invasive macroalgae Sargassum muticum in the English Channel.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Normandy coast inventory of non-native species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Colloquium on Amphipoda</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">ICES Working Group on Introductions and Transfers of Marine Organisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Weymouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546834v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indices ENA et approche holistique des écosystèmes : application à la baie de Seine, espace de cumul d’activités humaines autour du futur parc éolien.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Noguès</w:t>
+                <w:t xml:space="preserve">Vers une approche socio-écosystémique des EMR : combiner les modèles pour caractériser les impacts du changement climatique, de la pêche et du futur parc éolien de Baie de Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Araignous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Ben Rais Lasram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourdaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Champagnat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème colloque de l'Association Française d'Halieutique</w:t>
+              <w:t xml:space="preserve">14 ème colloque de l'Association Française d'Halieutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française d'Halieutique (AFH); Université de Caen, Jun 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546812v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normandy coast inventory of non-native species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Native marine amphipod species in the English Channel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Working Group on Introductions and Transfers of Marine Organisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Weymouth, United Kingdom</w:t>
+              <w:t xml:space="preserve">18th International Colloquium on Amphipoda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548841v1</w:t>
+                <w:t xml:space="preserve">hal-03546841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une approche socio-écosystémique des EMR : combiner les modèles pour caractériser les impacts du changement climatique, de la pêche et du futur parc éolien de Baie de Seine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amphipod inhabiting the invasive macroalgae Sargassum muticum in the English Channel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14 ème colloque de l'Association Française d'Halieutique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d'Halieutique (AFH); Université de Caen, Jun 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">18th International Colloquium on Amphipoda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03546827v1</w:t>
+                <w:t xml:space="preserve">hal-03546834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Native marine amphipod species in the English Channel.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Offshore renewable energy development in France: state at the beginning of 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Colloquium on Amphipoda</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">Workshop du Working Group on Marine Benthal and Renewable Energy Developments (WGMBRED), ICES meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03546841v1</w:t>
+                <w:t xml:space="preserve">hal-03548848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Native Species: a biodiversity increase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+                <w:t xml:space="preserve">The case study of the lagoon of Bizertz, Tunisia. Comparison with a multiple stress study of the Seine Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouan Meddeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Conference on Marine Biodiversity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecological Network Analysis (ENA) Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Bremen, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807974v1</w:t>
+                <w:t xml:space="preserve">hal-03546861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The case study of the lagoon of Bizertz, Tunisia. Comparison with a multiple stress study of the Seine Bay</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+                <w:t xml:space="preserve">Chaetopterus variopedatus tubes, a stepping-stone habitat for introduced and tropical-temperate species in the English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marouan Meddeb</w:t>
+                <w:t xml:space="preserve">Ruth Barnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noémie Baux</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Network Analysis (ENA) Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Conference on Marine Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7287/peerj.preprints.26539v1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03546861v1</w:t>
+                <w:t xml:space="preserve">hal-01807976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaetopterus variopedatus tubes, a stepping-stone habitat for introduced and tropical-temperate species in the English Channel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ruth Barnich</w:t>
+                <w:t xml:space="preserve">Toward an ecosystem approach of Marine Renewable Energy: the case of the offshore wind farm of Courseulles-sur-mer in the Bay of Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Halouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilda Haraldsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Conference on Marine Biodiversity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International Conference on Estuaries and Coasts (ICEC-2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, CAen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807976v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offshore renewable energy development in France with an emphasis on the eastern part of the English Channel: state at the end of 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8497,342 +8505,334 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop du Working Group on Marine Benthal and Renewable Energy Developments (WGMBRED), ICES meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an ecosystem approach of Marine Renewable Energy: the case of the offshore wind farm of Courseulles-sur-mer in the Bay of Seine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecological Network Analysis with Benthic indices to assess ecological and functional status of soft-bottom subtidal habitat in the English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Estuaries and Coasts (ICEC-2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Conference on Marine Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7287/peerj.preprints.26538v1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546876v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological Network Analysis with Benthic indices to assess ecological and functional status of soft-bottom subtidal habitat in the English Channel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-Native Species: a biodiversity increase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Conference on Marine Biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Montréal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7287/peerj.preprints.26538v1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7287/peerj.preprints.26536v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807979v1</w:t>
+                <w:t xml:space="preserve">hal-01807974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d’INDicateurs d’Impacts de CLAPages sur les habitats benthiques : cas des sites de dépôt de clapages des Grands Ports Maritimes du Havre et de Rouen dans la partie orientale de la baie de Seine (projet INDICLAP : AAMP).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8926,51 +8926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9284,51 +9284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9366,51 +9366,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A history of functioning indicators proposed to OSPAR illustrated with the case study of the offshore wind farm in the Bay of Seine. What is next: connecting ecological and social network analyses?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9610,1291 +9610,1291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03546990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food web Integration: lessons learned from practical case studies Food-web models and political decision: what could be learned from simulations of cumulated impacts on the Baie of Seine food-web properties?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Mazé</w:t>
+                <w:t xml:space="preserve">Food-web models and political decision : what could be learned from simulations of cumulated impacts on the Bay of Seine food-web properties?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Mazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuele Tecchio</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Conference “Understanding marine socio-ecological systems: including the human dimension in Integrated Ecosystem Assessments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03547022v1</w:t>
+                <w:t xml:space="preserve">hal-01709295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food-web models and political decision : what could be learned from simulations of cumulated impacts on the Bay of Seine food-web properties?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling impacts of offshore wind farms on trophic web: the Courseulles-sur-Mer case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Tecchio</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Tecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Degraer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Conference “Understanding marine socio-ecological systems: including the human dimension in Integrated Ecosystem Assessments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Brest, France</w:t>
+              <w:t xml:space="preserve">. EGU General Assembly 2016, "OS2.7 Environmental Impacts of Marine Renewables"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709295v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling impacts of offshore wind farms on trophic web: the Courseulles-sur-Mer case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can the transition from a taxonomic approach to an integrated food web approach allows the assessment of environmental impacts: Dieppe-Le Tréport and Couseulles-sur-mer case studies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">. EGU General Assembly 2016, "OS2.7 Environmental Impacts of Marine Renewables"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">25ème édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03547097v1</w:t>
+                <w:t xml:space="preserve">hal-03547045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can the transition from a taxonomic approach to an integrated food web approach allows the assessment of environmental impacts: Dieppe-Le Tréport and Couseulles-sur-mer case studies?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The state of the implantation of the offshore wind farms in the Eastern Basin of the English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">Workshop du Working Group on Marine Benthal and Renewable Energy Developments (WGMBRED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03547045v1</w:t>
+                <w:t xml:space="preserve">hal-01709266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The state of the implantation of the offshore wind farms in the Eastern Basin of the English Channel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le passage d’une approche taxonomique à une approche intégrée du réseau trophique peut-elle permettre l’évaluation d’impacts environnementaux ? Le cas des parcs éoliens offshores de Dieppe, Le Tréport et Courseulles-sur-mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop du Working Group on Marine Benthal and Renewable Energy Developments (WGMBRED)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">25e Réunion des Sciences et le Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709266v1</w:t>
+                <w:t xml:space="preserve">hal-01709316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le passage d’une approche taxonomique à une approche intégrée du réseau trophique peut-elle permettre l’évaluation d’impacts environnementaux ? Le cas des parcs éoliens offshores de Dieppe, Le Tréport et Courseulles-sur-mer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+                <w:t xml:space="preserve">Dynamic simulations of the Seine estuary food web: Towards a holistic and integrated approach of management scenarios on ecosystem functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Galichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Niquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Réunion des Sciences et le Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">ICES Conference “Understanding marine socio-ecological systems: including the human dimension in Integrated Ecosystem Assessments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709316v1</w:t>
+                <w:t xml:space="preserve">hal-01709301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic simulations of the Seine estuary food web: Towards a holistic and integrated approach of management scenarios on ecosystem functioning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benthic and fish aggregation inside an offshore wind farm: Which effects on the trophic web functioning?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Tecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Degraer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Wilhelmsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Conference “Understanding marine socio-ecological systems: including the human dimension in Integrated Ecosystem Assessments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Brest, France</w:t>
+              <w:t xml:space="preserve">28ème young oceanographers forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709301v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic and fish aggregation inside an offshore wind farm: Which effects on the trophic web functioning?</w:t>
+                <w:t xml:space="preserve">An ecosystem approach of Marine Renewables Energies: what tells us the Ecological Network Analysis on the potential effects of Offshore Wind Farms on the ecosystem resilience?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème young oceanographers forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Cherbourg, France</w:t>
+              <w:t xml:space="preserve">EcApRHA WP3, workshop on Ecological Network Analysis indices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547083v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ecosystem approach of Marine Renewables Energies: what tells us the Ecological Network Analysis on the potential effects of Offshore Wind Farms on the ecosystem resilience?</w:t>
+                <w:t xml:space="preserve">Modelling impacts of offshore wind farms on trophic web: the Courseulles-sur-Mer case study, an example of cumulated impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Tecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Degraer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcApRHA WP3, workshop on Ecological Network Analysis indices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">ICES Conference “Understanding marine socio-ecological systems: including the human dimension in Integrated Ecosystem Assessments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548827v1</w:t>
+                <w:t xml:space="preserve">hal-03547064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling impacts of offshore wind farms on trophic web: the Courseulles-sur-Mer case study, an example of cumulated impacts</w:t>
+                <w:t xml:space="preserve">Agrégation d’organismes benthiques et de poissons à l’intérieur d’un parc éolien offshore : quels effets sur le fonctionnement du réseau trophique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Steven Degraer</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Degraer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wilhemsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Conference “Understanding marine socio-ecological systems: including the human dimension in Integrated Ecosystem Assessments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Brest, France</w:t>
+              <w:t xml:space="preserve">28ème Forum des jeunes océanographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03547064v1</w:t>
+                <w:t xml:space="preserve">hal-01709291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrégation d’organismes benthiques et de poissons à l’intérieur d’un parc éolien offshore : quels effets sur le fonctionnement du réseau trophique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Food web Integration: lessons learned from practical case studies Food-web models and political decision: what could be learned from simulations of cumulated impacts on the Baie of Seine food-web properties?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. Wilhemsson</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Tecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème Forum des jeunes océanographes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Cherbourg, France</w:t>
+              <w:t xml:space="preserve">ICES Conference “Understanding marine socio-ecological systems: including the human dimension in Integrated Ecosystem Assessments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709291v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multicritère de l’état de santé des écosystèmes estuariens : exemple de la Seine</w:t>
               </w:r>
@@ -11145,103 +11145,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical interactions between sessile and mobile species of biofouling on the Fécamp platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Charbonnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Furgerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Schlicklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Wind energy and Wildlife impacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Montpellier, France. </w:t>
@@ -11417,77 +11417,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des apports fluviaux de la Seine sur la dynamique hydrobiosédimentaire et trophique en baie de Seine orientale : structuration des communautés benthiques et implications écosystémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Charbonnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Schlicklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11568,51 +11568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Deloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Claquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11680,77 +11680,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Deloor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Charbonnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Claquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Van Paemelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières Rencontre de l'Ingénierie Maritime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Caen, France</w:t>
@@ -11805,51 +11805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12025,77 +12025,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaetopterus variopedatus a stepping habitat for introduced and tropical-temperate species in the English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Barnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12133,51 +12133,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of offshore renewables on benthos: prioritizing the ‘known-unknowns’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Dannheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Degraer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12185,51 +12185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angus C Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana N R Angus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Bergström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Annual Science Conference 2017, Theme session K. Introducing man-made structures in marine systems: assessing ecological effects, knowledge gaps and management implications.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Floride, United States</w:t>
@@ -12284,64 +12284,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Marmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Balay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12502,277 +12502,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of offshore winds farms in the Eastern Part of the English Channel: an opportunity to promote a homogeneous strategy for study hard bottom (piles and associated reefs) and surrounding soft-bottom communities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+                <w:t xml:space="preserve">Approche Ecosystémique des EMR : quelles influences peut-on attendre sur le réseau trophique des écosystèmes marins?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Niquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Grangeré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaalali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Niquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop du Working Group on Marine Benthal and Renewable Energy Developments (WGMBRED), ICES meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Oban, United Kingdom</w:t>
+              <w:t xml:space="preserve">Convention internationale des Energies Marines Renouvelables, Thetys EMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03547689v1</w:t>
+                <w:t xml:space="preserve">hal-03547669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche Ecosystémique des EMR : quelles influences peut-on attendre sur le réseau trophique des écosystèmes marins?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementation of offshore winds farms in the Eastern Part of the English Channel: an opportunity to promote a homogeneous strategy for study hard bottom (piles and associated reefs) and surrounding soft-bottom communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Foveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niquil</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Convention internationale des Energies Marines Renouvelables, Thetys EMR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">Workshop du Working Group on Marine Benthal and Renewable Energy Developments (WGMBRED), ICES meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Oban, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03547669v1</w:t>
+                <w:t xml:space="preserve">hal-03547689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12790,51 +12790,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-Temporal Distribution of Intertidal Shrimps, P. serratus and P. elegans from Two Western and Eastern Cotentin Sites (Normandy, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Serpentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12980,51 +12980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilda Haraldsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Araignous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassen Halouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nguyen, Kim Dan; Guillou, Sylvain; Gourbesville, Philippe; Thiébot, Jérôme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuaries and Coastal Zones in Times of Global Change : Proceedings of ICEC-2018</w:t>
@@ -13213,259 +13213,259 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet ENBIMANOR- ENrichissement de la BIodiversité MArine Littorale en NORmandie : vers un réseau de signalisation d’espèces nouvelles (introduites et extensions biogéographiques) – Rapport Final, 75pp.</w:t>
+                <w:t xml:space="preserve">Projet CHERLOC Étude comparative d'un linéaire côtier protégé par des blocs artificiels à travers des approches sociétales, de biodiversité et d'ingénierie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Charbonnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Van Paemelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boisserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Legrain</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Université de Caen. 2022</w:t>
+                <w:t xml:space="preserve">Lise Delatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Caen. 2022, 60 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853417v1</w:t>
+                <w:t xml:space="preserve">hal-03853459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet CHERLOC Étude comparative d'un linéaire côtier protégé par des blocs artificiels à travers des approches sociétales, de biodiversité et d'ingénierie</w:t>
+                <w:t xml:space="preserve">Projet ENBIMANOR- ENrichissement de la BIodiversité MArine Littorale en NORmandie : vers un réseau de signalisation d’espèces nouvelles (introduites et extensions biogéographiques) – Rapport Final, 75pp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boisserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Delatte</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Université de Caen. 2022, 60 p</w:t>
+                <w:t xml:space="preserve">Magalie Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Caen. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853459v1</w:t>
+                <w:t xml:space="preserve">hal-03853417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EOC Projet Courseulles-sur- Mer, Etat de référence avant construction : Suivi de la qualité de l’eau, des sédiments, des habitats et communautés benthiques</w:t>
               </w:r>
@@ -13477,64 +13477,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boisserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13582,51 +13582,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poursuite du développement de l’indicateur Dredge Disposal Sediment Index (D²SI). Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Chouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13717,64 +13717,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Boisserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13848,51 +13848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Salomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14167,51 +14167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Araignous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Grangeré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14272,51 +14272,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise à jour des ZNIEFF existantes dans le Golfe Normand- Breton. Annexe : Actualisation des fiches ZNIEFF existantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14486,51 +14486,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interim Annual Report 2018 of the Working Group on Marine Benthal and Renewable Energy Developments (WGMBRED)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew C Gill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Dannheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alsebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14589,393 +14589,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport intermediaire du projet INDICLAP. Convention pour la mise au point d’INDicateurs d’Impacts de CLAPages sur les habitats benthiques : cas des sites de dépôt de clapages des Grands Ports Maritimes du Havre et de Rouen dans la partie orientale de la baie de Seine</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Chouquet</w:t>
+                <w:t xml:space="preserve">Addressing gaps in biodiversity indicator development for the OSPAR Region from data to ecosystem assessment: Applying an ecosystem approach to (sub) regional habitat assessments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.L. Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Heymans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Preciado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Université de Caen Normandie. 2017</w:t>
+              <w:t xml:space="preserve">[Research Report] Deliverable 3.4.2 Ecological Network Analysis indices OSPAR/FW9 indicator cemp guideline. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03547741v1</w:t>
+                <w:t xml:space="preserve">hal-03548897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing gaps in biodiversity indicator development for the OSPAR Region from data to ecosystem assessment: Applying an ecosystem approach to (sub) regional habitat assessments.</w:t>
+                <w:t xml:space="preserve">EcApRHA WP3 workshop on Ecological Network Analysis indices&amp;quot;, as a contribution to the EU Co-financed EcApRHA project (Applying an ecosystem approach to (sub) regional habitat assessments)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.L. Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Heymans</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Heymans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Ecological Network Analysis indices OSPAR/FW9 indicator. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Preciado</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-03548897v1</w:t>
+                <w:t xml:space="preserve">hal-03548901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EcApRHA WP3 workshop on Ecological Network Analysis indices&amp;quot;, as a contribution to the EU Co-financed EcApRHA project (Applying an ecosystem approach to (sub) regional habitat assessments)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapport intermediaire du projet INDICLAP. Convention pour la mise au point d’INDicateurs d’Impacts de CLAPages sur les habitats benthiques : cas des sites de dépôt de clapages des Grands Ports Maritimes du Havre et de Rouen dans la partie orientale de la baie de Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Baffreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Balay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Université de Caen Normandie. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J. Heymans</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-03548901v1</w:t>
+                <w:t xml:space="preserve">hal-03547741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interim Annual Report 2016 of the ICES Working Group on Marine Benthal and Renewable Energy Developments (WGMBRED)</w:t>
               </w:r>
@@ -15691,51 +15691,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028960v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille M&#233;lanie Marie-Anne Le Guen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Tecchio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Chauvel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.113399" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05379660v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dufresne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-24296-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330507v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Guerra-Garc&#237;a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Desiderato" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Mucciolo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Navarro-Barranco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Ros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.41784" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060957v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Salauen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Navon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2024.103890" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625239v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106614" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760065v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Leclerc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Gonzalez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crec'Hriou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14641" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04405000v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116042" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04248150v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sala&#252;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.103100" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04018503v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202055v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogu&#232;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2023.101550" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04148571v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2023.12.3.16" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03959836v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mass&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Humbert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Antajan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15020161" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03600460v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Taormina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Navon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.114646" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610445v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogues" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Halouani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac026" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03959821v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Pezy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.4058" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03947346v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gofas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pavard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2022.11.2.20" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070300v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaalali" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107128" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333698v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Scotti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Fofack-Garcia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Haraldsson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Thermes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.635798" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546719v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Dauvin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwanka" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michelet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546730v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33140/JMSRO.04.01.06" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03474686v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Baffreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Rusig" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mussio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2021.10.4.01" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03186361v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sporniak" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107624" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03417299v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Deloor" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9111174" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03180437v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Robin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/jept.2101012" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333718v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Champagnat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Grusd" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12531" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01878387v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsy125" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546744v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dannheim" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana N R Birchenough" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rados&#322;aw Brzana" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen R Boon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsz018" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420719v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Baux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106381" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564866v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2020.9.2.09" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890283v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haraldsson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riera" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dambacher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.104031" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02458357v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chouquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106109" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03018822v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2020.9.4.10" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02931617v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Maria Villanueva" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2020.103434" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03018832v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2020.9.4.09" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420720v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106302" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890347v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ernande" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Niquil" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106690" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02153586v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kerckhof" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2019.8.2.08" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346068v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Guen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola de Roton" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.106339" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060650v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.1F874EAA" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983107v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Timsit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-018-0914-5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152481v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Safi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Giebels" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Larissa Arroyo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Heymans" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izaskun Preciado" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.03.005" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938892v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.07.014" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691973v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Dambacher" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maz&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2017.12.007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBSVQDVD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01763145v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Marmin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.04.009" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691022v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.02.042" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398550v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Degraer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.07.037" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483254v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armonie Tous Rius" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lequesne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.10.036" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587199v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Linard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guegen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moriceau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hui" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2011.01.008" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416287v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Schlicklin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Van Paemelen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Charbonnelle" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416275v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Leroux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Furgerot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247325v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368684v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leclerc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Le" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Gonthier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dittami" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04251312v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Paireau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cunge" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giraudel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291302v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291283v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gallon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04291478v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boisserie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Costil" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04274740v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853312v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.066" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548848v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546834v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546812v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foucher" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548841v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546827v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546841v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01807974v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.26536v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546861v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Meddeb" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01807976v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Barnich" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.26539v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548831v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546876v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01807979v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.26538v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546906v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chouquet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dancie" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709580v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baffreau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550685v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709563v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dannheim" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Degraer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jackson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Birchenough" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709555v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709570v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Safi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Halouani" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546990v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Robin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porcher Zo&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malhomme Franck" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547022v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709295v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maz&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tecchio" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547097v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547045v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709266v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709316v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709301v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Galichon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547083v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Wilhelmsson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548827v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547064v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709291v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wilhemsson" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547575v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lasalle" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548770v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265644v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.113798." TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368649v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Michaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835838v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291360v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Deloor" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853356v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550652v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550676v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araignous Emma" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasram Frida Ben Rais" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550649v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547656v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus C Jackson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana N R Angus" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547660v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547664v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Niquil" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Grangere" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547689v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Foveau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547669v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Granger&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326135v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serpentini" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;gan" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boisserie" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caplat" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90050-1_6" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546761v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-2081-5_9" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02083947v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05520-2_10" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853417v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Legrain" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853459v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Delatte" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547757v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547752v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547755v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547754v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Salom&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547738v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547759v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547701v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547762v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547731v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ernande" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548868v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C Gill" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alsebai" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N.R Birchenough" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Boon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547741v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548897v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Arroyo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heymans" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Preciado" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548901v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Heymans" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548884v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Gill" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwp Coolen" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548890v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547765v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chatel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Simounet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548913v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laurens" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Isoard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-01919727v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NORMC251" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028960v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille M&#233;lanie Marie-Anne Le Guen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Tecchio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Chauvel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Merzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.113399" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05379660v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dufresne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-24296-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330507v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Guerra-Garc&#237;a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Desiderato" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Mucciolo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Navarro-Barranco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Ros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.41784" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060957v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Salauen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Navon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2024.103890" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625239v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106614" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760065v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Leclerc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Gonzalez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crec'Hriou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14641" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04405000v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116042" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04248150v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sala&#252;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pioch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.103100" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04018503v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202055v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogu&#232;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2023.101550" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04148571v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2023.12.3.16" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03959836v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mass&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Humbert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Antajan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15020161" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03959821v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Pezy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.4058" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03947346v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gofas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pavard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2022.11.2.20" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03600460v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Taormina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Navon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.114646" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610445v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogues" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Halouani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac026" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070300v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaalali" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.107128" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333698v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niquil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Scotti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Fofack-Garcia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilda Haraldsson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Thermes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.635798" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546730v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33140/JMSRO.04.01.06" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03474686v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Baffreau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Rusig" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mussio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2021.10.4.01" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546719v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Dauvin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwanka" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michelet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03186361v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sporniak" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107624" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03417299v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Deloor" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9111174" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03180437v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Robin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/jept.2101012" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333718v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Champagnat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Grusd" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12531" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546744v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dannheim" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana N R Birchenough" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rados&#322;aw Brzana" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen R Boon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsz018" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420719v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Baux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Balay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106381" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02564866v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2020.9.2.09" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890283v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haraldsson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Riera" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dambacher" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.104031" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02931617v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Maria Villanueva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2020.103434" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03018822v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2020.9.4.10" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02458357v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chouquet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106109" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03018832v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2020.9.4.09" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420720v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106302" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890347v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ernande" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Niquil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106690" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01878387v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsy125" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02153586v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kerckhof" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2019.8.2.08" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346068v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Guen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola de Roton" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.106339" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02060650v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21411/CBM.A.1F874EAA" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01983107v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Timsit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-018-0914-5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152481v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Safi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Giebels" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Larissa Arroyo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Heymans" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izaskun Preciado" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.03.005" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938892v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.07.014" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01763145v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Marmin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.04.009" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691973v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Dambacher" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maz&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2017.12.007" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBSVQDVD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691022v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.02.042" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398550v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Degraer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.07.037" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483254v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armonie Tous Rius" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lequesne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.10.036" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587199v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Linard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guegen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moriceau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hui" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2011.01.008" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416275v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Charbonnelle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Leroux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Schlicklin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Furgerot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247325v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368684v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leclerc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Le" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Gonthier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dittami" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416287v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Van Paemelen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291302v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291283v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Gallon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04291478v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boisserie" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Costil" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04274740v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04251312v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Paireau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Cunge" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giraudel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouaz&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853312v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gallon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.066" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546812v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foucher" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548841v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546827v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546841v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546834v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548848v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546861v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Meddeb" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01807976v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Barnich" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.26539v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546876v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548831v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01807979v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.26538v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01807974v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.26536v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546906v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chouquet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dancie" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709580v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baffreau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550685v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709563v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dannheim" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Degraer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jackson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Birchenough" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709555v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709570v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Safi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Halouani" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546990v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Robin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porcher Zo&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malhomme Franck" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709295v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Maz&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tecchio" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547097v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547045v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709266v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709316v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709301v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Galichon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547083v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Wilhelmsson" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548827v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547064v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709291v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wilhemsson" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547022v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547575v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lasalle" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548770v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265644v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.113798." TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368649v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Michaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835838v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291360v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Deloor" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853356v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550652v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550676v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araignous Emma" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasram Frida Ben Rais" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550649v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547656v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus C Jackson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana N R Angus" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547660v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547664v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Niquil" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Grangere" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547669v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Granger&#233;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547689v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Foveau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326135v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serpentini" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;gan" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boisserie" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caplat" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90050-1_6" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546761v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-2081-5_9" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02083947v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05520-2_10" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853459v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Delatte" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03853417v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Legrain" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547757v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547752v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547755v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547754v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Salom&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547738v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547759v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547701v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547762v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547731v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ernande" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548868v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C Gill" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alsebai" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N.R Birchenough" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Boon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548897v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Arroyo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heymans" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Preciado" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548901v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Heymans" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547741v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548884v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Gill" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwp Coolen" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548890v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547765v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chatel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Simounet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548913v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laurens" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Isoard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-01919727v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NORMC251" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>