--- v0 (2026-03-07)
+++ v1 (2026-05-07)
@@ -1756,333 +1756,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into centromere-binding properties of ParB proteins: a secondary binding motif is essential for bacterial genome maintenance</w:t>
+                <w:t xml:space="preserve">Dendrimer functionalization of gold surface improves the measurement of protein–DNA interactions by surface plasmon resonance imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sanchez</w:t>
+                <w:t xml:space="preserve">Flavien Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Rech</w:t>
+                <w:t xml:space="preserve">Cécile Formosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gasc</w:t>
+                <w:t xml:space="preserve">Marjorie Severac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bouet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuelle Trévisiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 41 (5), pp.3094-3103. </w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43, pp.148 - 154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkt018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2012.12.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00947671v1</w:t>
+                <w:t xml:space="preserve">hal-01848474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendrimer functionalization of gold surface improves the measurement of protein–DNA interactions by surface plasmon resonance imaging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insight into centromere-binding properties of ParB proteins: a secondary binding motif is essential for bacterial genome maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Formosa</w:t>
+                <w:t xml:space="preserve">A. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Severac</w:t>
+                <w:t xml:space="preserve">Jerome Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Trévisiol</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Gasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2012.12.023⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (5), pp.3094-3103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkt018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01848474v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendrimer functionalization of gold surface improves the measurement of protein-DNA interactions by surface plasmon resonance imaging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Formosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2150,51 +2150,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centromere binding specificity in assembly of the F plasmid partition complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2446,51 +2446,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ségrégation du plasmide F d’Escherichia coli : Etude des spécificités d’interaction du centromère avec la protéine SopB et organisation du complexe de partition étendu.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2945,51 +2945,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361339v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megha Roy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Sanchez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Guerois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Senoussi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Cerana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59470-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04603593v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Saifudeen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bordelet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vernerey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2312820121" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361346v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Ceppi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosaria Dello Stritto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#252;tze" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Braunshier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mengoli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07909-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305301v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Cannavo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swagata Halder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2022111998" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361379v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Reginato" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Cejka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gde.2021.06.012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928160v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roopesh Anand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepakshi Ranjha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Hugener" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2592-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020383v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0644-5_21" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361308v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bennett" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilkie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Antonopoulou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ceppi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aba5974" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020386v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Adam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Rauh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duroc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2013012117" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849465v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Diaz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Berre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bouet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7098-8_6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926457v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Debaugny" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Labourdette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dorignac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20188516" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361406v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijayalakshmi V Subramanian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy J Macqueen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerben Vader" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Shinohara" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1002369" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191677v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cattoni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Walter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Parmeggiani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cels.2015.07.013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947671v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rech" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gasc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt018" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01848474v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Pillet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Severac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tr&#233;visiol" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2012.12.023" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QS3SB3X0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947652v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pillet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Formosa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Severac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trevisiol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843104v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Lane" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr457" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020381v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117886v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411478v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Abac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abouelfettouh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ackley" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adhicary" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300727v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361339v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megha Roy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Sanchez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Guerois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Senoussi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Cerana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59470-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04603593v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Saifudeen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bordelet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vernerey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2312820121" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361346v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Ceppi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosaria Dello Stritto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#252;tze" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Braunshier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mengoli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07909-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305301v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elda Cannavo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swagata Halder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2022111998" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361379v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Reginato" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Cejka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gde.2021.06.012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928160v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roopesh Anand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepakshi Ranjha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Hugener" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2592-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020383v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0644-5_21" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361308v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bennett" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilkie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Antonopoulou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ceppi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aba5974" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020386v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Adam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Rauh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Duroc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2013012117" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849465v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Diaz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Berre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bouet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7098-8_6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926457v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Debaugny" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Labourdette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dorignac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20188516" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361406v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijayalakshmi V Subramanian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy J Macqueen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerben Vader" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Shinohara" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1002369" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191677v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cattoni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Walter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Parmeggiani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cels.2015.07.013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01848474v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Pillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Severac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tr&#233;visiol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2012.12.023" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QS3SB3X0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947671v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rech" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gasc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt018" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947652v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pillet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Formosa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Severac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trevisiol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843104v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Lane" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr457" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020381v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117886v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411478v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Abac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abouelfettouh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ackley" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adhicary" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300727v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>