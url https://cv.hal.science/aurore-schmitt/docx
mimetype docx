--- v0 (2026-03-28)
+++ v1 (2026-05-02)
@@ -173,295 +173,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sépulture collective du Néolithique final de l’aven Ka (Tharaux-Gard)</w:t>
+                <w:t xml:space="preserve">Traitements non funéraires du cadavre : questions méthodologiques, identification archéologique et pistes interprétatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Bertrand</w:t>
+                <w:t xml:space="preserve">Élisabeth Anstett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Chateauneuf</w:t>
+                <w:t xml:space="preserve">Aurélien Baroiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Furestier</w:t>
+                <w:t xml:space="preserve">Reine-Marie Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Recchia Quiniou</w:t>
+                <w:t xml:space="preserve">Bruno Boulestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13, pp.7-40. </w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (1), pp.66-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/1520h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13ss4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05339100v1</w:t>
+                <w:t xml:space="preserve">hal-05055061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitements non funéraires du cadavre : questions méthodologiques, identification archéologique et pistes interprétatives</w:t>
+                <w:t xml:space="preserve">La sépulture collective du Néolithique final de l’aven Ka (Tharaux-Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élisabeth Anstett</w:t>
+                <w:t xml:space="preserve">Aurore Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Baroiller</w:t>
+                <w:t xml:space="preserve">Florent Chateauneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reine-Marie Bérard</w:t>
+                <w:t xml:space="preserve">Robin Furestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Boulestin</w:t>
+                <w:t xml:space="preserve">Johanna Recchia Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (1), pp.66-84. </w:t>
+              <w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.7-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13ss4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/1520h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05055061v1</w:t>
+                <w:t xml:space="preserve">hal-05339100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The death of collective tombs in Middle Bronze Age Crete: new evidence from Sissi</w:t>
               </w:r>
@@ -679,256 +679,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05362394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rickets and the industrial revolution in France: The example of Provence</w:t>
+                <w:t xml:space="preserve">Fouille du mois. Bellegarde. Un voyage à travers les âges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Perrin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurore Schmitt</w:t>
+                <w:t xml:space="preserve">Marilyne Bovagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Ardagna</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fourloubey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 627, pp.46-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684528v1</w:t>
+                <w:t xml:space="preserve">hal-04745197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille du mois. Bellegarde. Un voyage à travers les âges</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rickets and the industrial revolution in France: The example of Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vianney Forest</w:t>
+                <w:t xml:space="preserve">Marie Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Fourloubey</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yann Ardagna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oa.3271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745197v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une sépulture du Néolithique moyen liée à la pratique de la crémation sur le site de Piechegu (Bellegarde, Gard)</w:t>
               </w:r>
@@ -940,51 +940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Bovagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Negroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1406,77 +1406,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From early to late modern societies (late 16th - early 20th century): Shifts in dental health status in two populations from southeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Anatomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 239, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2054,118 +2054,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transition néolithique : la contribution de la génétique</w:t>
+                <w:t xml:space="preserve">Molecular detection of Treponema pallidum subspecies pallidum in 150-year-old foetal remains, southeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+                <w:t xml:space="preserve">Avril Meffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Richier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ardagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, N°17 (1), pp.143. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/corp1.017.0143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/jmm.0.000978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02991002v1</w:t>
+                <w:t xml:space="preserve">hal-02108523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En guise de conclusion</w:t>
               </w:r>
@@ -2236,369 +2279,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular detection of Treponema pallidum subspecies pallidum in 150-year-old foetal remains, southeastern France</w:t>
+                <w:t xml:space="preserve">La transition néolithique : la contribution de la génétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avril Meffray</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Richier</w:t>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N°17 (1), pp.143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/jmm.0.000978⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/corp1.017.0143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108523v1</w:t>
+                <w:t xml:space="preserve">hal-02991002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'outil SIG au secours d'un contexte funéraire en déshérence : l'hypogée des Crottes (Roaix, Vaucluse)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bizot</w:t>
+                <w:t xml:space="preserve">Paléopathologie dentaire et époque contemporaine : le cimetière des Crottes à Marseille.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Richier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/pm.1769⟩</w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (3-4), pp.153-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/bmsap-2018-0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990879v1</w:t>
+                <w:t xml:space="preserve">hal-02108510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paléopathologie dentaire et époque contemporaine : le cimetière des Crottes à Marseille.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Ardagna</w:t>
+                <w:t xml:space="preserve">L'outil SIG au secours d'un contexte funéraire en déshérence : l'hypogée des Crottes (Roaix, Vaucluse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 31 (3-4), pp.153-170. </w:t>
+              <w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/bmsap-2018-0035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/pm.1769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108510v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’espace funéraire du camp du château à Salins-les-Bains (Jura, France). Un exemple rare d’inhumations en formae</w:t>
               </w:r>
@@ -2636,51 +2636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Billoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 31 (3-4), pp.129-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2777,252 +2777,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chronologie des ensembles funéraires du Néolithique final provençal. Proposition de sériation intégrant les contextes d’habitat.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Beaker phenomenon and the genomic transformation of northwest Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñigo Olalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selina Brace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morten Allentoft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Armit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian Kristiansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/pm.1566⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 555 (7695), pp.190-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature25738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108542v1</w:t>
+                <w:t xml:space="preserve">hal-02006656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Beaker phenomenon and the genomic transformation of northwest Europe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La chronologie des ensembles funéraires du Néolithique final provençal. Proposition de sériation intégrant les contextes d’habitat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 555 (7695), pp.190-196. </w:t>
+              <w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature25738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/pm.1566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006656v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un exemple inédit en Provence de sépulture collective du Néolithique récent/final : le site de Collet-Redon (Martigues)</w:t>
               </w:r>
@@ -3236,4278 +3236,4290 @@
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20, pp.576-587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhumations individuelles en contexte domestique au Néolithique final en France méridionale. Une alternative à la sépulture collective ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Remicourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André d'Anna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 114 (3), pp.469-496. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/bspf.2017.14803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Middle Neolithic burials in Mediterranean France: honouring or rejecting the dead?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">West &amp; East</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.63 - 82. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13137/2499-7331/15059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inhumations du site du Clos de Roque (Saint-Maximin-la-Sainte-Baume, Var) : de nouvelles données sur les traditions funéraires du début du Néolithique moyen dans le midi de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schmitt Aurore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Remicourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique de Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 38, pp.29-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d’expériences sur l’étude de trois assemblages osseux issus de sépultures collectives néolithiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 28 (3-4), pp.190-201. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13219-016-0156-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques mortuaires en fosse au Néolithique moyen dans le midi de la France : caractérisations et éclairages interprétatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 119 (1), pp.1 - 37. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2014.10.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An archaeothanatological approach to the study of Minoan funerary practices. Case-studies from the Early and Middle Minoan cemetery at Sissi, Crete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilse Schoep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Field Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40 (3), pp.283-299. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1179/2042458214Y.0000000003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paramètres biologiques et organisation spatiale de l'ensemble funéraire Néolithique moyen de Poncharaud 2 (Auvergne, France)</w:t>
+                <w:t xml:space="preserve">L’organisation spatiale de l’ensemble funéraire du Néolithique moyen de Poncharaud 2 (Auvergne, France) : essai d’interprétation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Saliba-Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie - International Journal of Human Diversity and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Bioarchaeology of european neolithic populations, 52 (2), pp.153-169</w:t>
+              <w:t xml:space="preserve">, 2014, 52 (2), pp.153-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01090193v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité intra-individuelle de l'estimation de l'âge au décès adulte à partir des anneaux du cément dentaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paramètres biologiques et organisation spatiale de l'ensemble funéraire Néolithique moyen de Poncharaud 2 (Auvergne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Foti</w:t>
+                <w:t xml:space="preserve">Bérengère Saliba-Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anthropologie - International Journal of Human Diversity and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Bioarchaeology of european neolithic populations, 52 (2), pp.153-169</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01053058v1</w:t>
+                <w:t xml:space="preserve">hal-01090193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’organisation spatiale de l’ensemble funéraire du Néolithique moyen de Poncharaud 2 (Auvergne, France) : essai d’interprétation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variabilité intra-individuelle de l'estimation de l'âge au décès adulte à partir des anneaux du cément dentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Lanteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Foti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologie - International Journal of Human Diversity and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (1-2), pp.23-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13219-013-0085-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891277v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse fonctionnelle des adaptations osseuses du squelette post crânien au Néolithique final en Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Puymerail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Chaumoitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26 (1-2), pp.67-77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13219-013-0083-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00847252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques alimentaires au Néolithique moyen : nouvelles données sur le site de Pontcharaud 2 (Puy-de-Dôme, Auvergne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Goude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cabut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110 (2), pp.299-317. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/bspf.2013.14262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The age at death assessment in a multi-ethnic sample of pelvic bones using nature-inspired data mining methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zdenek Buk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Kordik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jaroslav Brůžek.</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Bruzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroslav Snorek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forensic Science International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, pp.00-00. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+              <w:t xml:space="preserve">, 2012, 220 (1-3), pp.294.e1 - 294.e9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.forsciint.2012.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00693590v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The age at death assessment in a multi-ethnic sample of pelvic bones using nature-inspired data mining methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zdenek Buk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Kordik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jaroslav Bruzek</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Brůžek.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroslav Snorek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forensic Science International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 220 (1-3), pp.294.e1 - 294.e9. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+              <w:t xml:space="preserve">, 2012, pp.00-00. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.forsciint.2012.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891292v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00693590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ensembles funéraires néolithiques : fouilles anciennes, études nouvelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Goude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 496, pp.24-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01896918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of age at death from the pubic symphysis and the auricular surface of the ilium using a smoothing procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Eduardo Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forensic Science International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 219 (1-3), pp.287.e1 - 287.e7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.forsciint.2011.11.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ensembles funéraires néolithiques : fouilles anciennes, études nouvelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Goude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 496, pp.24-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00680581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of age at death from the pubic symphysis and the auricular surface of the ilium using a smoothing procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Eduardo Oliveria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forensic Science International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.00-00. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.forsciint.2011.11.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00685761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un ensemble funéraire du Haut Empire le long de la voie de l'Océan (Lyon 9e)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avantages et limites de l'utilisation de la parodontolyse et de la translucidité de la racine pour estimer l'âge au décès des adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Foti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Archéologie de l'Est</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue de Médecine Légale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1, pp.66-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medleg.2010.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00592061v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00591971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un ensemble funéraire du haut Empire situé dans une suburbium de Lugdunum le long de la voie de l’Océan (Lyon 9).</w:t>
+                <w:t xml:space="preserve">An Evaluation of Statistical Methods for the Determination of Age of Death Using Dental Root Translucency and Periodontosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Carrara</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Saliba-Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martrille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Forensic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (3), pp.590 - 596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1556-4029.2010.01341.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893166v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avantages et limites de l'utilisation de la parodontolyse et de la translucidité de la racine pour estimer l'âge au décès des adultes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un ensemble funéraire du Haut Empire le long de la voie de l'Océan (Lyon 9e)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Monin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Bouvard-Mor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Carrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Légale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de l'Archéologie de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59, pp.287-351</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.medleg.2010.07.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00591971v1</w:t>
+                <w:t xml:space="preserve">halshs-00592061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Evaluation of Statistical Methods for the Determination of Age of Death Using Dental Root Translucency and Periodontosis</w:t>
+                <w:t xml:space="preserve">Un ensemble funéraire du haut Empire situé dans une suburbium de Lugdunum le long de la voie de l’Océan (Lyon 9).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Saliba-Serre</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Monin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Tremblay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Martrille</w:t>
+                <w:t xml:space="preserve">Eric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Bouvard-Mor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Carrara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Forensic Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59, pp.287-349</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01893175v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avantages et limites de l'utilisation de la parodontolyse et de la translucidité de la racine pour estimer l'âge au décès des adultes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Foti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de Médecine Légale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1, pp.66-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.medleg.2010.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01896921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des pratiques funéraires et espaces sépulcraux sectorisés au Chasséen ancien sur le site du Crès à Béziers (Hérault) : croisements de données archéologiques et anthropologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 51, pp.245-272. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galip.2009.2480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01896935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportements alimentaires, aspects biologiques et sociaux au Néolithique : le cas du Crès (Hérault, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Le Bras-Goude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Loison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 8, pp.79-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crpv.2008.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00379336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de deux &amp;quot;populations&amp;quot; de la deuxième moitié du Vè millénaire avant notre ère : approche anthropométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Civetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Saliba-Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gisclon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Loison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 21 (3-4), pp.141-158. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/bmsap.6543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01896933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle méthode pour discriminer les individus décédés avant ou après 40 ans à partir de la symphyse pubienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de médecine légale Droit médical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 51 (1), pp.15-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00287306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La population chasséenne du gisement du Crès (Hérault) : caractéristiques métriques et anatomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 20 (1-2), pp.105-124. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.6059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00439620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révision du sexe et de l'âge au décès des fossiles de Cro-Magnon (Dordogne, France) à partir de l'os coxal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry-Gambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Brůžek.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Houêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Murail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 5 (5), pp.735-741. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crpv.2005.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00107237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les phalanges des mains sont-elles un bon indicateur de l’âge au décès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 18, pp.177-186. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.1626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle méthode pour estimer l’âge au décès des adultes à partir de la surface sacro-pelvienne iliaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 17 (1-2), pp.89-101. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging process variability on the human skeleton: artificial network as an appropriate tool for age at death assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Bruzek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forensic Science International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 148 (2-3), pp.163 - 167. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.forsciint.2004.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neolithic nomads at El Multaga, Upper Nubia, Sudan</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Age-at-death assessment using the os pubis and the auricular surface of the ilium: a test on an identified Asian sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Geus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0003598X00092929⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14 (1), pp.1 - 6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oa.693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896960v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-at-death assessment using the os pubis and the auricular surface of the ilium: a test on an identified Asian sample</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neolithic nomads at El Multaga, Upper Nubia, Sudan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Peressinotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pouriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Geus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oa.693⟩</w:t>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 78 (299), pp.54 - 60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0003598X00092929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896952v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the first rib a reliable indicator of age at death assessment? Test of the method developed by Kunos et al (1999)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Murail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HOMO, Journal of Comparative Human Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 54 (3), pp.207 - 214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1078/0018-442X-00070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of the Pattern of Aging on the Human Skeleton: Evidence from Bone Indicators and Implications on Age at Death Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Murail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenia Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rougé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Forensic Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 47 (6), pp.1203-1209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00433493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de l’âge au décès des adultes : des raisons d’espérer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 14 (1-2), pp.51-73. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of the Pattern of Aging on the Human Skeleton: Evidence from Bone Indicators and Implications on Age at Death Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Murail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenia Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rougé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Forensic Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 47 (6), pp.1203-1209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01896931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods of the adult age-at-death assessment and their inference on the age composition of an archaeological population : an example of early medievam population (11th- 13th AD) at Zatec, Czech Republic.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Brůžek.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Cerny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Stranska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sefcakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bull. Slov. Anthropol. Spoloc.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 4, pp.159-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00454389v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01896908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods of the adult age-at-death assessment and their inference on the age composition of an archaeological population : an example of early medievam population (11th- 13th AD) at Zatec, Czech Republic.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Brůžek.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Cerny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Stranska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sefcakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bull. Slov. Anthropol. Spoloc.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 4, pp.159-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01896908v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00454389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incendie à l’hypogée des Crottes (Roaix, Vaucluse), hasard ou acte de condamnation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Lagacé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7522,444 +7534,444 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre autour de la crémation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Toulouse, France. pp.41-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05232230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of very early contacts between Mesolithic and Neolithic groups in the hinterland of southern France at Roquemissou (Aveyron, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Daujeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Deguilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENE 2025 – 2nd Conference on the Emergence of the Neolithic in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Zadar, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05082971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dépôt rituel du Néolithique moyen sur le site &amp;quot;Domaine de Sousquière&amp;quot; (Bouc-Bel-Air, Bouches-du-Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Benassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Marmara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pierre à bâtir, Pierre à penser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ard Vincent; Hasler Anne; Sénépart Ingrid; Cauliez Jessie; Gilabert Christophe, 2021, Rodez/Millau, France. pp.451-461</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologies des sépultures collectives et chronométrie. Les sites funéraires du 4e et 2e millénaire avant notre ère du bassin nord occidental de la Méditerranée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Clop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tona Majó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noisette Bec Drelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélie Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre autour des typo-chronologies des tombes à inhumation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Tours, France. pp.255-281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disuse or deliberate closure? Processes of abandonment in the Pre- and Protopalatial cemetery at Sissi (Zone 9)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Déderix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7988,73 +8000,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Congress of Cretan Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Agios Nikolaos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03822027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’homme ou la bête ? Le règne de l’ostéon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Lagacé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8096,647 +8108,647 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées 2020 de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'Anthropologie de Paris, Jan 2020, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03573906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burying the dead in Late Prepalatial and Protopalatial Crete. New evidence from the cemetery of Sissi (Zone 9)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Dederix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">121st Annual Meeting of the Archaeological Institute of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Washington, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mors acerba into the civitas of Forum Iulii (narbonnensis Gaul) : from archaeothanatology to social archaeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th EAA Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Archaeologists, Sep 2019, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03505594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques funéraires du territoire de la civitas de Forum Iulii : une approche archéothanatologique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distinction os humain/os animal : état des lieux et perspectives de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Lagacé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Adalian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1844e Journées de la Société d'Anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">19ème Congrès d’Anthropologie médico-légale de Nice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01991835v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinction os humain/os animal : état des lieux et perspectives de recherche</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les pratiques funéraires du territoire de la civitas de Forum Iulii : une approche archéothanatologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Lattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinella Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Excoffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chérine Gebara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès d’Anthropologie médico-légale de Nice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">1844e Journées de la Société d'Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03573915v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01991835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les crémations préhistoriques : apport de l’Anthropologie sociale à l’Archéologie de la mort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre autour de nouvelles approches de l’archéologie funéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LARMINAT S., CORBINEAU R., CORROCHANO A., GLEIZE Y., SOULAT J., May 2014, Paris, France. pp.27-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Funerary practices at Sissi: The treatment of the body in the house tombs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilse Schoep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Tomkins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Pre- and Proto- palatial cemetery in context</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Metaxia Tsipopoulou, Feb 2015, Athènes, Greece. pp.369-383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des morts chez les vivants au Néolithique moyen en France méridionale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8752,293 +8764,293 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la tombe au territoire et actualité de la Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Montpellier, France. pp.13-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle perspective en paléodémographie : apports de la cémentochronologie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lanteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Saliba-Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1841e Journées de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01273441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Hypogées d'Arles-Fontvieille et leur environnement : nouvelles perceptions, nouvelles perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Margarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bashore Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bonnardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Elie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 11e Rencontres Méridionales de Préhistoire Récente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer la précision de l’estimation de l’âge au décès des adultes par le comptage des anneaux du cément dentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lanteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9054,73 +9066,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1840e Journées de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Paris, France. pp 1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie funéraire et anthropologie biologique, un état de la pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9136,457 +9148,457 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qu’est-ce qu’une sepulture ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Antibes, France. pp.35-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations pré- et protohistoriques du Clos de Roque à Saint-Maximin-la-Sainte-Baume dans le Var</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Remicourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Rencontres Méridionales de Préhistoire Récente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Porticcio, France. pp.523-548</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques mortuaires dans le midi de la France entre 4400 et 3500 avant notre ère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Chasséen, des Chasséens Retour sur une culture nationale et ses parallèles, Sepulcres de fossa, Cortaillod, Lagozza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National d’Histoire de l’Art, Nov 2014, Paris, France. pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traitement des défunts dans le midi de la France entre 4400 et 3500 avant notre ère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Chasséen, des Chasséeens… Retour sur une culture nationale et ses parallèles, Sepulcres de fossa, Cortaillod, Lagozza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Perrin T., Chambon P., Gibaja J.F., Goude G., Nov 2014, Paris, France. pp.381-396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstituer les gestes et activités des populations du Néolithique final vauclusien : état des lieux des données archéologiques etapport de l’anthropologie biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la tombe au territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Montpelier, France. pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des morts chez les vivants au Néolithique moyen en France méridionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9602,333 +9614,333 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la tombe au territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Montpelier, France. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel traitement pour quel défunt au Néolithique moyen en France Méridionale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1839 e réunion scientifique - Diversité et changements des régimes alimentaires à différentes échelles d’espace et de temps - Différences hommes-femmes : le genre à l’épreuve de la biologie évolutive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'Anthropologie de Paris, Jan 2014, Montpellier, France. pp.S36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01095691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie du genre et Anthropologie biologique : discussion autour d’une sépulture collective du Néolithique final en Provence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1839 e réunion scientifique - Diversité et changements des régimes alimentaires à différentes échelles d’espace et de temps - Différences hommes-femmes : le genre à l’épreuve de la biologie évolutive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'Anthropologie de Paris, Jan 2014, Montpellier, France. pp.S25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révision de la méthode proposée par Schmitt (2005) pour estimer l'âge au décès des adultes à partir de la surface sacro-pelvienne iliaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GALF Colloque du Groupement des Anthropologistes de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Dakar, Sénégal. pp.57-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01896912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'une fiche d'enregistrement pour les dépôts secondaires (fiche &amp;quot;DS&amp;quot;) en contexte historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Richier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9943,87 +9955,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GALF Colloque du Groupement des Anthropologistes de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Dakar, Sénégal. pp.33-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01896926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'une fiche d'enregistrement pour les dépôts secondaires (fiche &amp;quot;DS&amp;quot;) en contexte historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Richier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10038,1292 +10050,1292 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GALF Colloque du Groupement des Anthropologistes de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Dakar, Sénégal. pp.33-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00816590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révision de la méthode proposée par Schmitt (2005) pour estimer l'âge au décès des adultes à partir de la surface sacro-pelvienne iliaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GALF Colloque du Groupement des Anthropologistes de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Dakar, Sénégal. pp.57-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00817377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés biomécaniques et imagerie médicale : une étude des modèles d'activités au Néolithique moyen et final sur le pourtour occidental méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Chaumoitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Paris, France. pp.S23-S24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apparition des inhumations individuelles en pithos à l’âge du Bronze en Crète : reflet d’une mutation sociale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gilon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilse Schoep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIe Congrès de Préhistoire Françai</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Préhistorique Française, May 2010, Bordeaux les Eyzies de Tayac, France. pp.271-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation du théorème de Bayes pour estimer l'âge au décès d'adultes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Saliba-Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martrille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00386644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement de paradigme dans la détermination du sexe et de l'âge au décès des sujets adultes à partir du squelette : application aux fossiles du Paléolithique supérieur d'Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry-Gambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Brůžek.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Houêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Murail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement de paradigme dans la détermination du sexe et de l'âge au décès des sujets adultes à partir du squelette : application aux fossiles du Paléolithique supérieur d'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Avignon, France. pp.515-525</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00454192v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01894729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement de paradigme dans la détermination du sexe et de l'âge au décès des sujets adultes à partir du squelette : application aux fossiles du Paléolithique supérieur d'Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry-Gambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Brůžek.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Houêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Murail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement de paradigme dans la détermination du sexe et de l'âge au décès des sujets adultes à partir du squelette : application aux fossiles du Paléolithique supérieur d'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Avignon, France. pp.515-525</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01894729v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00454192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terminology at the service of the characterisation of funerary practices: the Pactols Thesaurus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine-Marie Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Bouvard-Mor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Death and the Societes of Late Antiquity: new methods, new questions?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Aix-en-Provence, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03424453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syphilis congénitale à Marseille au XIXe siècle : suspicion macroscopique et approche biomoléculaire chez des nouveau-nés du cimetière des Petites Crottes à Marseille ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meffray Avril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Biagini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parmentier Sandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Richier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes, sociétés urbaines et syphilis en méditerranée et au-delà (XVIème-XXIème siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la tombe au territoire : gestion de la Mort à Forum Iulii au cours du Haut-Empire (Fréjus, 83, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bailet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1842e Journées de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01452956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing inter-teeth variability in adult individual age-at death estimate using cementochronology (TCA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lanteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Foti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">82nd Annual Meeting of the American Association of Physical Anthropologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Knoxville, United States. 150, pp.177-177, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01074756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données sur les inhumations ad sanctos à l’époque moderne en milieu rural : le cas de Saint-Pierre de Moirans (Isère).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modwene Poulmarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Diverrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de la Société d’Anthropologie de Paris. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01816143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11333,1003 +11345,1003 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Cadavres dans nos poubelles. Restes humains et espaces détritiques de la Préhistoire à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Anstett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Bagnoles à L’Isle-sur-la-Sorgue : un site majeur du Néolithique moyen en Vaucluse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel van Willigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Röder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02544327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dolmen du Villard au Lauzet-Ubaye (Alpes-de-Haute-Provence) et le contexte funéraire au Néolithique dans les Alpes méridionales. Réflexions sur le mobilier et les pratiques funéraires au Campaniforme en Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Sauzade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Provence, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gathered in death. Archaeological and Ethnological Perspectives on Collective Burial and Social Organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Dederix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Louvain-la-Neuve, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctions, utilisations et représentations de l’espace dans les sépultures monumentales du Néolithique européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Provence.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 372 p., 2016, 9791032000489</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
-              <w:r>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sépulture collective mégalithique de Cabrials (Béziers, Hérault). Une petite allée sépulcrale enterrée du début du Néolithique final https://pm.revues.org/699</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaramila Tchérémissinoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Pellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Remicourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schmitt Aurore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sendra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préhistoires méditerranéennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.147, 2014, Préhistoires Méditerranéennes 3 | 2012, Maxence Bailly</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01448638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excavations at Sissi III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Driessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Frank Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Devolder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, 2013, Aegis, 2875581074</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03112372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excavations at Sissi II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Driessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Frank Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Devolder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Louvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, 2011, Aegis, 9782875585417</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03112374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excavations at Sissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gaignerot-Driessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Driessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Frank Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Devolder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Louvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, 2009, Aegis, 9782875581709</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03112378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12339,266 +12351,266 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connections with Middle Neolithic societies in southeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Morell-Rovira B.; OMS F.X.; Remolins G.; Gibaja J.F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EXPLORING DEATH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxbow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.210-222, 2025, 979-8-88857-141-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05232215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vivants et les morts dans la Vallée de la Cèze (Gard) : Projet Collectif de Recherche sur les dynamiques d’occupation humaine à la fin du Néolithique et au début de l’âge du Bronze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélie Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Recchia Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Kerouanton; Christophe Maitay; Ivan Praud; Ludovic Soler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La place des morts chez les vivants. Architectures, mémoires et rituels de la fin du Mésolithique à l'âge du Bronze. Actes des 4e Rencontres Nord/Sud de Préhistoire récente (Université de La Rochelle, Charente-Maritime, 27-30 avril 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mémoire LIX, Association des Publications Chauvinoises, pp.563-578, 2024, 979-10-90534-88-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La discrétion des morts au Néolithique en région Provence-Alpes-Côte d’Azur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12631,1054 +12643,1054 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société préhistorique française. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société préhistorique française, pp.67-78, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mors Immatura in the civitas of Forum Iulii, Narbonnensis Gaul: an archaeothanatological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eileen Murphy; Mélie Leroy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Normative, Atypical or Deviant? Interpreting Prehistoric and Protohistoric Child Burial Practices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archaeopress Archaeology, pp.219-241, 2023, Childhood in the Past Monograph Series 10, 9781803275116. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32028/9781803275116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04402308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier ds morts sans funérailles en contexte archéologique : des cas datés du Néolithique</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Schmitt Aurore; Anstett Elisabeth. </w:t>
+                <w:t xml:space="preserve">La terminologie au service de la caractérisation des pratiques funéraires : le thésaurus Pactols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine-Marie Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Bouvard-Mor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Granier; C. Boyer; E. Anstett. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sans sépulture</w:t>
+              <w:t xml:space="preserve">Death and the societies of Late Antiquity. New methods, new questions ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.23-29, 2023, Archéologies méditerranéennes, 9791032004708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pup.67665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeopress</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-04093485v1</w:t>
+                <w:t xml:space="preserve">hal-03875005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dépôt rituel du Néolithique moyen sur le site « Domaine de Sousquière » (Bouc-Bel-Air, Bouches-du-Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Marmara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Ard; Anne Hasler; Ingrid Sénépart; Jessie Cauliez; Christophe Gilabert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pierre à bâtir, pierre à penser. Systèmes techniques et productions symboliques des Pré et Protohistoire méridionales. Actes des 13e Rencontres Méridionales de Préhistoire Récente, Rodez, 21-25 sept. 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.452-461, 2023, 978-2-35842-033-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La terminologie au service de la caractérisation des pratiques funéraires : le thésaurus Pactols</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">G. Granier; C. Boyer; E. Anstett. </w:t>
+                <w:t xml:space="preserve">Identifier ds morts sans funérailles en contexte archéologique : des cas datés du Néolithique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Schmitt Aurore; Anstett Elisabeth. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Death and the societies of Late Antiquity. New methods, new questions ?</w:t>
+              <w:t xml:space="preserve">Sans sépulture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeopress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.22-33, 2023, 978-1-80327-427-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pup.67665⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03875005v1</w:t>
+                <w:t xml:space="preserve">halshs-04093485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations néolithiques et de l’âge du Bronze du Domaine de Sousquière (Bouc-Bel-Air, Bouches-du-Rhône). Premiers résultats de l’opération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Marmara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Recchia-Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Remicourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Ard; Anne Hasler; Ingrid Sénépart; Jessie Cauliez; Christophe Gilabert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pierre à bâtir, pierre à penser. Systèmes techniques et productions symboliques des Pré et Protohistoire méridionales. Actes des 13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Rencontres Méridionales de Préhistoire Récente, Rodez, 21-25 sept. 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.439-450, 2023, 978-2-35842-033-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des morts sans funérailles ni sépulture : premier bilan et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Anstett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurore Schmitt et Elisabeth Anstett. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sans sépulture: Modalités et enjeux de la privation de funérailles de la Préhistoire à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archeopress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.127-128, 2023, 9781803274263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04094006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les morts sans funérailles, un pan de recherche encore inexploré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Anstett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurore Schmitt et Elisabeth Anstett. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sans sépulture: Modalités et enjeux de la privation de funérailles de la Préhistoire à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archeopress, pp.iii-vi, 2023, 9781803274263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04093990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologies des sépultures collectives et chronométrie. Les sites funéraires du 4e et 2e millénaire avant notre ère du bassin nord occidental de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Clop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tona Majó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noisette Bec Drelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélie Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Blanchard P.; Chimier J-P.; Gaultier M.; Verjux C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre autour des typo-chronologies des tombes à inhumation. actes de la 11e Rencontre du GAAF (3-5 juin à Tours).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">supplément à la Revue Archéologique du Centre de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.255-281, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleogenetic Analyses of Human Remains at Sissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Deguilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐hélène Pémonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13710,744 +13722,744 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Driessen Jan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Excavations at Sissi V. Preliminary Report on the 2017-2019 Campaigns</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Louvain-la-Neuve, pp.58-62, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cementochronology : A Solution To Reconstructing Past Populations' Mortality Profiles Using Individual Age-At-Death Estimates</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denied funerals rites. The contribution of the archaeothanatology approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Naji S., Rendu W., Gourichon L. </w:t>
+              <w:t xml:space="preserve">Knüsel C. and Schotsmans E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dental cementum in Anthropology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge University Press, pp.338-350, 2022</w:t>
+              <w:t xml:space="preserve">The Routledge Handbook of Archaeothanatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.106-121, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701155v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denied funerals rites. The contribution of the archaeothanatology approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cementochronology : A Solution To Reconstructing Past Populations' Mortality Profiles Using Individual Age-At-Death Estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Lanteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Saliba‐serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Knüsel C. and Schotsmans E. </w:t>
+              <w:t xml:space="preserve">Naji S., Rendu W., Gourichon L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Routledge Handbook of Archaeothanatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, pp.106-121, 2022</w:t>
+              <w:t xml:space="preserve">Dental cementum in Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.338-350, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701146v1</w:t>
+                <w:t xml:space="preserve">hal-03701155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typo-chronologie des inhumations de l’Antiquité à l’époque contemporaine en Provence-Alpes-Côte-d’Azur : une nouvelle synthèse régionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ph. Blanchard; J.-Ph. Chimier; M. Gaultier; Ch. Verjux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre autour des typo-chronologies des tombes à inhumation. Actes de la 11e Rencontre du GAAF (Tours, 3-5 juin 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FERACF, pp.141-158, 2022, Publication du Gaaf, 11 ; Revue archéologique du Centre de la France. Suppl. 82, 978-2-913272-65-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03932125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining collective burials: three case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Knüsel C. et Schotsmans E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Handbook of Archaeothanatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.207-222, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Bronze Age Perinatal and Infants’ Burials at Sissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperandio Emeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenia Tsafou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Driessen Jan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Excavations at Sissi V. Preliminary Report on the 2017-2019 Campaigns</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Louvain-la-Neuve, pp.189-197, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Prepalatial and Protopalatial Cemetery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Dederix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Driessen Jan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Excavations at Sissi V. Preliminary Report on the 2017-2019 Campaigns</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.37-54, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NÉOLITHIQUE ET PALÉOGÉNÉTIQUE : ENJEUX, DILEMMES ET PERSPECTIVES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arbogast Rose-Marie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D'Oberlag à Wesaluri, itinéraire d'un préhistorien. Mélanges offerts à Christian Jeunesse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, pp.390-397, 2022, Mémoire d'Archéologie du Grand Est</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03864060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolmens, grottes et hypogées en Provence : bilan et interrogations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14467,182 +14479,126 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leroy M.; Recchia J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grottes et dolmens : relations entre les sépultures collectives de la fin du Néolithique dans le Sud de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Préhistoires Méditerrannénnes (9), , pp.119-136, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Bagnoles à L'Isle-sur-la-Sorgue. Un site majeur du Néolithique moyen en Vaucluse - Annexes (01 à 13)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du traitement du cadavre au fonctionnement de la sépulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Bagnoles à L'Isle-sur-la-Sorgue. Un site majeur du Néolithique moyen en Vaucluse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 979-10-320-0260-5</w:t>
+              <w:t xml:space="preserve">Le dolmen du Villard au Lauzet-Ubaye (Alpes-de-Haute-Provence) et le contexte funéraire au Néolithique dans les Alpes méridionales. Réflexions sur le mobilier et les pratiques funéraires au Campaniforme en Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.60-97, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02489645v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Bagnoles dans le contexte des pratiques mortuaires du Ve millénaire avant notre ère</w:t>
               </w:r>
@@ -14708,2002 +14664,2058 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du traitement du cadavre au fonctionnement de la sépulture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Bagnoles à L'Isle-sur-la-Sorgue. Un site majeur du Néolithique moyen en Vaucluse - Annexes (01 à 13)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel van Willigen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Röder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Schibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le dolmen du Villard au Lauzet-Ubaye (Alpes-de-Haute-Provence) et le contexte funéraire au Néolithique dans les Alpes méridionales. Réflexions sur le mobilier et les pratiques funéraires au Campaniforme en Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.60-97, 2020</w:t>
+              <w:t xml:space="preserve">Les Bagnoles à L'Isle-sur-la-Sorgue. Un site majeur du Néolithique moyen en Vaucluse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 979-10-320-0260-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02989274v1</w:t>
+                <w:t xml:space="preserve">hal-02489645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels restes humains pour quelles poubelles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Gessat-Anstett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Schmitt A., Anstett E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des cadavres dans nos poubelles. Restes humains et espaces détritiques de la Préhistoire à nos jours.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Petra, pp.281-286, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Néolithique moyen de type Chassey : les structures mortuaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la violence dans nos poubelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Gessat-Anstett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...61 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Bagnoles à L’Isle-sur-la-Sorgue – un site majeur du Néolithique moyen en Vaucluse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.182-228, 2020</w:t>
+              <w:t xml:space="preserve">Des cadavres dans nos poubelles. Restes humains et espaces détritiques de la Préhistoire à nos jours.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Petra, pp.7-13, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618619v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les problématiques liées aux pratiques funéraires de la fin du Néolithique final, Villard.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dolmen du Villard au Lauzet-Ubaye (Alpes-de-Haute-Provence) et le contexte funéraire au Néolithique dans les Alpes méridionales. Réflexions sur le mobilier et les pratiques funéraires au Campaniforme en Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.147-149, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la violence dans nos poubelles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Néolithique moyen de type Chassey : les structures mortuaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel van Willigen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Delefosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Errera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétrequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Van Willigen; M. Bailly; B. Röder; J. Schibler; A. Schmitt. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des cadavres dans nos poubelles. Restes humains et espaces détritiques de la Préhistoire à nos jours.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Petra, pp.7-13, 2020</w:t>
+              <w:t xml:space="preserve">Les Bagnoles à L’Isle-sur-la-Sorgue – un site majeur du Néolithique moyen en Vaucluse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.182-228, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02994284v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un lieu de culte monumental gaulois dans le Mercantour : le site de la &amp;lt;i&amp;gt;Cime de la Tournerie&amp;lt;/i&amp;gt; (commune de Roubion, Alpes-Maritimes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Suméra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Méniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Castiglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Barral; Matthieu Thivet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sanctuaires de l’âge du Fer. Actes du 41e colloque international de l’Association française pour l’étude de l’âge du Fer (Dole, 25-28 mai 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFEAF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.131-147, 2019, Collection AFEAF, 978-2-9567407-0-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02891939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What defines a Collective Grave?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Dederix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gathered in death. Archaeological and Ethnological Perspectives on Collective Burial and Social Organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Cemetery (Zone 9). Report on the 2016 Campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperandio Emeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Driessen Jan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Excavations at Sissi IV. Preliminary Report on the 2015-2016 Campaigns</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Louvain-la-Neuve, 2018, Aegis 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traitement des défunts dans le midi de la France entre 4400 et 3500 avant notre ère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In CHAMBON et al. (dir.), Le Chasséen, des Chasséens. Retour sur une culture nationale et ses parallèles, Sepulcres de fossa, Cortaillod, Lagozza, Actes de Colloque international, Paris, novembre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dénombrement, recrutement, caractéristiques biologiques de la population inhumée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sépulture collective mégalithique de Cabrials (Béziers, Hérault). Une petite allée sépulcrale enterrée du début du Néolithique final</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.61-72, 2012, Préhistoires Méditerranéennes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte du Taillis-des-Coteaux à Antigny (Vienne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primault Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berthet Anne-Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Delfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabilleau Joël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Buisson-Catil &amp; Jérôme Primault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préhistoire entre Vienne et Charente : hommes et sociétés du Paléolithique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des publications chauvinoises, Chauvigny, pp.271-293, 2010, Mémoire / Association des publications chauvinoises ; 38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00590045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des pratiques funéraires et espaces sépulcraux sectorisés au Chasséen ancien sur le site du Crès à Béziers (Hérault). Croisements de données archéologiques et anthropologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia Préhistoire 51</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.245-272, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00480658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle démarche suivre pour estimer l'âge au décès à partir du squelette ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe CHARLIER. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ostéo-archéologie et techniques médico-légales tendances et perspectives. Pour un manuel pratique de paléopathologie humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De boccard, pp.269-280, 2008, Pathographie 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00616868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sépultures chasséennes du lotissement de la Terrasse à Villeneuve-Tolosane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vaquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Duday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Vaquer; Muriel Gandelin; Maxime Remicourt; Yaramila Tchérémissinoff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Défunts néolithiques en Toulousain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives d' écologie préhistorique, pp.75-97, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03055174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sépultures chasséennes du lotissement La Terrasse à Villeneuve Tolosane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vaquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Duday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vaquer Jean, Gandelin Muriel, Remicourt Maxime, Tchérémissinoff Yaramila. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Défunts néolithiques en Toulousain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.75-97, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00304522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'identification du sexe d'un individu à partir du squelette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Brůžek.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe CHARLIER. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ostéo-archéologie et techniques médico-légales tendances et perspectives. Pour un manuel pratique de paléopathologie humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De boccard, pp.259-267, 2008, Pathographie 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00616869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sépultures chasséennes du lotissement La Terrasse à Villeneuve-Tolosane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vaquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Duday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Vaquer; Muriel Gandelin; Maxime Remicourt; Yaramila Tchérémissinoff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Défunts néolithiques en Toulousain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.75-97, 2008, 978-2-9524285-7-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle démarche suivre pour estimer l'âge au décès à partir du squelette ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe CHARLIER. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ostéo-archéologie et techniques médico-légales tendances et perspectives. Pour un manuel pratique de paléopathologie humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De boccard, pp.269-280, 2008, Pathographie 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01894727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sépultures chasséennes du lotissement La Terrasse à Villeneuve-Tolosane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vaquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Duday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Vaquer; Muriel Gandelin; Maxime Remicourt; Yaramila Tchérémissinoff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Défunts néolithiques en Toulousain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.75-97, 2008, 978-2-9524285-7-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'identification du sexe d'un individu à partir du squelette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Brůžek.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe CHARLIER. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ostéo-archéologie et techniques médico-légales tendances et perspectives. Pour un manuel pratique de paléopathologie humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De boccard, pp.259-267, 2008, Pathographie 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01896916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId423"/>
+      <w:footerReference w:type="default" r:id="rId424"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16850,51 +16862,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339100v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bertrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chateauneuf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Furestier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Recchia Quiniou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1520h" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055061v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Anstett" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baroiller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ss4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055062v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane D&#233;derix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Caloi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2025.38" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362394v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Salazar-Garc&#237;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arzelier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-025-02321-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684528v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3271" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745197v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fourloubey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fuentes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663157v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gasnier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Negroni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reggio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177484v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barth&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christane Bosansky" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090909v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chappuis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Savay-Guerraz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545273v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego L&#243;pez-Onaindia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F Gibaja" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Eul&#224;lia Subir&#224;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aanat.2022.151895" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545243v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aanat.2021.151843" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384130v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2021.101354" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104928v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyro Nafplioti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Driessen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102718" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384197v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel van Willigen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991046v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Dentz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2020-0094" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901277v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lagac&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martrille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Benassi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2020.110369" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991002v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chiaroni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0143" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02507977v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaramila Tch&#233;r&#233;missinoff" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1788" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108523v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Meffray" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.000978" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990879v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1769" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108510v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ardagna" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0035" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618543v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gandia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gandel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2019-0061" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361799v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108542v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1566" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006656v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Olalde" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Brace" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Allentoft" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Armit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Kristiansen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature25738" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819223v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Canut" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guendon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.627" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818531v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lanteri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudart" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Signoli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.05.022" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818390v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14803" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819903v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13137/2499-7331/15059" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322707v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Aurore" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819919v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-016-0156-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891263v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2014.10.013" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891270v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Schoep" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/2042458214Y.0000000003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090193v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053058v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-013-0085-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891277v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847252v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lambert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Puymerail" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chaumoitre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-013-0083-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411030v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Loison" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cabut" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2013.14262" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693590v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Buk" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kordik" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Br&#367;&#382;ek." TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Snorek" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2012.02.019" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63BJQ2F2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891292v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Bruzek" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896918v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pellissier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893150v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Martins" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Eduardo Oliveira" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2011.11.031" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680581v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685761v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Eduardo Oliveria" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00592061v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Monin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertrand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bouvard-Mor" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carrara" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893166v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591971v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chol" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2010.07.003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893175v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1556-4029.2010.01341.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7WMTJ9C6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896921v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896935v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2009.2480" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379336v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Le Bras-Goude" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2008.10.007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HVMPC6D7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896933v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Civetta" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gisclon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.6543" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287306v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439620v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.6059" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107237v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hou&#234;t" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Murail" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2005.12.011" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VB09L4M6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896943v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.1626" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899027v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.943" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896945v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Michel Corsini" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2004.05.008" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4KPS81H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896960v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peressinotto" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lecointe" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pouriel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Geus" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00092929" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A3041F5167FFAC652C998280354D0FC4BFAB150/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896952v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.693" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FNFVLDWP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896962v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Murail" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/0018-442X-00070" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433493v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Cunha" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roug&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899033v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.256" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896931v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454389v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Cerny" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stranska" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sefcakova" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896908v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232230v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082971v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285639v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930493v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Clop" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tona Maj&#243;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noisette Bec Drelon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Le Roy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822027v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03573906v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953463v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Dederix" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505594v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991835v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Valente" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rine Gebara" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sourisseau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03573915v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899042v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900464v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tomkins" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900490v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273441v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766557v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Margarit" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bailly" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bashore Acero" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Elie Brochier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112927v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903383v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02050734v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Audibert" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090872v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Michel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900476v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090821v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090840v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095691v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894728v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896912v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Oliveira" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896926v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816590v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817377v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894720v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090735v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gilon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386644v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454192v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894729v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03424453v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Nouvel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819871v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meffray Avril" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biagini" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmentier Sandy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452956v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074756v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Naji" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816143v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modwene Poulmarc'H" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diverrez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986929v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/livres/des-cadavres-dans-nos-poubelles-restes-humains-et-espaces-detritiques-de-la-prehistoire-nos" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544327v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte R&#246;der" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989259v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sauzade" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108556v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431489v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/fonctions-utilisations-representations-lespace-sepultures-monumentales-du-neolithique-europeen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448638v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pell&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sendra" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pm.revues.org/713" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112372v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaignerot-Driessen" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Frank Carpentier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Devolder" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112374v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pucl/3118" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112378v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pucl/439" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232215v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/9798888571415/exploring-death/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042888v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750698v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04402308v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803275116" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04093485v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803274263" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353018v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Recchia" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=pierre-a-batir-pierre-a-penser-systemes-techniques-et-productions-symboliques-des-pre-et-protohistoire-meridionales-actes-des-13e-rencontres-meridionales-de-prehistoire-recente-rodez-aveyron-2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875005v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/67665" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.67665" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04567785v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Raynaud" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Recchia-Quiniou" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04094006v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04093990v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098477v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5776" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545319v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Deguilloux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne P&#233;monge" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701155v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba&#8208;serre" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701146v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932125v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouquet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701130v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545333v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sperandio Emeline" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Claeys" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langohr" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Tsafou" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545302v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864060v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474708v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489645v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Schibler" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618647v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989274v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994288v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Gessat-Anstett" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618619v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Delefosse" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Errera" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;trequin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989294v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994284v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891939v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sum&#233;ra" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Castiglioni" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108566v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108599v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760282v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896893v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590045v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primault J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthet Anne-Laure" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brou" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Delfour" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabilleau Jo&#235;l" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480658v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616868v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Georges" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055174v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Giraud" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00304522v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616869v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896919v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894727v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873667v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896916v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055061v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Anstett" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baroiller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ss4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339100v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bertrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chateauneuf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Furestier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Recchia Quiniou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1520h" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055062v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane D&#233;derix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Caloi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2025.38" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362394v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Salazar-Garc&#237;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arzelier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-025-02321-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745197v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fourloubey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fuentes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684528v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3271" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663157v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gasnier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Negroni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reggio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177484v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barth&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christane Bosansky" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090909v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chappuis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Savay-Guerraz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545273v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego L&#243;pez-Onaindia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F Gibaja" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Eul&#224;lia Subir&#224;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aanat.2022.151895" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545243v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aanat.2021.151843" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384130v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2021.101354" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104928v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyro Nafplioti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Driessen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102718" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384197v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel van Willigen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991046v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Dentz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2020-0094" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901277v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lagac&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martrille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Benassi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2020.110369" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108523v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Meffray" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.000978" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02507977v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaramila Tch&#233;r&#233;missinoff" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1788" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991002v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chiaroni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0143" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108510v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ardagna" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0035" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990879v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1769" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618543v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gandia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gandel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2019-0061" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361799v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006656v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Olalde" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Brace" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Allentoft" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Armit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Kristiansen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature25738" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108542v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1566" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819223v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Canut" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guendon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.627" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818531v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lanteri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudart" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Signoli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.05.022" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKGPC8H7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818390v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14803" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819903v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13137/2499-7331/15059" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322707v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Aurore" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819919v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-016-0156-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891263v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2014.10.013" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891270v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Schoep" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/2042458214Y.0000000003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891277v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090193v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053058v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-013-0085-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847252v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lambert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Puymerail" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chaumoitre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-013-0083-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411030v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Loison" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cabut" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2013.14262" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891292v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Buk" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kordik" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Bruzek" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Snorek" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2012.02.019" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63BJQ2F2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693590v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Br&#367;&#382;ek." TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896918v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pellissier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893150v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Martins" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Eduardo Oliveira" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2011.11.031" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680581v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685761v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Eduardo Oliveria" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591971v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chol" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2010.07.003" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893175v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1556-4029.2010.01341.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7WMTJ9C6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00592061v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Monin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertrand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bouvard-Mor" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carrara" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893166v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896921v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896935v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2009.2480" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379336v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Le Bras-Goude" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2008.10.007" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HVMPC6D7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896933v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Civetta" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gisclon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.6543" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287306v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439620v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.6059" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107237v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hou&#234;t" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Murail" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2005.12.011" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VB09L4M6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896943v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.1626" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899027v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.943" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896945v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Michel Corsini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2004.05.008" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4KPS81H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896952v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.693" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FNFVLDWP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896960v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peressinotto" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lecointe" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pouriel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Geus" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00092929" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A3041F5167FFAC652C998280354D0FC4BFAB150/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896962v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Murail" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/0018-442X-00070" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433493v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Cunha" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roug&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899033v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.256" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896931v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896908v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Cerny" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stranska" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sefcakova" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454389v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232230v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082971v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285639v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930493v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Clop" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tona Maj&#243;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noisette Bec Drelon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Le Roy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822027v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03573906v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953463v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Dederix" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505594v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03573915v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991835v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Valente" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rine Gebara" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sourisseau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899042v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900464v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tomkins" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900490v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273441v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766557v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Margarit" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bailly" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bashore Acero" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Elie Brochier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112927v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903383v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02050734v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Audibert" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090872v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Michel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900476v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090821v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090840v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095691v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894728v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896912v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Oliveira" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896926v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816590v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817377v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894720v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090735v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gilon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386644v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894729v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454192v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03424453v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Nouvel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819871v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meffray Avril" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biagini" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmentier Sandy" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452956v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074756v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Naji" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816143v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modwene Poulmarc'H" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diverrez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986929v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/livres/des-cadavres-dans-nos-poubelles-restes-humains-et-espaces-detritiques-de-la-prehistoire-nos" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544327v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte R&#246;der" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989259v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sauzade" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108556v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431489v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/fonctions-utilisations-representations-lespace-sepultures-monumentales-du-neolithique-europeen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448638v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pell&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sendra" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pm.revues.org/713" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112372v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaignerot-Driessen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Frank Carpentier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Devolder" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112374v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pucl/3118" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112378v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pucl/439" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232215v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/9798888571415/exploring-death/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042888v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750698v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04402308v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803275116" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875005v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/67665" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.67665" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353018v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Recchia" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=pierre-a-batir-pierre-a-penser-systemes-techniques-et-productions-symboliques-des-pre-et-protohistoire-meridionales-actes-des-13e-rencontres-meridionales-de-prehistoire-recente-rodez-aveyron-2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04093485v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803274263" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04567785v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Raynaud" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Recchia-Quiniou" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04094006v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04093990v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098477v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5776" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545319v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Deguilloux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne P&#233;monge" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701146v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701155v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba&#8208;serre" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932125v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouquet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701130v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545333v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sperandio Emeline" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Claeys" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langohr" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Tsafou" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545302v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864060v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474708v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989274v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618647v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489645v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Schibler" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994288v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Gessat-Anstett" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994284v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989294v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618619v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Delefosse" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Errera" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;trequin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891939v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sum&#233;ra" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Castiglioni" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108566v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108599v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760282v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896893v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590045v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primault J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthet Anne-Laure" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brou" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Delfour" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabilleau Jo&#235;l" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480658v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616868v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Georges" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055174v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Giraud" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00304522v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616869v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896919v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894727v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873667v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896916v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>