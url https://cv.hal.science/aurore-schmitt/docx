--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -173,295 +173,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitements non funéraires du cadavre : questions méthodologiques, identification archéologique et pistes interprétatives</w:t>
+                <w:t xml:space="preserve">La sépulture collective du Néolithique final de l’aven Ka (Tharaux-Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élisabeth Anstett</w:t>
+                <w:t xml:space="preserve">Aurore Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Baroiller</w:t>
+                <w:t xml:space="preserve">Florent Chateauneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reine-Marie Bérard</w:t>
+                <w:t xml:space="preserve">Robin Furestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Boulestin</w:t>
+                <w:t xml:space="preserve">Johanna Recchia Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (1), pp.66-84. </w:t>
+              <w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.7-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13ss4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/1520h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05055061v1</w:t>
+                <w:t xml:space="preserve">hal-05339100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sépulture collective du Néolithique final de l’aven Ka (Tharaux-Gard)</w:t>
+                <w:t xml:space="preserve">Traitements non funéraires du cadavre : questions méthodologiques, identification archéologique et pistes interprétatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Bertrand</w:t>
+                <w:t xml:space="preserve">Élisabeth Anstett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Chateauneuf</w:t>
+                <w:t xml:space="preserve">Aurélien Baroiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Furestier</w:t>
+                <w:t xml:space="preserve">Reine-Marie Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Recchia Quiniou</w:t>
+                <w:t xml:space="preserve">Bruno Boulestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13, pp.7-40. </w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (1), pp.66-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/1520h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13ss4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05339100v1</w:t>
+                <w:t xml:space="preserve">hal-05055061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The death of collective tombs in Middle Bronze Age Crete: new evidence from Sissi</w:t>
               </w:r>
@@ -2054,1528 +2054,1528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular detection of Treponema pallidum subspecies pallidum in 150-year-old foetal remains, southeastern France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Documenter la guerre et les pertes humains dans les sociétés passées sans écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Historique des Armées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.39-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108523v1</w:t>
+                <w:t xml:space="preserve">hal-02361799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En guise de conclusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yaramila Tchérémissinoff</w:t>
+                <w:t xml:space="preserve">La transition néolithique : la contribution de la génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/pm.1788⟩</w:t>
+              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N°17 (1), pp.143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/corp1.017.0143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507977v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transition néolithique : la contribution de la génétique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Chiaroni</w:t>
+                <w:t xml:space="preserve">En guise de conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaramila Tchérémissinoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/corp1.017.0143⟩</w:t>
+              <w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pm.1788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991002v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paléopathologie dentaire et époque contemporaine : le cimetière des Crottes à Marseille.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular detection of Treponema pallidum subspecies pallidum in 150-year-old foetal remains, southeastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avril Meffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Richier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ardagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/bmsap-2018-0035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/jmm.0.000978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108510v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'outil SIG au secours d'un contexte funéraire en déshérence : l'hypogée des Crottes (Roaix, Vaucluse)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bizot</w:t>
+                <w:t xml:space="preserve">Paléopathologie dentaire et époque contemporaine : le cimetière des Crottes à Marseille.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Richier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/pm.1769⟩</w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (3-4), pp.153-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/bmsap-2018-0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990879v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’espace funéraire du camp du château à Salins-les-Bains (Jura, France). Un exemple rare d’inhumations en formae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Gandia</w:t>
+                <w:t xml:space="preserve">L'outil SIG au secours d'un contexte funéraire en déshérence : l'hypogée des Crottes (Roaix, Vaucluse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/bmsap-2019-0061⟩</w:t>
+              <w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pm.1769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618543v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Documenter la guerre et les pertes humains dans les sociétés passées sans écriture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’espace funéraire du camp du château à Salins-les-Bains (Jura, France). Un exemple rare d’inhumations en formae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gandia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Billoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Historique des Armées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (3-4), pp.129-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/bmsap-2019-0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361799v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Beaker phenomenon and the genomic transformation of northwest Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un exemple inédit en Provence de sépulture collective du Néolithique récent/final : le site de Collet-Redon (Martigues)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iñigo Olalde</w:t>
+                <w:t xml:space="preserve">Vincent Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selina Brace</w:t>
+                <w:t xml:space="preserve">Victor Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morten Allentoft</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kristian Kristiansen</w:t>
+                <w:t xml:space="preserve">Jean-Louis Guendon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature25738⟩</w:t>
+              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58, pp.5-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/galliap.627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006656v1</w:t>
+                <w:t xml:space="preserve">hal-01819223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chronologie des ensembles funéraires du Néolithique final provençal. Proposition de sériation intégrant les contextes d’habitat.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cementochronology: A solution to assess mortality profiles from individual age-at-death estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Lanteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gaudart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/pm.1566⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20, pp.576-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108542v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un exemple inédit en Provence de sépulture collective du Néolithique récent/final : le site de Collet-Redon (Martigues)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Beaker phenomenon and the genomic transformation of northwest Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Guendon</w:t>
+                <w:t xml:space="preserve">Iñigo Olalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selina Brace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morten Allentoft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Armit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian Kristiansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/galliap.627⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 555 (7695), pp.190-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature25738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819223v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cementochronology: A solution to assess mortality profiles from individual age-at-death estimates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La chronologie des ensembles funéraires du Néolithique final provençal. Proposition de sériation intégrant les contextes d’habitat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bizot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Signoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pm.1566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.05.022⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01818531v1</w:t>
+                <w:t xml:space="preserve">hal-02108542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhumations individuelles en contexte domestique au Néolithique final en France méridionale. Une alternative à la sépulture collective ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les inhumations du site du Clos de Roque (Saint-Maximin-la-Sainte-Baume, Var) : de nouvelles données sur les traditions funéraires du début du Néolithique moyen dans le midi de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Schmitt Aurore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maxime Remicourt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André d'Anna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin archéologique de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38, pp.29-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01818390v1</w:t>
+                <w:t xml:space="preserve">hal-02322707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Middle Neolithic burials in Mediterranean France: honouring or rejecting the dead?</w:t>
+                <w:t xml:space="preserve">Inhumations individuelles en contexte domestique au Néolithique final en France méridionale. Une alternative à la sépulture collective ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Remicourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André d'Anna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">West &amp; East</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13137/2499-7331/15059⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (3), pp.469-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2017.14803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819903v1</w:t>
+                <w:t xml:space="preserve">hal-01818390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les inhumations du site du Clos de Roque (Saint-Maximin-la-Sainte-Baume, Var) : de nouvelles données sur les traditions funéraires du début du Néolithique moyen dans le midi de la France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Remicourt</w:t>
+                <w:t xml:space="preserve">Middle Neolithic burials in Mediterranean France: honouring or rejecting the dead?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique de Provence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">West &amp; East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.63 - 82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13137/2499-7331/15059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322707v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d’expériences sur l’étude de trois assemblages osseux issus de sépultures collectives néolithiques.</w:t>
               </w:r>
@@ -3646,581 +3646,581 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques mortuaires en fosse au Néolithique moyen dans le midi de la France : caractérisations et éclairages interprétatifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An archaeothanatological approach to the study of Minoan funerary practices. Case-studies from the Early and Middle Minoan cemetery at Sissi, Crete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilse Schoep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'anthropologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anthro.2014.10.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Field Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (3), pp.283-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/2042458214Y.0000000003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891263v1</w:t>
+                <w:t xml:space="preserve">hal-01891270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An archaeothanatological approach to the study of Minoan funerary practices. Case-studies from the Early and Middle Minoan cemetery at Sissi, Crete</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pratiques mortuaires en fosse au Néolithique moyen dans le midi de la France : caractérisations et éclairages interprétatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilse Schoep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Field Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 40 (3), pp.283-299. </w:t>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (1), pp.1 - 37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1179/2042458214Y.0000000003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2014.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891270v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’organisation spatiale de l’ensemble funéraire du Néolithique moyen de Poncharaud 2 (Auvergne, France) : essai d’interprétation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse fonctionnelle des adaptations osseuses du squelette post crânien au Néolithique final en Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Puymerail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Chaumoitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologie - International Journal of Human Diversity and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (1-2), pp.67-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13219-013-0083-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891277v1</w:t>
+                <w:t xml:space="preserve">halshs-00847252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paramètres biologiques et organisation spatiale de l'ensemble funéraire Néolithique moyen de Poncharaud 2 (Auvergne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Saliba-Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie - International Journal of Human Diversity and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Bioarchaeology of european neolithic populations, 52 (2), pp.153-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité intra-individuelle de l'estimation de l'âge au décès adulte à partir des anneaux du cément dentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lanteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Foti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26 (1-2), pp.23-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13219-013-0085-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse fonctionnelle des adaptations osseuses du squelette post crânien au Néolithique final en Provence</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’organisation spatiale de l’ensemble funéraire du Néolithique moyen de Poncharaud 2 (Auvergne, France) : essai d’interprétation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katia Chaumoitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anthropologie - International Journal of Human Diversity and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (2), pp.153-169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13219-013-0083-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00847252v1</w:t>
+                <w:t xml:space="preserve">hal-01891277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques alimentaires au Néolithique moyen : nouvelles données sur le site de Pontcharaud 2 (Puy-de-Dôme, Auvergne, France)</w:t>
               </w:r>
@@ -4334,1327 +4334,1327 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The age at death assessment in a multi-ethnic sample of pelvic bones using nature-inspired data mining methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les ensembles funéraires néolithiques : fouilles anciennes, études nouvelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Goude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zdenek Buk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jaroslav Bruzek</w:t>
+                <w:t xml:space="preserve">Muriel Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Science International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 496, pp.24-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891292v1</w:t>
+                <w:t xml:space="preserve">halshs-00680581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The age at death assessment in a multi-ethnic sample of pelvic bones using nature-inspired data mining methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zdenek Buk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Kordik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Brůžek.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroslav Snorek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forensic Science International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.00-00. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.forsciint.2012.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00693590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ensembles funéraires néolithiques : fouilles anciennes, études nouvelles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurore Lambert</w:t>
+                <w:t xml:space="preserve">The age at death assessment in a multi-ethnic sample of pelvic bones using nature-inspired data mining methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zdenek Buk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Kordik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Pellissier</w:t>
+                <w:t xml:space="preserve">Jaroslav Bruzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Snorek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forensic Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 220 (1-3), pp.294.e1 - 294.e9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2012.02.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01896918v1</w:t>
+                <w:t xml:space="preserve">hal-01891292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of age at death from the pubic symphysis and the auricular surface of the ilium using a smoothing procedure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paulo Eduardo Oliveira</w:t>
+                <w:t xml:space="preserve">Les ensembles funéraires néolithiques : fouilles anciennes, études nouvelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Goude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forensic Science International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 496, pp.24-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893150v1</w:t>
+                <w:t xml:space="preserve">halshs-01896918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ensembles funéraires néolithiques : fouilles anciennes, études nouvelles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Muriel Pellissier</w:t>
+                <w:t xml:space="preserve">Estimation of age at death from the pubic symphysis and the auricular surface of the ilium using a smoothing procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Eduardo Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forensic Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 219 (1-3), pp.287.e1 - 287.e7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.forsciint.2011.11.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00680581v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of age at death from the pubic symphysis and the auricular surface of the ilium using a smoothing procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Eduardo Oliveria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forensic Science International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.00-00. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.forsciint.2011.11.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00685761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avantages et limites de l'utilisation de la parodontolyse et de la translucidité de la racine pour estimer l'âge au décès des adultes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un ensemble funéraire du Haut Empire le long de la voie de l'Océan (Lyon 9e)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Chol</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michèle Monin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Bouvard-Mor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Carrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Légale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de l'Archéologie de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59, pp.287-351</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00591971v1</w:t>
+                <w:t xml:space="preserve">halshs-00592061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Evaluation of Statistical Methods for the Determination of Age of Death Using Dental Root Translucency and Periodontosis</w:t>
+                <w:t xml:space="preserve">Un ensemble funéraire du haut Empire situé dans une suburbium de Lugdunum le long de la voie de l’Océan (Lyon 9).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Saliba-Serre</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Monin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Bouvard-Mor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Tremblay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Martrille</w:t>
+                <w:t xml:space="preserve">Stéphane Carrara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Forensic Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59, pp.287-349</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1556-4029.2010.01341.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01893175v1</w:t>
+                <w:t xml:space="preserve">hal-01893166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un ensemble funéraire du Haut Empire le long de la voie de l'Océan (Lyon 9e)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avantages et limites de l'utilisation de la parodontolyse et de la translucidité de la racine pour estimer l'âge au décès des adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Foti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Archéologie de l'Est</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue de Médecine Légale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1, pp.66-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medleg.2010.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00592061v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00591971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un ensemble funéraire du haut Empire situé dans une suburbium de Lugdunum le long de la voie de l’Océan (Lyon 9).</w:t>
+                <w:t xml:space="preserve">An Evaluation of Statistical Methods for the Determination of Age of Death Using Dental Root Translucency and Periodontosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Bertrand</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Saliba-Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Bouvard-Mor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Carrara</w:t>
+                <w:t xml:space="preserve">Marie Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martrille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Forensic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (3), pp.590 - 596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1556-4029.2010.01341.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893166v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avantages et limites de l'utilisation de la parodontolyse et de la translucidité de la racine pour estimer l'âge au décès des adultes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Foti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de Médecine Légale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1, pp.66-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.medleg.2010.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01896921v1</w:t>
@@ -5898,51 +5898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Civetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Saliba-Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gisclon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6162,51 +6162,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révision du sexe et de l'âge au décès des fossiles de Cro-Magnon (Dordogne, France) à partir de l'os coxal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry-Gambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Brůžek.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6473,51 +6473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Bruzek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forensic Science International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 148 (2-3), pp.163 - 167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6557,259 +6557,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-at-death assessment using the os pubis and the auricular surface of the ilium: a test on an identified Asian sample</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neolithic nomads at El Multaga, Upper Nubia, Sudan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Peressinotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pouriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Geus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oa.693⟩</w:t>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 78 (299), pp.54 - 60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0003598X00092929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01896952v1</w:t>
+                <w:t xml:space="preserve">hal-01896960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neolithic nomads at El Multaga, Upper Nubia, Sudan</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Age-at-death assessment using the os pubis and the auricular surface of the ilium: a test on an identified Asian sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Geus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 78 (299), pp.54 - 60. </w:t>
+              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14 (1), pp.1 - 6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0003598X00092929⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/oa.693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896960v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the first rib a reliable indicator of age at death assessment? Test of the method developed by Kunos et al (1999)</w:t>
               </w:r>
@@ -6964,280 +6964,280 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Forensic Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 47 (6), pp.1203-1209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00433493v1</w:t>
+                <w:t xml:space="preserve">halshs-01896931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de l’âge au décès des adultes : des raisons d’espérer.</w:t>
+                <w:t xml:space="preserve">Variability of the Pattern of Aging on the Human Skeleton: Evidence from Bone Indicators and Implications on Age at Death Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Murail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenia Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rougé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Forensic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 47 (6), pp.1203-1209</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899033v1</w:t>
+                <w:t xml:space="preserve">halshs-00433493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of the Pattern of Aging on the Human Skeleton: Evidence from Bone Indicators and Implications on Age at Death Estimation</w:t>
+                <w:t xml:space="preserve">Estimation de l’âge au décès des adultes : des raisons d’espérer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Rougé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Forensic Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 14 (1-2), pp.51-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01896931v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods of the adult age-at-death assessment and their inference on the age composition of an archaeological population : an example of early medievam population (11th- 13th AD) at Zatec, Czech Republic.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Brůžek.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Cerny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7318,51 +7318,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods of the adult age-at-death assessment and their inference on the age composition of an archaeological population : an example of early medievam population (11th- 13th AD) at Zatec, Czech Republic.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Brůžek.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Cerny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8030,217 +8030,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03822027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’homme ou la bête ? Le règne de l’ostéon</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Burying the dead in Late Prepalatial and Protopalatial Crete. New evidence from the cemetery of Sissi (Zone 9)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Dederix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées 2020 de la Société d'Anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d'Anthropologie de Paris, Jan 2020, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">121st Annual Meeting of the Archaeological Institute of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Washington, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03573906v1</w:t>
+                <w:t xml:space="preserve">hal-02953463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burying the dead in Late Prepalatial and Protopalatial Crete. New evidence from the cemetery of Sissi (Zone 9)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’homme ou la bête ? Le règne de l’ostéon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Lagacé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Adalian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylviane Dederix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">121st Annual Meeting of the Archaeological Institute of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Washington, DC, United States</w:t>
+              <w:t xml:space="preserve">Journées 2020 de la Société d'Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'Anthropologie de Paris, Jan 2020, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953463v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mors acerba into the civitas of Forum Iulii (narbonnensis Gaul) : from archaeothanatology to social archaeology</w:t>
               </w:r>
@@ -8302,260 +8302,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03505594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinction os humain/os animal : état des lieux et perspectives de recherche</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les pratiques funéraires du territoire de la civitas de Forum Iulii : une approche archéothanatologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Lattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinella Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Excoffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chérine Gebara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès d’Anthropologie médico-légale de Nice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">1844e Journées de la Société d'Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03573915v1</w:t>
+                <w:t xml:space="preserve">halshs-01991835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques funéraires du territoire de la civitas de Forum Iulii : une approche archéothanatologique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distinction os humain/os animal : état des lieux et perspectives de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Lagacé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Martrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Adalian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1844e Journées de la Société d'Anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">19ème Congrès d’Anthropologie médico-légale de Nice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01991835v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les crémations préhistoriques : apport de l’Anthropologie sociale à l’Archéologie de la mort</w:t>
               </w:r>
@@ -8623,51 +8623,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Funerary practices at Sissi: The treatment of the body in the house tombs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilse Schoep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8800,64 +8800,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle perspective en paléodémographie : apports de la cémentochronologie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lanteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Saliba-Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9020,51 +9020,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer la précision de l’estimation de l’âge au décès des adultes par le comptage des anneaux du cément dentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lanteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9184,90 +9184,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations pré- et protohistoriques du Clos de Roque à Saint-Maximin-la-Sainte-Baume dans le Var</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Remicourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9473,51 +9473,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstituer les gestes et activités des populations du Néolithique final vauclusien : état des lieux des données archéologiques etapport de l’anthropologie biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9719,51 +9719,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie du genre et Anthropologie biologique : discussion autour d’une sépulture collective du Néolithique final en Provence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9801,51 +9801,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révision de la méthode proposée par Schmitt (2005) pour estimer l'âge au décès des adultes à partir de la surface sacro-pelvienne iliaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10086,51 +10086,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révision de la méthode proposée par Schmitt (2005) pour estimer l'âge au décès des adultes à partir de la surface sacro-pelvienne iliaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10181,64 +10181,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés biomécaniques et imagerie médicale : une étude des modèles d'activités au Néolithique moyen et final sur le pourtour occidental méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Chaumoitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10315,51 +10315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gilon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilse Schoep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIe Congrès de Préhistoire Françai</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Préhistorique Française, May 2010, Bordeaux les Eyzies de Tayac, France. pp.271-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10384,51 +10384,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation du théorème de Bayes pour estimer l'âge au décès d'adultes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10505,51 +10505,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement de paradigme dans la détermination du sexe et de l'âge au décès des sujets adultes à partir du squelette : application aux fossiles du Paléolithique supérieur d'Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry-Gambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Brůžek.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10583,94 +10583,94 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement de paradigme dans la détermination du sexe et de l'âge au décès des sujets adultes à partir du squelette : application aux fossiles du Paléolithique supérieur d'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Avignon, France. pp.515-525</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01894729v1</w:t>
+                <w:t xml:space="preserve">halshs-00454192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement de paradigme dans la détermination du sexe et de l'âge au décès des sujets adultes à partir du squelette : application aux fossiles du Paléolithique supérieur d'Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry-Gambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Brůžek.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10704,51 +10704,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement de paradigme dans la détermination du sexe et de l'âge au décès des sujets adultes à partir du squelette : application aux fossiles du Paléolithique supérieur d'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Avignon, France. pp.515-525</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00454192v1</w:t>
+                <w:t xml:space="preserve">halshs-01894729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10779,64 +10779,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terminology at the service of the characterisation of funerary practices: the Pactols Thesaurus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine-Marie Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Bouvard-Mor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10885,316 +10885,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03424453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syphilis congénitale à Marseille au XIXe siècle : suspicion macroscopique et approche biomoléculaire chez des nouveau-nés du cimetière des Petites Crottes à Marseille ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la tombe au territoire : gestion de la Mort à Forum Iulii au cours du Haut-Empire (Fréjus, 83, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Lattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meffray Avril</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul Bailet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villes, sociétés urbaines et syphilis en méditerranée et au-delà (XVIème-XXIème siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">1842e Journées de la Société d'Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819871v1</w:t>
+                <w:t xml:space="preserve">halshs-01452956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la tombe au territoire : gestion de la Mort à Forum Iulii au cours du Haut-Empire (Fréjus, 83, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexia Lattard</w:t>
+                <w:t xml:space="preserve">Syphilis congénitale à Marseille au XIXe siècle : suspicion macroscopique et approche biomoléculaire chez des nouveau-nés du cimetière des Petites Crottes à Marseille ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meffray Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Bailet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Parmentier Sandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Richier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1842e Journées de la Société d'Anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France. 2017</w:t>
+              <w:t xml:space="preserve">Villes, sociétés urbaines et syphilis en méditerranée et au-delà (XVIème-XXIème siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01452956v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing inter-teeth variability in adult individual age-at death estimate using cementochronology (TCA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lanteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Foti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11372,51 +11372,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Cadavres dans nos poubelles. Restes humains et espaces détritiques de la Préhistoire à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Anstett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
@@ -11495,51 +11495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Röder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -11649,51 +11649,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gathered in death. Archaeological and Ethnological Perspectives on Collective Burial and Social Organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Dederix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11737,51 +11737,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctions, utilisations et représentations de l’espace dans les sépultures monumentales du Néolithique européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11834,90 +11834,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sépulture collective mégalithique de Cabrials (Béziers, Hérault). Une petite allée sépulcrale enterrée du début du Néolithique final https://pm.revues.org/699</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaramila Tchérémissinoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Pellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Remicourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schmitt Aurore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sendra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12445,517 +12445,504 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05232215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vivants et les morts dans la Vallée de la Cèze (Gard) : Projet Collectif de Recherche sur les dynamiques d’occupation humaine à la fin du Néolithique et au début de l’âge du Bronze</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Isabelle Kerouanton; Christophe Maitay; Ivan Praud; Ludovic Soler. </w:t>
+                <w:t xml:space="preserve">La discrétion des morts au Néolithique en région Provence-Alpes-Côte d’Azur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel van Willigen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société préhistorique française. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La place des morts chez les vivants. Architectures, mémoires et rituels de la fin du Mésolithique à l'âge du Bronze. Actes des 4e Rencontres Nord/Sud de Préhistoire récente (Université de La Rochelle, Charente-Maritime, 27-30 avril 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mémoire LIX, Association des Publications Chauvinoises, pp.563-578, 2024, 979-10-90534-88-9</w:t>
+              <w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société préhistorique française, pp.67-78, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05042888v1</w:t>
+                <w:t xml:space="preserve">hal-04750698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La discrétion des morts au Néolithique en région Provence-Alpes-Côte d’Azur</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Société préhistorique française. </w:t>
+                <w:t xml:space="preserve">Les vivants et les morts dans la Vallée de la Cèze (Gard) : Projet Collectif de Recherche sur les dynamiques d’occupation humaine à la fin du Néolithique et au début de l’âge du Bronze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélie Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Recchia Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ardagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Battentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Kerouanton; Christophe Maitay; Ivan Praud; Ludovic Soler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société préhistorique française, pp.67-78, 2024</w:t>
+              <w:t xml:space="preserve">La place des morts chez les vivants. Architectures, mémoires et rituels de la fin du Mésolithique à l'âge du Bronze. Actes des 4e Rencontres Nord/Sud de Préhistoire récente (Université de La Rochelle, Charente-Maritime, 27-30 avril 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoire LIX, Association des Publications Chauvinoises, pp.563-578, 2024, 979-10-90534-88-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750698v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mors Immatura in the civitas of Forum Iulii, Narbonnensis Gaul: an archaeothanatological approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexia Lattard</w:t>
+                <w:t xml:space="preserve">Typologies des sépultures collectives et chronométrie. Les sites funéraires du 4e et 2e millénaire avant notre ère du bassin nord occidental de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Clop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tona Majó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noisette Bec Drelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélie Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Eileen Murphy; Mélie Leroy. </w:t>
+              <w:t xml:space="preserve">Blanchard P.; Chimier J-P.; Gaultier M.; Verjux C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Normative, Atypical or Deviant? Interpreting Prehistoric and Protohistoric Child Burial Practices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archaeopress Archaeology, pp.219-241, 2023, Childhood in the Past Monograph Series 10, 9781803275116. </w:t>
+              <w:t xml:space="preserve">Rencontre autour des typo-chronologies des tombes à inhumation. actes de la 11e Rencontre du GAAF (3-5 juin à Tours).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.32028/9781803275116⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">supplément à la Revue Archéologique du Centre de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.255-281, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04402308v1</w:t>
+                <w:t xml:space="preserve">hal-04098477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La terminologie au service de la caractérisation des pratiques funéraires : le thésaurus Pactols</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">G. Granier; C. Boyer; E. Anstett. </w:t>
+                <w:t xml:space="preserve">Mors Immatura in the civitas of Forum Iulii, Narbonnensis Gaul: an archaeothanatological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Lattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eileen Murphy; Mélie Leroy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Death and the societies of Late Antiquity. New methods, new questions ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.pup.67665⟩</w:t>
+              <w:t xml:space="preserve">Normative, Atypical or Deviant? Interpreting Prehistoric and Protohistoric Child Burial Practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress Archaeology, pp.219-241, 2023, Childhood in the Past Monograph Series 10, 9781803275116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32028/9781803275116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03875005v1</w:t>
+                <w:t xml:space="preserve">halshs-04402308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dépôt rituel du Néolithique moyen sur le site « Domaine de Sousquière » (Bouc-Bel-Air, Bouches-du-Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12977,677 +12964,690 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Marmara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Recchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Ard; Anne Hasler; Ingrid Sénépart; Jessie Cauliez; Christophe Gilabert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pierre à bâtir, pierre à penser. Systèmes techniques et productions symboliques des Pré et Protohistoire méridionales. Actes des 13e Rencontres Méridionales de Préhistoire Récente, Rodez, 21-25 sept. 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.452-461, 2023, 978-2-35842-033-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifier ds morts sans funérailles en contexte archéologique : des cas datés du Néolithique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Schmitt Aurore; Anstett Elisabeth. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sans sépulture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeopress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.22-33, 2023, 978-1-80327-427-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04093485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les occupations néolithiques et de l’âge du Bronze du Domaine de Sousquière (Bouc-Bel-Air, Bouches-du-Rhône). Premiers résultats de l’opération</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Janet Battentier</w:t>
+                <w:t xml:space="preserve">La terminologie au service de la caractérisation des pratiques funéraires : le thésaurus Pactols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine-Marie Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Bouvard-Mor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Vincent Ard; Anne Hasler; Ingrid Sénépart; Jessie Cauliez; Christophe Gilabert. </w:t>
+              <w:t xml:space="preserve">G. Granier; C. Boyer; E. Anstett. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pierre à bâtir, pierre à penser. Systèmes techniques et productions symboliques des Pré et Protohistoire méridionales. Actes des 13</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve"> Rencontres Méridionales de Préhistoire Récente, Rodez, 21-25 sept. 2021</w:t>
+              <w:t xml:space="preserve">Death and the societies of Late Antiquity. New methods, new questions ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.23-29, 2023, Archéologies méditerranéennes, 9791032004708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pup.67665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567785v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des morts sans funérailles ni sépulture : premier bilan et perspectives</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Aurore Schmitt et Elisabeth Anstett. </w:t>
+                <w:t xml:space="preserve">Les occupations néolithiques et de l’âge du Bronze du Domaine de Sousquière (Bouc-Bel-Air, Bouches-du-Rhône). Premiers résultats de l’opération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Marmara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Recchia-Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Remicourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janet Battentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Ard; Anne Hasler; Ingrid Sénépart; Jessie Cauliez; Christophe Gilabert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sans sépulture: Modalités et enjeux de la privation de funérailles de la Préhistoire à nos jours</w:t>
+              <w:t xml:space="preserve">Pierre à bâtir, pierre à penser. Systèmes techniques et productions symboliques des Pré et Protohistoire méridionales. Actes des 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Rencontres Méridionales de Préhistoire Récente, Rodez, 21-25 sept. 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.127-128, 2023, 9781803274263</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.439-450, 2023, 978-2-35842-033-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04094006v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les morts sans funérailles, un pan de recherche encore inexploré</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Des morts sans funérailles ni sépulture : premier bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Anstett</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurore Schmitt et Elisabeth Anstett. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sans sépulture: Modalités et enjeux de la privation de funérailles de la Préhistoire à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Archeopress, pp.iii-vi, 2023, 9781803274263</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archeopress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.127-128, 2023, 9781803274263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04093990v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04094006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologies des sépultures collectives et chronométrie. Les sites funéraires du 4e et 2e millénaire avant notre ère du bassin nord occidental de la Méditerranée</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mélie Le Roy</w:t>
+                <w:t xml:space="preserve">Les morts sans funérailles, un pan de recherche encore inexploré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Anstett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Blanchard P.; Chimier J-P.; Gaultier M.; Verjux C. </w:t>
+              <w:t xml:space="preserve">Aurore Schmitt et Elisabeth Anstett. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre autour des typo-chronologies des tombes à inhumation. actes de la 11e Rencontre du GAAF (3-5 juin à Tours).</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sans sépulture: Modalités et enjeux de la privation de funérailles de la Préhistoire à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archeopress, pp.iii-vi, 2023, 9781803274263</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">supplément à la Revue Archéologique du Centre de la France</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04098477v1</w:t>
+                <w:t xml:space="preserve">halshs-04093990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleogenetic Analyses of Human Remains at Sissi</w:t>
               </w:r>
@@ -13831,51 +13831,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cementochronology : A Solution To Reconstructing Past Populations' Mortality Profiles Using Individual Age-At-Death Estimates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lanteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13969,51 +13969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14283,51 +14283,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Prepalatial and Protopalatial Cemetery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Dederix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Driessen Jan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Excavations at Sissi V. Preliminary Report on the 2017-2019 Campaigns</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.37-54, 2022</w:t>
@@ -14509,673 +14509,673 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du traitement du cadavre au fonctionnement de la sépulture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la violence dans nos poubelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Gessat-Anstett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le dolmen du Villard au Lauzet-Ubaye (Alpes-de-Haute-Provence) et le contexte funéraire au Néolithique dans les Alpes méridionales. Réflexions sur le mobilier et les pratiques funéraires au Campaniforme en Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.60-97, 2020</w:t>
+              <w:t xml:space="preserve">Des cadavres dans nos poubelles. Restes humains et espaces détritiques de la Préhistoire à nos jours.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Petra, pp.7-13, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02989274v1</w:t>
+                <w:t xml:space="preserve">hal-02994284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Bagnoles dans le contexte des pratiques mortuaires du Ve millénaire avant notre ère</w:t>
+                <w:t xml:space="preserve">Les problématiques liées aux pratiques funéraires de la fin du Néolithique final, Villard.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Bagnoles à L’Isle-sur-la-Sorgue – un site majeur du Néolithique moyen en Vaucluse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.330-349, 2020</w:t>
+              <w:t xml:space="preserve">Le dolmen du Villard au Lauzet-Ubaye (Alpes-de-Haute-Provence) et le contexte funéraire au Néolithique dans les Alpes méridionales. Réflexions sur le mobilier et les pratiques funéraires au Campaniforme en Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.147-149, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618647v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Bagnoles à L'Isle-sur-la-Sorgue. Un site majeur du Néolithique moyen en Vaucluse - Annexes (01 à 13)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Néolithique moyen de type Chassey : les structures mortuaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel van Willigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aurore Schmitt</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Delefosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Errera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétrequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Van Willigen; M. Bailly; B. Röder; J. Schibler; A. Schmitt. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Bagnoles à L'Isle-sur-la-Sorgue. Un site majeur du Néolithique moyen en Vaucluse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 979-10-320-0260-5</w:t>
+              <w:t xml:space="preserve">Les Bagnoles à L’Isle-sur-la-Sorgue – un site majeur du Néolithique moyen en Vaucluse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.182-228, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02489645v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels restes humains pour quelles poubelles ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Bagnoles à L'Isle-sur-la-Sorgue. Un site majeur du Néolithique moyen en Vaucluse - Annexes (01 à 13)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel van Willigen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Röder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Schibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...16 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des cadavres dans nos poubelles. Restes humains et espaces détritiques de la Préhistoire à nos jours.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Petra, pp.281-286, 2020</w:t>
+              <w:t xml:space="preserve">Les Bagnoles à L'Isle-sur-la-Sorgue. Un site majeur du Néolithique moyen en Vaucluse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 979-10-320-0260-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02994288v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la violence dans nos poubelles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du traitement du cadavre au fonctionnement de la sépulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des cadavres dans nos poubelles. Restes humains et espaces détritiques de la Préhistoire à nos jours.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Petra, pp.7-13, 2020</w:t>
+              <w:t xml:space="preserve">Le dolmen du Villard au Lauzet-Ubaye (Alpes-de-Haute-Provence) et le contexte funéraire au Néolithique dans les Alpes méridionales. Réflexions sur le mobilier et les pratiques funéraires au Campaniforme en Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.60-97, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02994284v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les problématiques liées aux pratiques funéraires de la fin du Néolithique final, Villard.</w:t>
+                <w:t xml:space="preserve">Les Bagnoles dans le contexte des pratiques mortuaires du Ve millénaire avant notre ère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel van Willigen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Van Willigen; M. Bailly; B. Röder; J. Schibler; A. Schmitt. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le dolmen du Villard au Lauzet-Ubaye (Alpes-de-Haute-Provence) et le contexte funéraire au Néolithique dans les Alpes méridionales. Réflexions sur le mobilier et les pratiques funéraires au Campaniforme en Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.147-149, 2020</w:t>
+              <w:t xml:space="preserve">Les Bagnoles à L’Isle-sur-la-Sorgue – un site majeur du Néolithique moyen en Vaucluse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.330-349, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989294v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Néolithique moyen de type Chassey : les structures mortuaires</w:t>
+                <w:t xml:space="preserve">Quels restes humains pour quelles poubelles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">S. Van Willigen; M. Bailly; B. Röder; J. Schibler; A. Schmitt. </w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Gessat-Anstett</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Schmitt A., Anstett E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Bagnoles à L’Isle-sur-la-Sorgue – un site majeur du Néolithique moyen en Vaucluse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.182-228, 2020</w:t>
+              <w:t xml:space="preserve">Des cadavres dans nos poubelles. Restes humains et espaces détritiques de la Préhistoire à nos jours.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Petra, pp.281-286, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618619v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un lieu de culte monumental gaulois dans le Mercantour : le site de la &amp;lt;i&amp;gt;Cime de la Tournerie&amp;lt;/i&amp;gt; (commune de Roubion, Alpes-Maritimes)</w:t>
               </w:r>
@@ -15316,51 +15316,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What defines a Collective Grave?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Dederix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gathered in death. Archaeological and Ethnological Perspectives on Collective Burial and Social Organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15827,887 +15827,887 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00480658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle démarche suivre pour estimer l'âge au décès à partir du squelette ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'identification du sexe d'un individu à partir du squelette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Brůžek.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe CHARLIER. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ostéo-archéologie et techniques médico-légales tendances et perspectives. Pour un manuel pratique de paléopathologie humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, De boccard, pp.269-280, 2008, Pathographie 2</w:t>
+              <w:t xml:space="preserve">, De boccard, pp.259-267, 2008, Pathographie 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00616868v1</w:t>
+                <w:t xml:space="preserve">halshs-01896916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sépultures chasséennes du lotissement de la Terrasse à Villeneuve-Tolosane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les sépultures chasséennes du lotissement La Terrasse à Villeneuve Tolosane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vaquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Giraud</w:t>
+                <w:t xml:space="preserve">Henri Duday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Vaquer</w:t>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Duday</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+                <w:t xml:space="preserve">Yves Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean Vaquer; Muriel Gandelin; Maxime Remicourt; Yaramila Tchérémissinoff. </w:t>
+              <w:t xml:space="preserve">Vaquer Jean, Gandelin Muriel, Remicourt Maxime, Tchérémissinoff Yaramila. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Défunts néolithiques en Toulousain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Archives d' écologie préhistorique, pp.75-97, 2008</w:t>
+              <w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.75-97, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03055174v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00304522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sépultures chasséennes du lotissement La Terrasse à Villeneuve Tolosane</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelle démarche suivre pour estimer l'âge au décès à partir du squelette ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Vaquer Jean, Gandelin Muriel, Remicourt Maxime, Tchérémissinoff Yaramila. </w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe CHARLIER. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Défunts néolithiques en Toulousain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.75-97, 2008</w:t>
+              <w:t xml:space="preserve">Ostéo-archéologie et techniques médico-légales tendances et perspectives. Pour un manuel pratique de paléopathologie humaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De boccard, pp.269-280, 2008, Pathographie 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00304522v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00616868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'identification du sexe d'un individu à partir du squelette</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jaroslav Brůžek.</w:t>
+                <w:t xml:space="preserve">Les sépultures chasséennes du lotissement de la Terrasse à Villeneuve-Tolosane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vaquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Duday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Philippe CHARLIER. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Vaquer; Muriel Gandelin; Maxime Remicourt; Yaramila Tchérémissinoff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ostéo-archéologie et techniques médico-légales tendances et perspectives. Pour un manuel pratique de paléopathologie humaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De boccard, pp.259-267, 2008, Pathographie 2</w:t>
+              <w:t xml:space="preserve">Défunts néolithiques en Toulousain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives d' écologie préhistorique, pp.75-97, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00616869v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03055174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sépultures chasséennes du lotissement La Terrasse à Villeneuve-Tolosane</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+                <w:t xml:space="preserve">L'identification du sexe d'un individu à partir du squelette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Brůžek.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Jean Vaquer; Muriel Gandelin; Maxime Remicourt; Yaramila Tchérémissinoff. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe CHARLIER. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Défunts néolithiques en Toulousain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.75-97, 2008, 978-2-9524285-7-6</w:t>
+              <w:t xml:space="preserve">Ostéo-archéologie et techniques médico-légales tendances et perspectives. Pour un manuel pratique de paléopathologie humaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De boccard, pp.259-267, 2008, Pathographie 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01896919v1</w:t>
+                <w:t xml:space="preserve">halshs-00616869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle démarche suivre pour estimer l'âge au décès à partir du squelette ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les sépultures chasséennes du lotissement La Terrasse à Villeneuve-Tolosane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vaquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Duday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Philippe CHARLIER. </w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gleize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Vaquer; Muriel Gandelin; Maxime Remicourt; Yaramila Tchérémissinoff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ostéo-archéologie et techniques médico-légales tendances et perspectives. Pour un manuel pratique de paléopathologie humaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De boccard, pp.269-280, 2008, Pathographie 2</w:t>
+              <w:t xml:space="preserve">Défunts néolithiques en Toulousain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.75-97, 2008, 978-2-9524285-7-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01894727v1</w:t>
+                <w:t xml:space="preserve">hal-01896919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sépultures chasséennes du lotissement La Terrasse à Villeneuve-Tolosane</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelle démarche suivre pour estimer l'âge au décès à partir du squelette ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Jean Vaquer; Muriel Gandelin; Maxime Remicourt; Yaramila Tchérémissinoff. </w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe CHARLIER. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Défunts néolithiques en Toulousain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.75-97, 2008, 978-2-9524285-7-6</w:t>
+              <w:t xml:space="preserve">Ostéo-archéologie et techniques médico-légales tendances et perspectives. Pour un manuel pratique de paléopathologie humaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De boccard, pp.269-280, 2008, Pathographie 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873667v1</w:t>
+                <w:t xml:space="preserve">halshs-01894727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'identification du sexe d'un individu à partir du squelette</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jaroslav Brůžek.</w:t>
+                <w:t xml:space="preserve">Les sépultures chasséennes du lotissement La Terrasse à Villeneuve-Tolosane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vaquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Duday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Philippe CHARLIER. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gleize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Vaquer; Muriel Gandelin; Maxime Remicourt; Yaramila Tchérémissinoff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ostéo-archéologie et techniques médico-légales tendances et perspectives. Pour un manuel pratique de paléopathologie humaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De boccard, pp.259-267, 2008, Pathographie 2</w:t>
+              <w:t xml:space="preserve">Défunts néolithiques en Toulousain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.75-97, 2008, 978-2-9524285-7-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01896916v1</w:t>
+                <w:t xml:space="preserve">hal-01873667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId424"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -16862,51 +16862,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055061v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Anstett" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baroiller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ss4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339100v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bertrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chateauneuf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Furestier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Recchia Quiniou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1520h" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055062v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane D&#233;derix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Caloi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2025.38" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362394v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Salazar-Garc&#237;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arzelier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-025-02321-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745197v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fourloubey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fuentes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684528v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3271" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663157v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gasnier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Negroni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reggio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177484v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barth&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christane Bosansky" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090909v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chappuis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Savay-Guerraz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545273v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego L&#243;pez-Onaindia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F Gibaja" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Eul&#224;lia Subir&#224;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aanat.2022.151895" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545243v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aanat.2021.151843" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384130v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2021.101354" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104928v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyro Nafplioti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Driessen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102718" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384197v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel van Willigen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991046v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Dentz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2020-0094" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901277v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lagac&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martrille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Benassi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2020.110369" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108523v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Meffray" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.000978" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02507977v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaramila Tch&#233;r&#233;missinoff" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1788" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991002v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chiaroni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0143" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108510v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ardagna" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0035" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990879v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1769" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618543v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gandia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gandel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2019-0061" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361799v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006656v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Olalde" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Brace" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Allentoft" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Armit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Kristiansen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature25738" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108542v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1566" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819223v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Canut" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guendon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.627" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818531v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lanteri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudart" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Signoli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.05.022" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKGPC8H7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818390v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14803" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819903v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13137/2499-7331/15059" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322707v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Aurore" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819919v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-016-0156-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891263v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2014.10.013" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891270v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Schoep" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/2042458214Y.0000000003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891277v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090193v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053058v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-013-0085-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847252v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lambert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Puymerail" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chaumoitre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-013-0083-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411030v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Loison" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cabut" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2013.14262" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891292v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Buk" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kordik" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Bruzek" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Snorek" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2012.02.019" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63BJQ2F2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693590v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Br&#367;&#382;ek." TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896918v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pellissier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893150v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Martins" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Eduardo Oliveira" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2011.11.031" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680581v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685761v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Eduardo Oliveria" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591971v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chol" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2010.07.003" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893175v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1556-4029.2010.01341.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7WMTJ9C6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00592061v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Monin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertrand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bouvard-Mor" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carrara" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893166v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896921v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896935v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2009.2480" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379336v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Le Bras-Goude" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2008.10.007" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HVMPC6D7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896933v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Civetta" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gisclon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.6543" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287306v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439620v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.6059" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107237v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hou&#234;t" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Murail" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2005.12.011" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VB09L4M6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896943v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.1626" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899027v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.943" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896945v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Michel Corsini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2004.05.008" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4KPS81H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896952v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.693" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FNFVLDWP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896960v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peressinotto" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lecointe" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pouriel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Geus" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00092929" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A3041F5167FFAC652C998280354D0FC4BFAB150/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896962v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Murail" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/0018-442X-00070" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433493v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Cunha" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roug&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899033v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.256" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896931v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896908v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Cerny" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stranska" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sefcakova" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454389v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232230v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082971v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285639v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930493v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Clop" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tona Maj&#243;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noisette Bec Drelon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Le Roy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822027v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03573906v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953463v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Dederix" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505594v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03573915v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991835v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Valente" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rine Gebara" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sourisseau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899042v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900464v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tomkins" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900490v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273441v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766557v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Margarit" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bailly" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bashore Acero" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Elie Brochier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112927v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903383v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02050734v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Audibert" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090872v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Michel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900476v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090821v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090840v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095691v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894728v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896912v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Oliveira" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896926v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816590v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817377v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894720v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090735v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gilon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386644v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894729v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454192v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03424453v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Nouvel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819871v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meffray Avril" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biagini" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmentier Sandy" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452956v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074756v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Naji" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816143v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modwene Poulmarc'H" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diverrez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986929v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/livres/des-cadavres-dans-nos-poubelles-restes-humains-et-espaces-detritiques-de-la-prehistoire-nos" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544327v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte R&#246;der" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989259v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sauzade" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108556v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431489v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/fonctions-utilisations-representations-lespace-sepultures-monumentales-du-neolithique-europeen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448638v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pell&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sendra" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pm.revues.org/713" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112372v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaignerot-Driessen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Frank Carpentier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Devolder" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112374v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pucl/3118" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112378v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pucl/439" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232215v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/9798888571415/exploring-death/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042888v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750698v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04402308v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803275116" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875005v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/67665" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.67665" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353018v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Recchia" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=pierre-a-batir-pierre-a-penser-systemes-techniques-et-productions-symboliques-des-pre-et-protohistoire-meridionales-actes-des-13e-rencontres-meridionales-de-prehistoire-recente-rodez-aveyron-2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04093485v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803274263" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04567785v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Raynaud" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Recchia-Quiniou" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04094006v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04093990v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098477v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5776" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545319v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Deguilloux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne P&#233;monge" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701146v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701155v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba&#8208;serre" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932125v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouquet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701130v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545333v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sperandio Emeline" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Claeys" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langohr" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Tsafou" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545302v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864060v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474708v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989274v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618647v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489645v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Schibler" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994288v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Gessat-Anstett" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994284v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989294v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618619v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Delefosse" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Errera" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;trequin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891939v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sum&#233;ra" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Castiglioni" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108566v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108599v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760282v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896893v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590045v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primault J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthet Anne-Laure" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brou" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Delfour" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabilleau Jo&#235;l" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480658v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616868v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Georges" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055174v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Giraud" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00304522v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616869v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896919v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894727v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873667v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896916v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339100v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bertrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chateauneuf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Furestier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Recchia Quiniou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1520h" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055061v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Anstett" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baroiller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulestin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ss4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055062v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane D&#233;derix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Caloi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2025.38" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362394v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo Salazar-Garc&#237;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arzelier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-025-02321-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745197v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fourloubey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fuentes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684528v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perrin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3271" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663157v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gasnier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Negroni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reggio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177484v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barth&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christane Bosansky" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090909v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chappuis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Savay-Guerraz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545273v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego L&#243;pez-Onaindia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F Gibaja" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Eul&#224;lia Subir&#224;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aanat.2022.151895" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545243v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aanat.2021.151843" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384130v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaa.2021.101354" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104928v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyro Nafplioti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Driessen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102718" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384197v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel van Willigen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991046v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Dentz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2020-0094" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901277v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lagac&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martrille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Benassi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2020.110369" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361799v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991002v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chiaroni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.017.0143" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02507977v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaramila Tch&#233;r&#233;missinoff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1788" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108523v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Meffray" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.000978" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108510v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ardagna" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2018-0035" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990879v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1769" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618543v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gandia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gandel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billoin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2019-0061" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819223v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Canut" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guendon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.627" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818531v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lanteri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Signoli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.05.022" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKGPC8H7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006656v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Olalde" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Brace" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Allentoft" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Armit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Kristiansen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature25738" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108542v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.1566" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322707v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt Aurore" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818390v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14803" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819903v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13137/2499-7331/15059" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819919v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-016-0156-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891270v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Schoep" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/2042458214Y.0000000003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891263v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2014.10.013" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847252v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Lambert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Puymerail" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chaumoitre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-013-0083-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090193v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053058v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-013-0085-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891277v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411030v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Loison" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cabut" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2013.14262" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680581v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pellissier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693590v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Buk" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kordik" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Br&#367;&#382;ek." TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Snorek" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2012.02.019" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63BJQ2F2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891292v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Bruzek" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896918v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893150v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Martins" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Eduardo Oliveira" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2011.11.031" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685761v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Eduardo Oliveria" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00592061v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Monin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertrand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bouvard-Mor" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carrara" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893166v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591971v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chol" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2010.07.003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893175v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1556-4029.2010.01341.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7WMTJ9C6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896921v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896935v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2009.2480" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379336v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Le Bras-Goude" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2008.10.007" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HVMPC6D7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896933v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Civetta" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gisclon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.6543" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00287306v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439620v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.6059" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107237v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hou&#234;t" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Murail" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2005.12.011" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VB09L4M6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896943v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.1626" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899027v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.943" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896945v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Michel Corsini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2004.05.008" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4KPS81H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896960v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peressinotto" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lecointe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pouriel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Geus" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00092929" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A3041F5167FFAC652C998280354D0FC4BFAB150/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896952v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.693" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FNFVLDWP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896962v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Murail" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/0018-442X-00070" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896931v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Cunha" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roug&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433493v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899033v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.256" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896908v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Cerny" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stranska" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sefcakova" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454389v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232230v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082971v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285639v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930493v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Clop" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tona Maj&#243;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noisette Bec Drelon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Le Roy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822027v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953463v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Dederix" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03573906v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505594v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991835v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinella Valente" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Excoffon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rine Gebara" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sourisseau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03573915v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899042v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900464v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tomkins" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900490v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273441v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766557v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Margarit" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bailly" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bashore Acero" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Elie Brochier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112927v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903383v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02050734v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Audibert" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090872v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Michel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900476v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090821v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090840v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095691v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894728v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896912v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Oliveira" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896926v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816590v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817377v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894720v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090735v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gilon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386644v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454192v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894729v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03424453v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Nouvel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452956v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819871v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meffray Avril" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biagini" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchez" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parmentier Sandy" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074756v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Naji" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816143v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modwene Poulmarc'H" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diverrez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986929v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/livres/des-cadavres-dans-nos-poubelles-restes-humains-et-espaces-detritiques-de-la-prehistoire-nos" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544327v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte R&#246;der" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989259v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sauzade" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108556v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431489v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/fonctions-utilisations-representations-lespace-sepultures-monumentales-du-neolithique-europeen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448638v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pell&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sendra" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pm.revues.org/713" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112372v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaignerot-Driessen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Frank Carpentier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Devolder" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112374v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pucl/3118" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03112378v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pucl/439" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232215v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/9798888571415/exploring-death/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750698v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042888v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098477v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5776" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04402308v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803275116" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353018v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Recchia" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=pierre-a-batir-pierre-a-penser-systemes-techniques-et-productions-symboliques-des-pre-et-protohistoire-meridionales-actes-des-13e-rencontres-meridionales-de-prehistoire-recente-rodez-aveyron-2" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04093485v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803274263" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875005v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/67665" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.67665" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04567785v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Raynaud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Recchia-Quiniou" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04094006v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04093990v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545319v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Deguilloux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne P&#233;monge" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701146v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701155v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba&#8208;serre" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932125v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouquet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701130v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545333v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sperandio Emeline" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Claeys" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langohr" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Tsafou" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545302v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864060v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474708v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994284v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Gessat-Anstett" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989294v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618619v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Delefosse" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Errera" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;trequin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489645v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Schibler" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989274v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618647v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994288v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891939v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sum&#233;ra" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Castiglioni" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108566v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108599v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760282v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896893v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590045v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primault J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthet Anne-Laure" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brou" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Delfour" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabilleau Jo&#235;l" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480658v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896916v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00304522v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616868v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Georges" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055174v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Giraud" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616869v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896919v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894727v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873667v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>