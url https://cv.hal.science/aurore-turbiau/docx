--- v0 (2026-03-16)
+++ v1 (2026-04-15)
@@ -1583,187 +1583,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une littérature engagée démythifiée : synthèse historique et théorique du xve siècle à nos jours</w:t>
+                <w:t xml:space="preserve">Mouvements et réseaux transatlantiques : l'engagement littéraire entre France et Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (2), </w:t>
+              <w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 97 (97), pp.159-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58282/acta.17747⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/1347b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629661v1</w:t>
+                <w:t xml:space="preserve">hal-04859713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouvements et réseaux transatlantiques : l'engagement littéraire entre France et Québec</w:t>
+                <w:t xml:space="preserve">Une littérature engagée démythifiée : synthèse historique et théorique du xve siècle à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 97 (97), pp.159-176. </w:t>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/1347b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58282/acta.17747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04859713v1</w:t>
+                <w:t xml:space="preserve">hal-04629661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partages du lisible : Christiane Rochefort, satiriste et conteuse indisciplinée</w:t>
               </w:r>
@@ -2288,261 +2288,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03735469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constellations créatrices - Introduction</w:t>
+                <w:t xml:space="preserve">« Il est fascinant de voir comment se tisse une toile, se déploie ou se défriche un chemin de recherche. Je veux dire : collectivement. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicky Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vicky Gauthier</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boiclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 12, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/glad.4607⟩</w:t>
+              <w:t xml:space="preserve">, 2022, Constellations créatrices, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/glad.4892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297818v1</w:t>
+                <w:t xml:space="preserve">hal-03735466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Il est fascinant de voir comment se tisse une toile, se déploie ou se défriche un chemin de recherche. Je veux dire : collectivement. »</w:t>
+                <w:t xml:space="preserve">Constellations créatrices - Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Islert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marys Renné Hertiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicky Gauthier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Boiclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Constellations créatrices, 12, </w:t>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/glad.4892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/glad.4607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735466v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SITUER LA THÉORIE : PENSÉES DE LA LITTÉRATURE ET SAVOIRS SITUÉS (FÉMINISMES, POSTCOLONIALISMES)</w:t>
               </w:r>
@@ -2967,187 +2967,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03627108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théories littéraires féministes des années 1970 : situer et engager l’écrit</w:t>
+                <w:t xml:space="preserve">« Quelle est cette chose que l’on nomme théorie féministe ? » — des rapports entre féminisme, travail théorique et vie universitaire, à partir de Sara Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Situer la théorie : pensées de la littérature et savoirs situés (féminismes, postcolonialismes), 26, </w:t>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (8), http://www.fabula.org/revue/document13836.php. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58282/lht.2767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58282/acta.13836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03400448v1</w:t>
+                <w:t xml:space="preserve">hal-03545825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Quelle est cette chose que l’on nomme théorie féministe ? » — des rapports entre féminisme, travail théorique et vie universitaire, à partir de Sara Ahmed</w:t>
+                <w:t xml:space="preserve">Théories littéraires féministes des années 1970 : situer et engager l’écrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (8), http://www.fabula.org/revue/document13836.php. </w:t>
+              <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Situer la théorie : pensées de la littérature et savoirs situés (féminismes, postcolonialismes), 26, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58282/acta.13836⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58282/lht.2767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03545825v1</w:t>
+                <w:t xml:space="preserve">hal-03400448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traversées québécoises en littérature féministe : influences états-uniennes et françaises</w:t>
               </w:r>
@@ -3388,230 +3388,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Québécoises deboutte ! : une revue pour manifester le mouvement des femmes</w:t>
+                <w:t xml:space="preserve">Engager les imaginaires : littératures de genre et affirmation de la posture auctoriale dans l’œuvre de Françoise d’Eaubonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Alix</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Judith Sarfati Lanter</w:t>
+                <w:t xml:space="preserve">Chantal Massol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Manifestations du genre. Négociations, émancipations, cristallisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université Presses, 2024</w:t>
+              <w:t xml:space="preserve">L’Imaginaire des genres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629996v1</w:t>
+                <w:t xml:space="preserve">hal-04630008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engager les imaginaires : littératures de genre et affirmation de la posture auctoriale dans l’œuvre de Françoise d’Eaubonne</w:t>
+                <w:t xml:space="preserve">Québécoises deboutte ! : une revue pour manifester le mouvement des femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Coutolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Massol</w:t>
+                <w:t xml:space="preserve">Judith Sarfati Lanter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Imaginaire des genres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2024</w:t>
+              <w:t xml:space="preserve">Les Manifestations du genre. Négociations, émancipations, cristallisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université Presses, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04630008v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations féministes et sciences-fictions terroristes : l'utopie de Françoise d'Eaubonne</w:t>
               </w:r>
@@ -4561,151 +4561,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que font les lesbiennes à la littérature</w:t>
+                <w:t xml:space="preserve">Peut-on séparer la femme de l'artiste ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04911830v1</w:t>
+                <w:t xml:space="preserve">hal-04911832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on séparer la femme de l'artiste ?</w:t>
+                <w:t xml:space="preserve">Ce que font les lesbiennes à la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04911832v1</w:t>
+                <w:t xml:space="preserve">hal-04911830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId119"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4781,51 +4781,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FF052C56"/>
+    <w:nsid w:val="16B80C5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4929,51 +4929,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="836266E4"/>
+    <w:nsid w:val="7FA331AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5163,51 +5163,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurore-turbiau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9874-3985" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/255302088" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etudeswittig.hypotheses.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="aieq.qc.ca/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04590111v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Turbiau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023SORUL078" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788780v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Lagrange" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Cohen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/esthetiques-du-desordre/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.cohen.2022.01" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668688v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lachkar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Berthier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Antolin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Islert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/ecrire-a-lencre-violette/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493086v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaine Chemmachery" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cusset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duriau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532246v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Robison" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03735459v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le&#239;chl&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marys Renn&#233; Hertiman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Gauthier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.3723" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735479v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Zenetti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Bujor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coste" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Paulian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heta Rundgren" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2734" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04274762v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:777e905ea51666aa75746c6518b19c9098ed6742;origin=https://gitlab.com/engagees/litote;visit=swh:1:snp:c0898e8f7be8423f4669fcffb59ed2f79ca34dba;anchor=swh:1:rev:c8c026ba5714a2ea689d9371ed00abddb9bcee47" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493049v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532241v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.20594" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955813v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5206/mf.v10i1.22555" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629661v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.17747" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859713v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1347b" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629990v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.076.0027" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993153v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/sel.474" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629660v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04350769v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.13329" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03735468v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.4424" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668687v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088495ar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03735469v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.4250" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297818v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.4607" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03735466v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boiclair" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.4892" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519972v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03251513v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13623" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03400438v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13792" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03190413v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trans.5211" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627108v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.108.0080" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03400448v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2767" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03545825v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13836" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03190462v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.375.0046" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03190472v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03190423v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.12858" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629996v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Alix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chauvin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Coutolleau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sarfati Lanter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630008v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Massol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788782v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945765v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie de Beauregard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.cohen.2022.01.0217" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03792450v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327360v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327343v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911824v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Torres" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vv4p" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629640v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sande Zeig" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03400445v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ahmed" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2770" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911826v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911827v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03772915v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911830v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911832v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurore-turbiau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9874-3985" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/255302088" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etudeswittig.hypotheses.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="aieq.qc.ca/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04590111v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Turbiau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023SORUL078" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788780v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Lagrange" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Cohen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/esthetiques-du-desordre/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.cohen.2022.01" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668688v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lachkar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Berthier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Antolin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Islert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/ecrire-a-lencre-violette/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493086v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaine Chemmachery" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cusset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duriau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532246v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Robison" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03735459v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le&#239;chl&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marys Renn&#233; Hertiman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Gauthier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.3723" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735479v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Zenetti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Bujor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coste" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Paulian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heta Rundgren" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2734" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04274762v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:777e905ea51666aa75746c6518b19c9098ed6742;origin=https://gitlab.com/engagees/litote;visit=swh:1:snp:c0898e8f7be8423f4669fcffb59ed2f79ca34dba;anchor=swh:1:rev:c8c026ba5714a2ea689d9371ed00abddb9bcee47" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493049v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532241v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.20594" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955813v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5206/mf.v10i1.22555" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859713v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1347b" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629661v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.17747" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629990v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.076.0027" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993153v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/sel.474" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629660v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04350769v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.13329" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03735468v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.4424" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668687v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088495ar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03735469v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.4250" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03735466v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boiclair" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.4892" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297818v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.4607" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519972v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03251513v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13623" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03400438v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13792" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03190413v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trans.5211" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627108v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.108.0080" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03545825v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13836" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03400448v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2767" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03190462v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.375.0046" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03190472v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03190423v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.12858" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630008v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Massol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629996v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Alix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chauvin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Coutolleau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sarfati Lanter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788782v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945765v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie de Beauregard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.cohen.2022.01.0217" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03792450v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327360v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327343v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911824v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Torres" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vv4p" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629640v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sande Zeig" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03400445v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ahmed" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2770" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911826v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911827v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03772915v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911832v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911830v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>