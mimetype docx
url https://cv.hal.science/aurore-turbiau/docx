--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -294,3083 +294,3154 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pensées et pratiques féministes de l'engagement littéraire (France, Québec, 1969-1985)</w:t>
+                <w:t xml:space="preserve">Engagées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2023SORUL078⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Thèse</w:t>
+                <w:t xml:space="preserve">Presses Universitaires de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Des deux sexes et autres, Christine Planté</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-04590111v1</w:t>
+                <w:t xml:space="preserve">hal-05592853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esthétiques du désordre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Turbiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cavalier bleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lcb.cohen.2022.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire à l'encre violette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Turbiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Lachkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Antolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Islert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cavalier bleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9791031805160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esthétiques du désordre</w:t>
+                <w:t xml:space="preserve">Pensées et pratiques féministes de l'engagement littéraire (France, Québec, 1969-1985)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...189 lines deleted...]
-                <w:t xml:space="preserve">hal-03668688v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Littératures. Sorbonne Université, 2023. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2023SORUL078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04590111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t>
+        <w:t xml:space="preserve">Logiciel (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contre-je : genre et énonciations minoritaires en littérature</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Litote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Turbiau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:777e905ea51666aa75746c6518b19c9098ed6742;origin=https://gitlab.com/engagees/litote;visit=swh:1:snp:c0898e8f7be8423f4669fcffb59ed2f79ca34dba;anchor=swh:1:rev:c8c026ba5714a2ea689d9371ed00abddb9bcee47⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cusset</w:t>
-[...408 lines deleted...]
-                <w:t xml:space="preserve">hal-03735479v1</w:t>
+                <w:t xml:space="preserve">hal-04274762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Logiciel (1)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Litote</w:t>
+                <w:t xml:space="preserve">Contre-je : genre et énonciations minoritaires en littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaine Chemmachery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Islert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sextant = Revue de recherche interdisciplinaire sur le genre et la sexualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 42, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grands corpus : jeux d’échelles et enjeux méthodologiques en littérature comparée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2023, </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Robison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05532246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constellations créatrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Turbiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marys Renné Hertiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Islert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicky Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/glad.3723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Situer la théorie : pensées de la littérature et savoirs situés (féminismes, postcolonialismes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Bujor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:777e905ea51666aa75746c6518b19c9098ed6742;origin=https://gitlab.com/engagees/litote;visit=swh:1:snp:c0898e8f7be8423f4669fcffb59ed2f79ca34dba;anchor=swh:1:rev:c8c026ba5714a2ea689d9371ed00abddb9bcee47⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04274762v1</w:t>
+                <w:t xml:space="preserve">Claire Paulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heta Rundgren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 26, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/lht.2734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Contre-je : genre et énonciations minoritaires en littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaine Chemmachery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Islert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sextant = Revue de recherche interdisciplinaire sur le genre et la sexualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le surréalisme en partage : autour de quelques désaffilié·es</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 27 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58282/acta.20594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques des sexes : la littérature dans la zone à défendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvances francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5206/mf.v10i1.22555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouvements et réseaux transatlantiques : l'engagement littéraire entre France et Québec</w:t>
+                <w:t xml:space="preserve">Une littérature engagée démythifiée : synthèse historique et théorique du xve siècle à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/1347b⟩</w:t>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.17747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04859713v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une littérature engagée démythifiée : synthèse historique et théorique du xve siècle à nos jours</w:t>
+                <w:t xml:space="preserve">Mouvements et réseaux transatlantiques : l'engagement littéraire entre France et Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58282/acta.17747⟩</w:t>
+              <w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 97 (97), pp.159-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1347b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04629661v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partages du lisible : Christiane Rochefort, satiriste et conteuse indisciplinée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2 (76), pp.27-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/r2050.076.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Petites) sœurs de lutte et de littérature : l’ambigu “entre femmes” des littératures féministes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs en lien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58335/sel.474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terreurs littéraires : généalogies de l’histoire de la littérature française au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Généalogies critiques du genre et de l’engagement : penser le moment féministe des années 1969-1985</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 27, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/fixxion.13329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Extraterrestres ou spéculatives »</w:t>
+                <w:t xml:space="preserve">Présentation analytique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Constellations créatrices (12), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/glad.4424⟩</w:t>
+              <w:t xml:space="preserve">, 2022, Constellations créatrices, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/glad.4250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03735468v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du récit de l’expérience vécue à l’avènement du sujet féministe révolutionnaire : parcours des subjectivités dans Les Têtes de pioche</w:t>
+                <w:t xml:space="preserve">« Extraterrestres ou spéculatives »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">@nalyses. Revue des littératures franco-canadiennes et québécoise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1088495ar⟩</w:t>
+              <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Constellations créatrices (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/glad.4424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03668687v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation analytique</w:t>
+                <w:t xml:space="preserve">Du récit de l’expérience vécue à l’avènement du sujet féministe révolutionnaire : parcours des subjectivités dans Les Têtes de pioche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/glad.4250⟩</w:t>
+              <w:t xml:space="preserve">@nalyses. Revue des littératures franco-canadiennes et québécoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Des voix intimes et politiques : l'engagement des revues québécoises de 1976 à nos jours, 16 (1), pp.9-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1088495ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735469v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Il est fascinant de voir comment se tisse une toile, se déploie ou se défriche un chemin de recherche. Je veux dire : collectivement. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicky Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boiclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Constellations créatrices, 12, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/glad.4892⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03735466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constellations créatrices - Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Islert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marys Renné Hertiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicky Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/glad.4607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04297818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SITUER LA THÉORIE : PENSÉES DE LA LITTÉRATURE ET SAVOIRS SITUÉS (FÉMINISMES, POSTCOLONIALISMES)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Littérature engagée, fictions critiques, écritures impliquées : variations sur la littérature des banlieues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Turbiau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.13623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03519972v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Littérature engagée, fictions critiques, écritures impliquées : variations sur la littérature des banlieues</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SITUER LA THÉORIE : PENSÉES DE LA LITTÉRATURE ET SAVOIRS SITUÉS (FÉMINISMES, POSTCOLONIALISMES)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Bujor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Paulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heta Rundgren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03251513v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’engagement littéraire est mort : vive la littérature du politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58282/acta.13792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03400438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les straights de la gang imposent leurs anomalies » : trois récits féministes pour ébranler la norme (Rochefort, Wittig, Yvon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trans-action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/trans.5211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sortir de l’enfer unidimensionnel ? L’utopie “réelle” de Monique Wittig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Utopies. Troubles dans le présent, 4 (108), pp.80-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mouv.108.0080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03627108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Quelle est cette chose que l’on nomme théorie féministe ? » — des rapports entre féminisme, travail théorique et vie universitaire, à partir de Sara Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (8), http://www.fabula.org/revue/document13836.php. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58282/acta.13836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théories littéraires féministes des années 1970 : situer et engager l’écrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Situer la théorie : pensées de la littérature et savoirs situés (féminismes, postcolonialismes), 26, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58282/lht.2767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03400448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traversées québécoises en littérature féministe : influences états-uniennes et françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de littérature comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Varia, 375, pp.297-316. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rlc.375.0046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Le privé est politique” comme paradoxe littéraire : révolution et intimité chez les Québécoises Louky Bersianik et France Théoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textes &amp; Contextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Les Femmes américaines entre féminisation du politique et politisation de l'intime, 15 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Re)Dire le pouvoir de la litérature : une mise à jour ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58282/acta.12858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3380,254 +3451,254 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engager les imaginaires : littératures de genre et affirmation de la posture auctoriale dans l’œuvre de Françoise d’Eaubonne</w:t>
+                <w:t xml:space="preserve">Québécoises deboutte ! : une revue pour manifester le mouvement des femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chantal Massol</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Coutolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Sarfati Lanter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Imaginaire des genres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2024</w:t>
+              <w:t xml:space="preserve">Les Manifestations du genre. Négociations, émancipations, cristallisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université Presses, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04630008v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Québécoises deboutte ! : une revue pour manifester le mouvement des femmes</w:t>
+                <w:t xml:space="preserve">Engager les imaginaires : littératures de genre et affirmation de la posture auctoriale dans l’œuvre de Françoise d’Eaubonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Judith Sarfati Lanter</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Massol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Manifestations du genre. Négociations, émancipations, cristallisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université Presses, 2024</w:t>
+              <w:t xml:space="preserve">L’Imaginaire des genres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629996v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations féministes et sciences-fictions terroristes : l'utopie de Françoise d'Eaubonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3643,87 +3714,87 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cavalier bleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.169-188, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effondrement et apocalypse dans les utopies de genre : l’Autre et le soi dans Lilith’s Brood d’Octavia Butler et The Passion of New Eve d’Angela Carter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quitterie de Beauregard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3741,92 +3812,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esthétiques du désordre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Cavalier Bleu, pp.217-233, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lcb.cohen.2022.01.0217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03945765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3868,51 +3939,51 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cavalier bleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.15-32, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3922,167 +3993,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Euguélionne (1976) de Louky Bersianik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théories féministes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.442-445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05327360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre et littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, https://www.universalis.fr/encyclopedie/genre-et-litterature/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05327343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4092,272 +4163,272 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brouillon pour une encyclopédie des amies-amantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/vv4p⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’actrice lesbienne : activer, déconstruire le genre par le geste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sande Zeig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Généalogies scientifiques, pratiques et privilèges citationnels : “Les murs de l’université” (Living a Feminist Life)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/lht.2770⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03400445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4367,353 +4438,353 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wittig, canon braqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont les noms qui rayonnent dans la littérature lesbienne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Complexe de Diane de Françoise d’Eaubonne (1951) : à propos d’une réponse baroque et avant-gardiste au Deuxième Sexe de Simone de Beauvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on séparer la femme de l'artiste ?</w:t>
+                <w:t xml:space="preserve">Ce que font les lesbiennes à la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911832v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que font les lesbiennes à la littérature</w:t>
+                <w:t xml:space="preserve">Peut-on séparer la femme de l'artiste ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911830v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId119"/>
+      <w:footerReference w:type="default" r:id="rId121"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4781,51 +4852,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="16B80C5A"/>
+    <w:nsid w:val="76931FF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4929,51 +5000,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7FA331AC"/>
+    <w:nsid w:val="8D120ABD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5163,51 +5234,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurore-turbiau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9874-3985" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/255302088" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etudeswittig.hypotheses.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="aieq.qc.ca/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04590111v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Turbiau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023SORUL078" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788780v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Lagrange" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Cohen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/esthetiques-du-desordre/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.cohen.2022.01" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668688v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lachkar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Berthier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Antolin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Islert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/ecrire-a-lencre-violette/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493086v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaine Chemmachery" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cusset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duriau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532246v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Robison" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03735459v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le&#239;chl&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marys Renn&#233; Hertiman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Gauthier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.3723" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735479v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Zenetti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Bujor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coste" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Paulian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heta Rundgren" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2734" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04274762v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:777e905ea51666aa75746c6518b19c9098ed6742;origin=https://gitlab.com/engagees/litote;visit=swh:1:snp:c0898e8f7be8423f4669fcffb59ed2f79ca34dba;anchor=swh:1:rev:c8c026ba5714a2ea689d9371ed00abddb9bcee47" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493049v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532241v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.20594" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955813v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5206/mf.v10i1.22555" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859713v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1347b" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629661v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.17747" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629990v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.076.0027" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993153v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/sel.474" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629660v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04350769v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.13329" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03735468v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.4424" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668687v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088495ar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03735469v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.4250" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03735466v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boiclair" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.4892" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297818v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.4607" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519972v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03251513v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13623" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03400438v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13792" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03190413v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trans.5211" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627108v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.108.0080" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03545825v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13836" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03400448v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2767" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03190462v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.375.0046" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03190472v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03190423v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.12858" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630008v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Massol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629996v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Alix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chauvin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Coutolleau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sarfati Lanter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788782v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945765v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie de Beauregard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.cohen.2022.01.0217" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03792450v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327360v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327343v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911824v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Torres" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vv4p" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629640v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sande Zeig" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03400445v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ahmed" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2770" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911826v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911827v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03772915v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911832v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911830v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurore-turbiau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9874-3985" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/255302088" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etudeswittig.hypotheses.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="aieq.qc.ca/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592853v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Turbiau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pul/71109" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788780v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Lagrange" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Cohen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/esthetiques-du-desordre/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.cohen.2022.01" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668688v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lachkar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Berthier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Antolin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Islert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/ecrire-a-lencre-violette/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04590111v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023SORUL078" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04274762v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:777e905ea51666aa75746c6518b19c9098ed6742;origin=https://gitlab.com/engagees/litote;visit=swh:1:snp:c0898e8f7be8423f4669fcffb59ed2f79ca34dba;anchor=swh:1:rev:c8c026ba5714a2ea689d9371ed00abddb9bcee47" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493086v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaine Chemmachery" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cusset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duriau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532246v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Robison" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03735459v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le&#239;chl&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marys Renn&#233; Hertiman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Gauthier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.3723" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735479v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Zenetti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Bujor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coste" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Paulian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heta Rundgren" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2734" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493049v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532241v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.20594" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955813v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5206/mf.v10i1.22555" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629661v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.17747" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859713v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1347b" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629990v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.076.0027" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993153v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/sel.474" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629660v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04350769v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.13329" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03735469v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.4250" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03735468v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.4424" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668687v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088495ar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03735466v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boiclair" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.4892" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297818v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.4607" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03251513v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13623" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519972v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03400438v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13792" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03190413v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trans.5211" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627108v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.108.0080" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03545825v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13836" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03400448v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2767" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03190462v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.375.0046" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03190472v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03190423v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.12858" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629996v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Alix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chauvin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Coutolleau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sarfati Lanter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630008v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Massol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788782v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945765v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie de Beauregard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.cohen.2022.01.0217" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03792450v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327360v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327343v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911824v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Torres" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vv4p" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629640v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sande Zeig" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03400445v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ahmed" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2770" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911826v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911827v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03772915v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911830v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911832v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>