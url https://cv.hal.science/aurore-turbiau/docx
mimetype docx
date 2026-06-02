--- v2 (2026-05-06)
+++ v3 (2026-06-02)
@@ -1654,1718 +1654,1718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une littérature engagée démythifiée : synthèse historique et théorique du xve siècle à nos jours</w:t>
+                <w:t xml:space="preserve">(Petites) sœurs de lutte et de littérature : l’ambigu “entre femmes” des littératures féministes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (2), </w:t>
+              <w:t xml:space="preserve">Savoirs en lien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58282/acta.17747⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58335/sel.474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629661v1</w:t>
+                <w:t xml:space="preserve">hal-04993153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouvements et réseaux transatlantiques : l'engagement littéraire entre France et Québec</w:t>
+                <w:t xml:space="preserve">Une littérature engagée démythifiée : synthèse historique et théorique du xve siècle à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 97 (97), pp.159-176. </w:t>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/1347b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58282/acta.17747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04859713v1</w:t>
+                <w:t xml:space="preserve">hal-04629661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partages du lisible : Christiane Rochefort, satiriste et conteuse indisciplinée</w:t>
+                <w:t xml:space="preserve">Mouvements et réseaux transatlantiques : l'engagement littéraire entre France et Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2 (76), pp.27-38. </w:t>
+              <w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 97 (97), pp.159-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/r2050.076.0027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/1347b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629990v1</w:t>
+                <w:t xml:space="preserve">hal-04859713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Petites) sœurs de lutte et de littérature : l’ambigu “entre femmes” des littératures féministes</w:t>
+                <w:t xml:space="preserve">Partages du lisible : Christiane Rochefort, satiriste et conteuse indisciplinée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoirs en lien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3, </w:t>
+              <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (76), pp.27-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58335/sel.474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/r2050.076.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04993153v1</w:t>
+                <w:t xml:space="preserve">hal-04629990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terreurs littéraires : généalogies de l’histoire de la littérature française au XXe siècle</w:t>
+                <w:t xml:space="preserve">Généalogies critiques du genre et de l’engagement : penser le moment féministe des années 1969-1985</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/fixxion.13329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629660v1</w:t>
+                <w:t xml:space="preserve">hal-04350769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Généalogies critiques du genre et de l’engagement : penser le moment féministe des années 1969-1985</w:t>
+                <w:t xml:space="preserve">Terreurs littéraires : généalogies de l’histoire de la littérature française au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/fixxion.13329⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04350769v1</w:t>
+                <w:t xml:space="preserve">hal-04629660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation analytique</w:t>
+                <w:t xml:space="preserve">« Extraterrestres ou spéculatives »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Constellations créatrices, 12, </w:t>
+              <w:t xml:space="preserve">, 2022, Constellations créatrices (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/glad.4250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/glad.4424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03735469v1</w:t>
+                <w:t xml:space="preserve">hal-03735468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Extraterrestres ou spéculatives »</w:t>
+                <w:t xml:space="preserve">Du récit de l’expérience vécue à l’avènement du sujet féministe révolutionnaire : parcours des subjectivités dans Les Têtes de pioche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Constellations créatrices (12), </w:t>
+              <w:t xml:space="preserve">@nalyses. Revue des littératures franco-canadiennes et québécoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Des voix intimes et politiques : l'engagement des revues québécoises de 1976 à nos jours, 16 (1), pp.9-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/glad.4424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1088495ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03735468v1</w:t>
+                <w:t xml:space="preserve">hal-03668687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du récit de l’expérience vécue à l’avènement du sujet féministe révolutionnaire : parcours des subjectivités dans Les Têtes de pioche</w:t>
+                <w:t xml:space="preserve">Présentation analytique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">@nalyses. Revue des littératures franco-canadiennes et québécoise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Des voix intimes et politiques : l'engagement des revues québécoises de 1976 à nos jours, 16 (1), pp.9-25. </w:t>
+              <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Constellations créatrices, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1088495ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/glad.4250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03668687v1</w:t>
+                <w:t xml:space="preserve">hal-03735469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Il est fascinant de voir comment se tisse une toile, se déploie ou se défriche un chemin de recherche. Je veux dire : collectivement. »</w:t>
+                <w:t xml:space="preserve">Constellations créatrices - Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Islert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marys Renné Hertiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicky Gauthier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Boiclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Constellations créatrices, 12, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/glad.4892⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/glad.4607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03735466v1</w:t>
+                <w:t xml:space="preserve">hal-04297818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constellations créatrices - Introduction</w:t>
+                <w:t xml:space="preserve">« Il est fascinant de voir comment se tisse une toile, se déploie ou se défriche un chemin de recherche. Je veux dire : collectivement. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Leïchlé</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicky Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vicky Gauthier</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boiclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 12, </w:t>
+              <w:t xml:space="preserve">, 2022, Constellations créatrices, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/glad.4607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/glad.4892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297818v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Littérature engagée, fictions critiques, écritures impliquées : variations sur la littérature des banlieues</w:t>
+                <w:t xml:space="preserve">Sortir de l’enfer unidimensionnel ? L’utopie “réelle” de Monique Wittig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (6), </w:t>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Utopies. Troubles dans le présent, 4 (108), pp.80-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58282/acta.13623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mouv.108.0080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03251513v1</w:t>
+                <w:t xml:space="preserve">hal-03627108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SITUER LA THÉORIE : PENSÉES DE LA LITTÉRATURE ET SAVOIRS SITUÉS (FÉMINISMES, POSTCOLONIALISMES)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Théories littéraires féministes des années 1970 : situer et engager l’écrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Turbiau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, Situer la théorie : pensées de la littérature et savoirs situés (féminismes, postcolonialismes), 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/lht.2767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519972v1</w:t>
+                <w:t xml:space="preserve">hal-03400448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’engagement littéraire est mort : vive la littérature du politique</w:t>
+                <w:t xml:space="preserve">« Quelle est cette chose que l’on nomme théorie féministe ? » — des rapports entre féminisme, travail théorique et vie universitaire, à partir de Sara Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 22 (7), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 22 (8), http://www.fabula.org/revue/document13836.php. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/acta.13836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58282/acta.13792⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03400438v1</w:t>
+                <w:t xml:space="preserve">hal-03545825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les straights de la gang imposent leurs anomalies » : trois récits féministes pour ébranler la norme (Rochefort, Wittig, Yvon)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SITUER LA THÉORIE : PENSÉES DE LA LITTÉRATURE ET SAVOIRS SITUÉS (FÉMINISMES, POSTCOLONIALISMES)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Bujor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Paulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heta Rundgren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trans-action</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/trans.5211⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03190413v1</w:t>
+                <w:t xml:space="preserve">hal-03519972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sortir de l’enfer unidimensionnel ? L’utopie “réelle” de Monique Wittig</w:t>
+                <w:t xml:space="preserve">Littérature engagée, fictions critiques, écritures impliquées : variations sur la littérature des banlieues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Utopies. Troubles dans le présent, 4 (108), pp.80-93. </w:t>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mouv.108.0080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58282/acta.13623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03627108v1</w:t>
+                <w:t xml:space="preserve">hal-03251513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Quelle est cette chose que l’on nomme théorie féministe ? » — des rapports entre féminisme, travail théorique et vie universitaire, à partir de Sara Ahmed</w:t>
+                <w:t xml:space="preserve">L’engagement littéraire est mort : vive la littérature du politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 22 (8), http://www.fabula.org/revue/document13836.php. </w:t>
+              <w:t xml:space="preserve">, 2021, 22 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58282/acta.13836⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58282/acta.13792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03545825v1</w:t>
+                <w:t xml:space="preserve">hal-03400438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théories littéraires féministes des années 1970 : situer et engager l’écrit</w:t>
+                <w:t xml:space="preserve">« Les straights de la gang imposent leurs anomalies » : trois récits féministes pour ébranler la norme (Rochefort, Wittig, Yvon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Situer la théorie : pensées de la littérature et savoirs situés (féminismes, postcolonialismes), 26, </w:t>
+              <w:t xml:space="preserve">Trans-action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58282/lht.2767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/trans.5211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03400448v1</w:t>
+                <w:t xml:space="preserve">hal-03190413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traversées québécoises en littérature féministe : influences états-uniennes et françaises</w:t>
+                <w:t xml:space="preserve">“Le privé est politique” comme paradoxe littéraire : révolution et intimité chez les Québécoises Louky Bersianik et France Théoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Textes &amp; Contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Les Femmes américaines entre féminisation du politique et politisation de l'intime, 15 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190462v1</w:t>
+                <w:t xml:space="preserve">hal-03190472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Le privé est politique” comme paradoxe littéraire : révolution et intimité chez les Québécoises Louky Bersianik et France Théoret</w:t>
+                <w:t xml:space="preserve">Traversées québécoises en littérature féministe : influences états-uniennes et françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Textes &amp; Contextes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Varia, 375, pp.297-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rlc.375.0046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190472v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Re)Dire le pouvoir de la litérature : une mise à jour ?</w:t>
               </w:r>
@@ -4001,165 +4001,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Euguélionne (1976) de Louky Bersianik</w:t>
+                <w:t xml:space="preserve">Genre et littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Théories féministes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.442-445</w:t>
+              <w:t xml:space="preserve">Encyclopédie Universalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, https://www.universalis.fr/encyclopedie/genre-et-litterature/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05327360v1</w:t>
+                <w:t xml:space="preserve">hal-05327343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre et littérature</w:t>
+                <w:t xml:space="preserve">L’Euguélionne (1976) de Louky Bersianik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Turbiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopédie Universalis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, https://www.universalis.fr/encyclopedie/genre-et-litterature/</w:t>
+              <w:t xml:space="preserve">Théories féministes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.442-445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05327343v1</w:t>
+                <w:t xml:space="preserve">hal-05327360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Traduction (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4852,51 +4852,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76931FF1"/>
+    <w:nsid w:val="911C10BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5000,51 +5000,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8D120ABD"/>
+    <w:nsid w:val="75D9931E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5234,51 +5234,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurore-turbiau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9874-3985" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/255302088" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etudeswittig.hypotheses.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="aieq.qc.ca/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592853v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Turbiau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pul/71109" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788780v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Lagrange" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Cohen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/esthetiques-du-desordre/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.cohen.2022.01" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668688v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lachkar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Berthier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Antolin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Islert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/ecrire-a-lencre-violette/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04590111v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023SORUL078" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04274762v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:777e905ea51666aa75746c6518b19c9098ed6742;origin=https://gitlab.com/engagees/litote;visit=swh:1:snp:c0898e8f7be8423f4669fcffb59ed2f79ca34dba;anchor=swh:1:rev:c8c026ba5714a2ea689d9371ed00abddb9bcee47" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493086v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaine Chemmachery" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cusset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duriau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532246v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Robison" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03735459v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le&#239;chl&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marys Renn&#233; Hertiman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Gauthier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.3723" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735479v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Zenetti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Bujor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coste" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Paulian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heta Rundgren" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2734" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493049v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532241v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.20594" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955813v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5206/mf.v10i1.22555" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629661v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.17747" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859713v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1347b" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629990v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.076.0027" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993153v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/sel.474" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629660v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04350769v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.13329" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03735469v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.4250" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03735468v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.4424" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668687v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088495ar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03735466v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boiclair" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.4892" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297818v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.4607" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03251513v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13623" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519972v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03400438v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13792" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03190413v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trans.5211" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627108v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.108.0080" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03545825v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13836" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03400448v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2767" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03190462v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.375.0046" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03190472v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03190423v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.12858" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629996v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Alix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chauvin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Coutolleau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sarfati Lanter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630008v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Massol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788782v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945765v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie de Beauregard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.cohen.2022.01.0217" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03792450v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327360v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327343v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911824v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Torres" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vv4p" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629640v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sande Zeig" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03400445v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ahmed" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2770" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911826v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911827v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03772915v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911830v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911832v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurore-turbiau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9874-3985" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/255302088" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/etudeswittig.hypotheses.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="aieq.qc.ca/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592853v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Turbiau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pul/71109" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788780v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Lagrange" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Cohen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/esthetiques-du-desordre/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.cohen.2022.01" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668688v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lachkar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Berthier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Antolin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Islert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/ecrire-a-lencre-violette/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04590111v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023SORUL078" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04274762v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:777e905ea51666aa75746c6518b19c9098ed6742;origin=https://gitlab.com/engagees/litote;visit=swh:1:snp:c0898e8f7be8423f4669fcffb59ed2f79ca34dba;anchor=swh:1:rev:c8c026ba5714a2ea689d9371ed00abddb9bcee47" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493086v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaine Chemmachery" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cusset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duriau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532246v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Robison" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03735459v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le&#239;chl&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marys Renn&#233; Hertiman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Gauthier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.3723" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735479v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Zenetti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Bujor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Coste" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Paulian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heta Rundgren" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2734" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493049v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532241v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.20594" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955813v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5206/mf.v10i1.22555" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993153v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/sel.474" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629661v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.17747" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859713v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1347b" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629990v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.076.0027" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04350769v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.13329" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629660v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03735468v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.4424" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668687v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088495ar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03735469v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.4250" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297818v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.4607" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03735466v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boiclair" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.4892" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627108v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.108.0080" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03400448v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2767" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03545825v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13836" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519972v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03251513v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13623" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03400438v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.13792" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03190413v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trans.5211" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03190472v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03190462v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.375.0046" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03190423v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.12858" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629996v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Alix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chauvin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Coutolleau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sarfati Lanter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630008v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Massol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788782v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945765v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie de Beauregard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.cohen.2022.01.0217" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03792450v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327343v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327360v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911824v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Torres" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vv4p" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629640v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sande Zeig" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03400445v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ahmed" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2770" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911826v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911827v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03772915v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911830v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911832v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>