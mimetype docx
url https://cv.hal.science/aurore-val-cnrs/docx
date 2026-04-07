--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -240,286 +240,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05192803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewed impetus for Stone Age research in the Eastern Free State (South Africa) centred on Rose Cottage Cave</w:t>
+                <w:t xml:space="preserve">Behind the waterfall - Interdisciplinary results from Holley Shelter and their implications for understanding human behavioral patterns at the end of the Middle Stone Age in southern Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viola Schmid</w:t>
+                <w:t xml:space="preserve">Gregor D Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wadley Lyn</w:t>
+                <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brandl Michael</w:t>
+                <w:t xml:space="preserve">Edwin Gevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Guillemard</w:t>
+                <w:t xml:space="preserve">Sara E Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara E. Rhodes</w:t>
+                <w:t xml:space="preserve">Nina Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Archaeological Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 331, pp.108633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926067v1</w:t>
+                <w:t xml:space="preserve">hal-05192814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behind the waterfall - Interdisciplinary results from Holley Shelter and their implications for understanding human behavioral patterns at the end of the Middle Stone Age in southern Africa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Renewed impetus for Stone Age research in the Eastern Free State (South Africa) centred on Rose Cottage Cave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Val</w:t>
+                <w:t xml:space="preserve">Viola Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin Gevers</w:t>
+                <w:t xml:space="preserve">Wadley Lyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara E Rhodes</w:t>
+                <w:t xml:space="preserve">Brandl Michael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Stahl</w:t>
+                <w:t xml:space="preserve">Iris Guillemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara E. Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">South African Archaeological Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79 (221), pp.105-119</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05192814v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ochre use at Olieboomspoort, South Africa: insights into specular hematite use and collection during the Middle Stone Age</w:t>
               </w:r>
@@ -557,51 +557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wurz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. de la Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (11), pp.173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -767,235 +767,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fossil birds from Cooper's D aid in reconstructing the Early Pleistocene paleoenvironment in the Cradle of Humankind (Gauteng, South Africa)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">From veld to coast: towards an understanding of the diverse landscapes' uses by past foragers in southern Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Carrera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine M. Steininger</w:t>
+                <w:t xml:space="preserve">Benjamin Collins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hevol.2022.103185⟩</w:t>
+              <w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41982-022-00124-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391264v1</w:t>
+                <w:t xml:space="preserve">hal-04391229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From veld to coast: towards an understanding of the diverse landscapes' uses by past foragers in southern Africa.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Fossil birds from Cooper's D aid in reconstructing the Early Pleistocene paleoenvironment in the Cradle of Humankind (Gauteng, South Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Pavia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Collins</w:t>
+                <w:t xml:space="preserve">Christine M. Steininger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5, </w:t>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 167, pp.103185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41982-022-00124-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.hevol.2022.103185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391229v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-proxy analyses of a mid-15th century Middle Iron Age Bantu-speaker palaeo-faecal specimen elucidates the configuration of the ‘ancestral’ sub-Saharan African intestinal microbiome</w:t>
               </w:r>
@@ -1115,51 +1115,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human exploitation of nocturnal felines at Diepkloof Rock Shelter provides further evidence for symbolic behaviours during the Middle Stone Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1284,51 +1284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bamford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Théry-Parisot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1414,51 +1414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Lemeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">P@lethnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, L’acquisition et le traitement des matières végétales et animales par les néandertaliens : quelles modalités et quelles stratégies ?, 10, pp.328-361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1486,269 +1486,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HEUNINGNESKRANS AND THE STONE AGE SEQUENCE OF THE OHRIGSTAD RIVER CATCHMENT ON THE EASTERN BORDER OF THE GREAT ESCARPMENT, LIMPOPO PROVINCE, SOUTH AFRICA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Le référentiel de stries de boucherie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastian Chong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Archaeological Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">P@lethnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, L’acquisition et le traitement des matières végétales et animales par les néandertaliens : quelles modalités et quelles stratégies ?, 10, pp.195-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/palethnologie.4076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02517630v1</w:t>
+                <w:t xml:space="preserve">hal-02456950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le référentiel de stries de boucherie</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">HEUNINGNESKRANS AND THE STONE AGE SEQUENCE OF THE OHRIGSTAD RIVER CATCHMENT ON THE EASTERN BORDER OF THE GREAT ESCARPMENT, LIMPOPO PROVINCE, SOUTH AFRICA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume E Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastian Chong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">P@lethnologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">South African Archaeological Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74, pp.46 - 55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/palethnologie.4076⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02456950v1</w:t>
+                <w:t xml:space="preserve">halshs-02517630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MIS5 Pietersburg at ‘28’ Bushman Rock Shelter, Limpopo Province, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1825,51 +1825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the influence of stone tool type on microscopic morphology of cut-marks: Experimental approach and application to the archaeological record with a case study from the Middle Palaeolithic site of Noisetier Cave (Fréchet-Aure, Hautes-Pyrénées, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1985,51 +1985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolph Erasmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Feyfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2102,51 +2102,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bushman Rock Shelter (Limpopo, South Africa): A perspective from the edge of the Highveld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2214,51 +2214,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taphonomic analysis of the faunal assemblage associated with the Hominins (Australopithecus sediba) from the Early Pleistocene cave deposits of Malapa, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul H. G. M. Dirks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2626,51 +2626,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New technological, chronological and cultural data on the Pietersburg from Bushman Rock Shelter, Limpopo Province, South Africa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3040,51 +3040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Feyfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modern Air and African Prehistory meetings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Decio Muianga; Guillaume Porraz; Christine Verna, Dec 2018, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3122,51 +3122,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tortoise exploitation patterns in South Africa during the Pleistocene and early Holocene: some data from the Later and Middle Stone Age layers of Bushman Rock Shelter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Feyfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Stone Age of Elands Bay Cave in perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Guillaume Porraz, John E. Parkington, Dec 2017, Johannesburg, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3217,51 +3217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Feyfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Solanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3293,454 +3293,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pietsburg technocomplex in layer 28 at Bushman Rockshelter, Limpopo South Africa.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Porraz</w:t>
+                <w:t xml:space="preserve">“28” at Bushman Rock Shelter, Limpopo (South Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume E Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Val</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+                <w:t xml:space="preserve">Cnuts Dries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. de La Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23eme rencontres biennale of the Society of Africanist Archaeologists – what past for Africa, Toulouse, 26 juin – 2 juillet 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, limpopo, South Africa</w:t>
+              <w:t xml:space="preserve">SAFA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183367v1</w:t>
+                <w:t xml:space="preserve">hal-02535419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsistence strategies at the late Pleistocene/early Holocene transition in South Africa: a perspective from Bushman Rock Shelter, Limpopo, South Africa</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurore Val</w:t>
+                <w:t xml:space="preserve">The Pietsburg technocomplex in layer 28 at Bushman Rockshelter, Limpopo South Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. de La Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAfA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">23eme rencontres biennale of the Society of Africanist Archaeologists – what past for Africa, Toulouse, 26 juin – 2 juillet 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, limpopo, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958930v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“28” at Bushman Rock Shelter, Limpopo (South Africa)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subsistence strategies at the late Pleistocene/early Holocene transition in South Africa: a perspective from Bushman Rock Shelter, Limpopo, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Feyfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAFA 2016</w:t>
+              <w:t xml:space="preserve">SAfA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535419v1</w:t>
+                <w:t xml:space="preserve">hal-01958930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New excavations of the Later and Middle Stone Age layers at Bushman Rock Shelter, Limpopo Province, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucinda Backwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cnuts Dries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3814,51 +3814,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourrures de félins et plumes d’oiseaux : émergence de nouvelles formes d’interactions entre Homo sapiens et le monde animal au cours du Middle Stone Age en Afrique australe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques, Actes du 29e Congrès préhistorique de France, 31 mai-4 juin 2021, Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3883,51 +3883,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taphonomie du fouilleur : influence de la maille de tamis sur la représentation anatomique des petits animaux à fourrure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4156,51 +4156,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche 3D pour comprendre la taphonomie des homininés du site plio-pléistocène de Malapa, Province du Gauteng, Afrique du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Université de Bordeaux; University of the Witwatersrand (Johannesbourg, Afrique du Sud), 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014BORD0144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4516,51 +4516,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des activités de boucherie. In: C. Thiébaut (coord.) Rapport d’opérations PCR 'des Traces et des Hommes 2010, SRA, 50 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4790,51 +4790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192803v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pavia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Delfino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazarus Kgasi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Manegold" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2024.05.006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926067v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Schmid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadley Lyn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandl Michael" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Guillemard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara E. Rhodes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192814v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor D Bader" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Val" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Gevers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara E Rhodes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Stahl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108633" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192856v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Culey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hodgskiss" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wurz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de la Pe&#241;a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01871-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317476v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn de Larminat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Mokni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Belmabrouk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Arous Ouslati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.6473" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391264v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Carrera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M. Steininger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hevol.2022.103185" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391229v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Collins" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-022-00124-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612900v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riaan F. Rifkin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surendra Vikram" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ramond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Rey-Iglesia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Brand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-020-00832-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094209v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E Porraz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W Fisher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Parkington" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63250-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034548v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysandre Puech" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bamford" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.11.018" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456968v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lemeur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.4145" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517630v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456950v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Chong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.4076" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961887v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Porraz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma de La Pe&#241;a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202853" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891639v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Chong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.11.028" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958885v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Erasmus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Feyfant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.05.015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534300v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douze Katja" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842632v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul H. G. M. Dirks" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda R. Backwell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee R. Berger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126904" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241664v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gommery" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Steininger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468751v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bonzom-Chapelle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chiwara" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841573v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Haaland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Igreja" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841729v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmod&#233;e Galy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brutel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Taris" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841739v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989753v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015371v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958937v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Solanas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183367v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Val" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de La Pena" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958930v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535419v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cnuts Dries" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958925v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda Backwell" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177507v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904469v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454789v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Parkington" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schmidt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bereiziat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brugal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.27" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01198812v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BORD0144" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761650v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;limene Mussini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761607v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761599v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coumont" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerbe" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192803v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pavia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Delfino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazarus Kgasi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Manegold" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2024.05.006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192814v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor D Bader" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Val" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Gevers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara E Rhodes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Stahl" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108633" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926067v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Schmid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadley Lyn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandl Michael" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Guillemard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara E. Rhodes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192856v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Culey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hodgskiss" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wurz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de la Pe&#241;a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01871-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317476v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn de Larminat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Mokni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Belmabrouk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Arous Ouslati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.6473" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391229v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Collins" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-022-00124-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391264v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Carrera" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M. Steininger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hevol.2022.103185" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612900v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riaan F. Rifkin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surendra Vikram" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ramond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Rey-Iglesia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Brand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-020-00832-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094209v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E Porraz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W Fisher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Parkington" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63250-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034548v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysandre Puech" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bamford" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.11.018" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456968v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lemeur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.4145" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456950v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Chong" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.4076" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517630v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961887v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Porraz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma de La Pe&#241;a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202853" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891639v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Chong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.11.028" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958885v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Erasmus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Feyfant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.05.015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534300v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douze Katja" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842632v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul H. G. M. Dirks" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda R. Backwell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee R. Berger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126904" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241664v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gommery" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Steininger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468751v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bonzom-Chapelle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chiwara" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841573v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Haaland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Igreja" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841729v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmod&#233;e Galy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brutel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Taris" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841739v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989753v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015371v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958937v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Solanas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535419v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cnuts Dries" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183367v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Val" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de La Pena" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958930v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958925v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda Backwell" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177507v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904469v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454789v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Parkington" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schmidt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bereiziat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brugal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.27" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01198812v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BORD0144" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761650v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;limene Mussini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761607v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761599v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coumont" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerbe" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>