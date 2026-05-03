--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -767,499 +767,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From veld to coast: towards an understanding of the diverse landscapes' uses by past foragers in southern Africa.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fossil birds from Cooper's D aid in reconstructing the Early Pleistocene paleoenvironment in the Cradle of Humankind (Gauteng, South Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Pavia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Collins</w:t>
+                <w:t xml:space="preserve">Lisa Carrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine M. Steininger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41982-022-00124-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 167, pp.103185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hevol.2022.103185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391229v1</w:t>
+                <w:t xml:space="preserve">hal-04391264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fossil birds from Cooper's D aid in reconstructing the Early Pleistocene paleoenvironment in the Cradle of Humankind (Gauteng, South Africa)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From veld to coast: towards an understanding of the diverse landscapes' uses by past foragers in southern Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine M. Steininger</w:t>
+                <w:t xml:space="preserve">Benjamin Collins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 167, pp.103185. </w:t>
+              <w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hevol.2022.103185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41982-022-00124-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391264v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-proxy analyses of a mid-15th century Middle Iron Age Bantu-speaker palaeo-faecal specimen elucidates the configuration of the ‘ancestral’ sub-Saharan African intestinal microbiome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human exploitation of nocturnal felines at Diepkloof Rock Shelter provides further evidence for symbolic behaviours during the Middle Stone Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riaan F. Rifkin</w:t>
+                <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surendra Vikram</w:t>
+                <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Ramond</w:t>
+                <w:t xml:space="preserve">John W Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alba Rey-Iglesia</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">John Parkington</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-020-00832-x⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-63250-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02612900v1</w:t>
+                <w:t xml:space="preserve">hal-03094209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human exploitation of nocturnal felines at Diepkloof Rock Shelter provides further evidence for symbolic behaviours during the Middle Stone Age</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Val</w:t>
+                <w:t xml:space="preserve">Multi-proxy analyses of a mid-15th century Middle Iron Age Bantu-speaker palaeo-faecal specimen elucidates the configuration of the ‘ancestral’ sub-Saharan African intestinal microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riaan F. Rifkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume E Porraz</w:t>
+                <w:t xml:space="preserve">Surendra Vikram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Ramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John W Fisher</w:t>
+                <w:t xml:space="preserve">Alba Rey-Iglesia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Parkington</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tina Brand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-63250-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40168-020-00832-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094209v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating sampling methods in charcoal-rich layers and high diversity environment: a case study from the Later Stone Age of Bushman Rock Shelter, South Africa</w:t>
               </w:r>
@@ -1271,51 +1271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elysandre Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bamford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1609,51 +1609,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HEUNINGNESKRANS AND THE STONE AGE SEQUENCE OF THE OHRIGSTAD RIVER CATCHMENT ON THE EASTERN BORDER OF THE GREAT ESCARPMENT, LIMPOPO PROVINCE, SOUTH AFRICA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2089,51 +2089,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bushman Rock Shelter (Limpopo, South Africa): A perspective from the edge of the Highveld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2870,260 +2870,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New chronological data at South African Middle Stone Age sites applying femtosecond laser ablation – ICPMS for u-series dating of marine shells, snail shells, ostrich eggshells and tooth enamels.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Typo-technological analysis of the Later Stone Age bone tool assemblage from Bushman Rock Shelter, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Bonzom-Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Feyfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume E Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Val</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUSPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Modern Air and African Prehistory meetings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Decio Muianga; Guillaume Porraz; Christine Verna, Dec 2018, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841739v1</w:t>
+                <w:t xml:space="preserve">hal-01989753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typo-technological analysis of the Later Stone Age bone tool assemblage from Bushman Rock Shelter, South Africa</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New chronological data at South African Middle Stone Age sites applying femtosecond laser ablation – ICPMS for u-series dating of marine shells, snail shells, ostrich eggshells and tooth enamels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmodée Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pécheyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modern Air and African Prehistory meetings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Decio Muianga; Guillaume Porraz; Christine Verna, Dec 2018, Nanterre, France</w:t>
+              <w:t xml:space="preserve">IUSPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01989753v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tortoise exploitation patterns in South Africa during the Pleistocene and early Holocene: some data from the Later and Middle Stone Age layers of Bushman Rock Shelter</w:t>
               </w:r>
@@ -3230,51 +3230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Solanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASAPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Pretoria, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3299,51 +3299,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“28” at Bushman Rock Shelter, Limpopo (South Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3588,51 +3588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAfA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3997,51 +3997,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimentation preceding innovation in a MIS5 Pre-Still Bay layer from Diepkloof Rock Shelter (South Africa): emerging technologies and symbols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John E. Parkington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4790,51 +4790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192803v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pavia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Delfino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazarus Kgasi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Manegold" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2024.05.006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192814v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor D Bader" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Val" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Gevers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara E Rhodes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Stahl" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108633" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926067v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Schmid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadley Lyn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandl Michael" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Guillemard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara E. Rhodes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192856v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Culey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hodgskiss" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wurz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de la Pe&#241;a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01871-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317476v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn de Larminat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Mokni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Belmabrouk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Arous Ouslati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.6473" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391229v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Collins" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-022-00124-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391264v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Carrera" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M. Steininger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hevol.2022.103185" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612900v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riaan F. Rifkin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surendra Vikram" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ramond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Rey-Iglesia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Brand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-020-00832-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094209v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E Porraz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W Fisher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Parkington" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63250-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034548v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysandre Puech" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bamford" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.11.018" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456968v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lemeur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.4145" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456950v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Chong" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.4076" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517630v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961887v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Porraz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma de La Pe&#241;a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202853" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891639v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Chong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.11.028" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958885v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Erasmus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Feyfant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.05.015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534300v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douze Katja" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842632v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul H. G. M. Dirks" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda R. Backwell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee R. Berger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126904" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241664v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gommery" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Steininger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468751v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bonzom-Chapelle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chiwara" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841573v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Haaland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Igreja" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841729v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmod&#233;e Galy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brutel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Taris" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841739v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989753v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015371v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958937v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Solanas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535419v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cnuts Dries" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183367v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Val" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de La Pena" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958930v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958925v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda Backwell" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177507v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904469v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454789v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Parkington" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schmidt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bereiziat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brugal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.27" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01198812v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BORD0144" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761650v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;limene Mussini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761607v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761599v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coumont" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerbe" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192803v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pavia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Delfino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazarus Kgasi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Manegold" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2024.05.006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192814v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor D Bader" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Val" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Gevers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara E Rhodes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Stahl" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108633" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926067v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Schmid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadley Lyn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandl Michael" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Guillemard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara E. Rhodes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192856v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Culey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hodgskiss" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wurz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de la Pe&#241;a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01871-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317476v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn de Larminat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Mokni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Belmabrouk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Arous Ouslati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.6473" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391264v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Carrera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M. Steininger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hevol.2022.103185" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391229v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Collins" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-022-00124-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094209v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E Porraz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W Fisher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Parkington" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63250-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612900v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riaan F. Rifkin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surendra Vikram" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ramond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Rey-Iglesia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Brand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-020-00832-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034548v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysandre Puech" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bamford" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.11.018" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456968v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lemeur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.4145" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456950v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Chong" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.4076" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517630v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961887v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Porraz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma de La Pe&#241;a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202853" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891639v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Chong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.11.028" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958885v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Erasmus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Feyfant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.05.015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534300v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douze Katja" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842632v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul H. G. M. Dirks" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda R. Backwell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee R. Berger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126904" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241664v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gommery" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Steininger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468751v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bonzom-Chapelle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chiwara" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841573v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Haaland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Igreja" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841729v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmod&#233;e Galy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brutel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Taris" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989753v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841739v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015371v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958937v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Solanas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535419v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cnuts Dries" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183367v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Val" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de La Pena" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958930v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958925v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda Backwell" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177507v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904469v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454789v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Parkington" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schmidt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bereiziat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brugal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.27" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01198812v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BORD0144" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761650v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;limene Mussini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761607v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761599v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coumont" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerbe" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>