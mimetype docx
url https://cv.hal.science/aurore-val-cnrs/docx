--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -240,286 +240,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05192803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behind the waterfall - Interdisciplinary results from Holley Shelter and their implications for understanding human behavioral patterns at the end of the Middle Stone Age in southern Africa</w:t>
+                <w:t xml:space="preserve">Renewed impetus for Stone Age research in the Eastern Free State (South Africa) centred on Rose Cottage Cave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregor D Bader</w:t>
+                <w:t xml:space="preserve">Viola Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Val</w:t>
+                <w:t xml:space="preserve">Wadley Lyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin Gevers</w:t>
+                <w:t xml:space="preserve">Brandl Michael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara E Rhodes</w:t>
+                <w:t xml:space="preserve">Iris Guillemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Stahl</w:t>
+                <w:t xml:space="preserve">Sara E. Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">South African Archaeological Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79 (221), pp.105-119</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05192814v1</w:t>
+                <w:t xml:space="preserve">hal-04926067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewed impetus for Stone Age research in the Eastern Free State (South Africa) centred on Rose Cottage Cave</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behind the waterfall - Interdisciplinary results from Holley Shelter and their implications for understanding human behavioral patterns at the end of the Middle Stone Age in southern Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor D Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viola Schmid</w:t>
+                <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wadley Lyn</w:t>
+                <w:t xml:space="preserve">Edwin Gevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brandl Michael</w:t>
+                <w:t xml:space="preserve">Sara E Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Guillemard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sara E. Rhodes</w:t>
+                <w:t xml:space="preserve">Nina Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Archaeological Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 331, pp.108633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926067v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05192814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ochre use at Olieboomspoort, South Africa: insights into specular hematite use and collection during the Middle Stone Age</w:t>
               </w:r>
@@ -557,51 +557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wurz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. de la Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (11), pp.173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -786,51 +786,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fossil birds from Cooper's D aid in reconstructing the Early Pleistocene paleoenvironment in the Cradle of Humankind (Gauteng, South Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pavia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Carrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -890,51 +890,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From veld to coast: towards an understanding of the diverse landscapes' uses by past foragers in southern Africa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Collins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -981,51 +981,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human exploitation of nocturnal felines at Diepkloof Rock Shelter provides further evidence for symbolic behaviours during the Middle Stone Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1284,51 +1284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bamford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Théry-Parisot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1414,51 +1414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Lemeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">P@lethnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, L’acquisition et le traitement des matières végétales et animales par les néandertaliens : quelles modalités et quelles stratégies ?, 10, pp.328-361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1518,51 +1518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastian Chong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1622,51 +1622,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HEUNINGNESKRANS AND THE STONE AGE SEQUENCE OF THE OHRIGSTAD RIVER CATCHMENT ON THE EASTERN BORDER OF THE GREAT ESCARPMENT, LIMPOPO PROVINCE, SOUTH AFRICA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">South African Archaeological Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 74, pp.46 - 55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1704,51 +1704,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MIS5 Pietersburg at ‘28’ Bushman Rock Shelter, Limpopo Province, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1825,51 +1825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the influence of stone tool type on microscopic morphology of cut-marks: Experimental approach and application to the archaeological record with a case study from the Middle Palaeolithic site of Noisetier Cave (Fréchet-Aure, Hautes-Pyrénées, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1985,51 +1985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolph Erasmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Feyfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2083,282 +2083,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bushman Rock Shelter (Limpopo, South Africa): A perspective from the edge of the Highveld</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Taphonomic analysis of the faunal assemblage associated with the Hominins (Australopithecus sediba) from the Early Pleistocene cave deposits of Malapa, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douze Katja</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul H. G. M. Dirks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucinda R. Backwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Errico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee R. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Archaeological Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0126904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02534300v1</w:t>
+                <w:t xml:space="preserve">hal-01842632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taphonomic analysis of the faunal assemblage associated with the Hominins (Australopithecus sediba) from the Early Pleistocene cave deposits of Malapa, South Africa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Bushman Rock Shelter (Limpopo, South Africa): A perspective from the edge of the Highveld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume E Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma de La Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douze Katja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">South African Archaeological Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70, pp.166-179</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842632v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2626,51 +2626,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New technological, chronological and cultural data on the Pietersburg from Bushman Rock Shelter, Limpopo Province, South Africa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2915,51 +2915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Feyfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modern Air and African Prehistory meetings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Decio Muianga; Guillaume Porraz; Christine Verna, Dec 2018, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3122,51 +3122,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tortoise exploitation patterns in South Africa during the Pleistocene and early Holocene: some data from the Later and Middle Stone Age layers of Bushman Rock Shelter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Feyfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Stone Age of Elands Bay Cave in perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Guillaume Porraz, John E. Parkington, Dec 2017, Johannesburg, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3217,51 +3217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Feyfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Solanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3293,454 +3293,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“28” at Bushman Rock Shelter, Limpopo (South Africa)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurore Val</w:t>
+                <w:t xml:space="preserve">The Pietsburg technocomplex in layer 28 at Bushman Rockshelter, Limpopo South Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de La Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAFA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">23eme rencontres biennale of the Society of Africanist Archaeologists – what past for Africa, Toulouse, 26 juin – 2 juillet 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, limpopo, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535419v1</w:t>
+                <w:t xml:space="preserve">hal-02183367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pietsburg technocomplex in layer 28 at Bushman Rockshelter, Limpopo South Africa.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laure Dayet</w:t>
+                <w:t xml:space="preserve">Subsistence strategies at the late Pleistocene/early Holocene transition in South Africa: a perspective from Bushman Rock Shelter, Limpopo, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Feyfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. de La Pena</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume E Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23eme rencontres biennale of the Society of Africanist Archaeologists – what past for Africa, Toulouse, 26 juin – 2 juillet 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, limpopo, South Africa</w:t>
+              <w:t xml:space="preserve">SAfA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183367v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsistence strategies at the late Pleistocene/early Holocene transition in South Africa: a perspective from Bushman Rock Shelter, Limpopo, South Africa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">“28” at Bushman Rock Shelter, Limpopo (South Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume E Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cnuts Dries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAfA</w:t>
+              <w:t xml:space="preserve">SAFA 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01958930v1</w:t>
+                <w:t xml:space="preserve">hal-02535419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New excavations of the Later and Middle Stone Age layers at Bushman Rock Shelter, Limpopo Province, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucinda Backwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cnuts Dries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3814,51 +3814,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourrures de félins et plumes d’oiseaux : émergence de nouvelles formes d’interactions entre Homo sapiens et le monde animal au cours du Middle Stone Age en Afrique australe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques, Actes du 29e Congrès préhistorique de France, 31 mai-4 juin 2021, Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3883,51 +3883,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taphonomie du fouilleur : influence de la maille de tamis sur la représentation anatomique des petits animaux à fourrure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4156,51 +4156,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche 3D pour comprendre la taphonomie des homininés du site plio-pléistocène de Malapa, Province du Gauteng, Afrique du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archéologie et Préhistoire. Université de Bordeaux; University of the Witwatersrand (Johannesbourg, Afrique du Sud), 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014BORD0144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4516,51 +4516,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des activités de boucherie. In: C. Thiébaut (coord.) Rapport d’opérations PCR 'des Traces et des Hommes 2010, SRA, 50 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4790,51 +4790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192803v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pavia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Delfino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazarus Kgasi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Manegold" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2024.05.006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192814v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor D Bader" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Val" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Gevers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara E Rhodes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Stahl" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108633" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926067v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Schmid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadley Lyn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandl Michael" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Guillemard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara E. Rhodes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192856v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Culey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hodgskiss" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wurz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de la Pe&#241;a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01871-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317476v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn de Larminat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Mokni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Belmabrouk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Arous Ouslati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.6473" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391264v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Carrera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M. Steininger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hevol.2022.103185" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391229v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Collins" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-022-00124-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094209v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E Porraz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W Fisher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Parkington" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63250-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612900v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riaan F. Rifkin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surendra Vikram" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ramond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Rey-Iglesia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Brand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-020-00832-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034548v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysandre Puech" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bamford" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.11.018" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456968v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lemeur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.4145" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456950v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Chong" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.4076" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517630v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961887v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Porraz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma de La Pe&#241;a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202853" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891639v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Chong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.11.028" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958885v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Erasmus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Feyfant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.05.015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534300v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douze Katja" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842632v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul H. G. M. Dirks" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda R. Backwell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee R. Berger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126904" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241664v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gommery" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Steininger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468751v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bonzom-Chapelle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chiwara" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841573v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Haaland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Igreja" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841729v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmod&#233;e Galy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brutel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Taris" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989753v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841739v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015371v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958937v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Solanas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535419v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cnuts Dries" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183367v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Val" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de La Pena" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958930v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958925v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda Backwell" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177507v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904469v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454789v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Parkington" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schmidt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bereiziat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brugal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.27" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01198812v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BORD0144" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761650v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;limene Mussini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761607v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761599v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coumont" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerbe" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192803v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pavia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Delfino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazarus Kgasi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Manegold" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2024.05.006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926067v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Schmid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadley Lyn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandl Michael" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Guillemard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara E. Rhodes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192814v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor D Bader" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Val" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Gevers" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara E Rhodes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Stahl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108633" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192856v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Culey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hodgskiss" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wurz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de la Pe&#241;a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01871-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317476v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn de Larminat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Mokni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Belmabrouk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Arous Ouslati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.6473" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391264v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Carrera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M. Steininger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hevol.2022.103185" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391229v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Collins" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-022-00124-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094209v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E Porraz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W Fisher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Parkington" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63250-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612900v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riaan F. Rifkin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surendra Vikram" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ramond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Rey-Iglesia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Brand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-020-00832-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034548v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysandre Puech" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bamford" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.11.018" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456968v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lemeur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.4145" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456950v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Chong" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.4076" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517630v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961887v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Porraz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma de La Pe&#241;a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202853" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891639v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Chong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.11.028" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958885v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolph Erasmus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Feyfant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.05.015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842632v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul H. G. M. Dirks" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda R. Backwell" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee R. Berger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126904" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534300v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douze Katja" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241664v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gommery" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Steininger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468751v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bonzom-Chapelle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chiwara" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841573v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Haaland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Igreja" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841729v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmod&#233;e Galy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brutel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Taris" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989753v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841739v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015371v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958937v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Solanas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183367v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Val" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de La Pena" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958930v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535419v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cnuts Dries" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958925v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda Backwell" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177507v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904469v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454789v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Parkington" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schmidt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Bereiziat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brugal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.27" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01198812v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BORD0144" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761650v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;limene Mussini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761607v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761599v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coumont" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerbe" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>