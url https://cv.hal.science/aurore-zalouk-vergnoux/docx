--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurore Zalouk-Vergnoux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of cadmium’s impact on marine mussels: insights from Raman spectroscopy and chemometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Pean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yannick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-025-06293-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main drivers for microplastic records in river sediments since the 1950s: Case study of the Loire river (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 994, pp.180059. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating multi-level approaches to assess blue mussel (Mytilus spp.) responses to short-term temperature and salinity changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen Guinle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridho Wiranda Gurning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Baratange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mossion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 211, pp.107436. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the effects of cadmium, samarium and gadolinium on the blue mussel (Mytilus edulis): A biochemical, transcriptomic and metabolomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Baratange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oluwabunmi Eleyele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Moncrieffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 279, pp.107217. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2024.107217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic transfer of rare earth elements in the food web of the Loire estuary (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rétif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 914, 169652 (13p.). </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.169652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of rare earth elements and assessment of anthropogenic gadolinium in estuarine habitats: The case of Loire and Seine estuaries in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rétif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Le Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Sireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 922, pp.171385. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.171385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the ageing and the sorption of polyaromatic hydrocarbons as influencing factors on the effects of microplastics on blue mussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Moncrieffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Masry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 262, pp.106669. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2023.106669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From geochemistry to ecotoxicology of rare earth elements in aquatic environments: Diversity and uses of normalization reference materials and anomaly calculation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rétif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 856 (2), 158890 (15p.). </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.158890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are bio-based and biodegradable microplastics impacting for blue mussel (Mytilus edulis)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Khalid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosica Mincheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Raquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 167, pp.112295. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2021.112295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pentadecaibins I–V: 15-Residue Peptaibols Produced by a Marine-Derived Trichoderma sp. of the Harzianum Clade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isaline van Bohemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Robiou Du Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 84 (4), pp.1271-1282. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.0c01355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastic abundance and characteristics in French Atlantic coastal sediments using a new extraction method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 243 (Part A), pp.228-237. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2018.08.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification and characterization of microplastics in blue mussels (Mytilus edulis): protocol setup and preliminary data on the contamination of the French Atlantic coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mouneyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Amiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (7), pp.6135-6144. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-8862-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing the microplastic contamination of bivalves from the French Atlantic coast: Location, season and/or mode of life?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Tuan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 129 (2), pp.664-674. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.10.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of salinity on the fate and behavior of silver standardized nanomaterial and toxicity effects in the estuarine bivalve Scrobicularia plana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Giambérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (10), pp.2550--2561. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.3428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of LC–MS methods for peptaibol quantification in fungal extracts according to their lengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isaline van Bohemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Inguimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography B Biomedical Sciences and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1009-1010, pp.Pages 25-33. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchromb.2015.11.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there any consistency between the microplastics found in the field and those used in laboratory experiments?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Châtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 211, pp.111-123. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2015.12.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadmium sulfide quantum dots induce oxidative stress and behavioral impairments in the marine clam Scrobicularia plana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. E. Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Risso-De-Faverney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34, pp.1659-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical and behavioural responses of the marine polychaete Hediste diversicolor to cadmium sulfide quantum dots (CdS QDs): waterborne and dietary exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. E. Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Amiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 100, pp.63-70. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2013.12.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dioxin-like, non-dioxin like PCB and PCDD/F contamination in European eel (Anguilla anguilla) from the Loire estuarine continuum: spatial and biological variabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Blanchet Letrouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vénisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 472, p. 562 - p. 571. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unprecedented 17-residue peptaibiotics produced by marine-derived Trichoderma atroviride.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Carroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isaline van Bohemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Robiou Du Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (5), pp.772-86. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.201200398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire impact on forest soils evaluated using near-infrared spectroscopy and multivariate calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guiliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Théraulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80 (1), pp.39-47. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2009.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire impact on forest soils evaluated using near-infrared spectroscopy and multivariate calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Guiliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Théraulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80, pp.39 - 47. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2009.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of the evolution of an industrial compost and prediction of some compost properties by NIR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Guiliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yveline Le Dréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 407, pp.2390 - 2403. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2008.12.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’impact de facteurs environnementaux sur la contamination en microplastiques au niveau de la Loire : caractérisation des risques pour les bivalves par biosurveillance active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Guernic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Plastique, Environnement, Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical Responses of Blue Mussel (Mytilus spp.) to Trophic PFAS Exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen Guinle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visaliyil Hiba Jasmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Spiteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Wielgosz-Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIMO22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the effects of cadmium, samarium and gadolinium on the blue mussel (Mytilus edulis): a biochemical and lipidomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Moncrieffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderahmane Kamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Environmental Toxicology and Chemistry NA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Louisville (Kentucky), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Distribution Of Microplastics In Overbank Deposits And Sandbar Sediments Of The River Loire (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC North America 44th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Louisville (Kentucky), United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment Of The Bioaccumulation And The Effects Of Per- And Polyfluoroalkyl Substances On Blue Mussel (Mytilus edulis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herath Mudiyanselage Ganga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Dress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Louisville (Kentucky), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MP_Database.v1.1 : première base de données permettant l’intercomparaison des contaminations en microplastiques dans les dépôts sédimentaires à différentes échelles spatiales et temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Andanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haroutioun Askanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ième rencontre du GDR Polymères et Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of new fungal biocontrol isolates and their secondary metabolites against plant diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.F. Pouchus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Simoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rencontres de Phytopathologie-Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Aussois, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening strategy to select new fungal biocontrol products against plant diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.F. Pouchus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Simoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées PhytoMic, Réseau transdisciplinaire sur l'étude du microbiote des plantes, Diversité et rôle du microbiote dans la performance et l'adaptation de la plante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Rennes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening strategy to select new fungal biocontrol products against plant diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.F. Pouchus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Simoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant BioProtech, 1st international Sympiosum on Plant Protection Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Reims, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of silver Engineered Manufactured Nanomaterials: fate and effects on several estuarine and freshwater invertebrate species using a multimarker approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Garaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Andreï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC North America 35th annual meeting - Society of Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated droughts and fires mutually increase their impact on forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schaffhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII IUFRO world congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Seoul, South Korea. pp.57-58, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastiques dans les sédiments fluviaux : une importante hétérogénéité à l’échelle de la bande de sédimentation active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Plastiques Environnement Santé, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of microplastics on the sedimentation active band of rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Contaminated Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bern, Sep 2025, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la spectroscopie RAMAN pour l'évaluation de la toxicité induite par le cadmium sur la moule marine (MYTILUS EDULIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Pean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la société d'écotoxicologie fondamentale et appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEFA, Jul 2024, Besançon, France. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-019-⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution spatiale des microplastiques dans les dépôts sédimentaires sur berges et bancs de sable de la Loire (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Ngoc-Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">70 années d’utilisation massive des plastiques, quelles contaminations archivées dans les sédiments de la Loire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Ngoc Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastiques et Loire : Premières connaissances sur le bassin ligérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Transfert des micropolluants dans les eaux de surface Bassin versant de la Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des microplastiques dans un bassin versant sous pression maraîchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ième rencontre du GDR Polymères & Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, BREST, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of microplastics in overbank deposits and sandbar sediments of the river Loire (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICRO 2022, Plastic pollution from macro to nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, En distanciel, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of microplastics in a catchment under market gardening pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnés Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microplastics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, ATHENES, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated ecotoxicological assessment of Rare Earth mixtures in freshwater bivalve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Jan Groenenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Gutleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 30th Annual Meeting, Open Science for Enhanced Global Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated ecotoxicological assessment of Rare Earth mixtures in freshwater bivalve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Châtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Jan Groenenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Gutleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC North America 40th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross effects of salinity and ceria nanoparticles on two endobenthic bivalves Corbicula fluminea and Scrobicularia plana: multibiomarker assess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mouneyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of salinity on fate and behavior of silver-based manufactured nanomaterials and toxicity effects toward two endobenthic bivalves Corbicula fluminea and Scrobicularia plana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mouneyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Perrein-Ettajani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème congrès annuel de la « Society of Environmental Toxicology and Chemistry », SETAC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomaterials across a salinity gradient : exposure and ecotoxicological effects within a life cycle perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Center for Environmental Implications of NanoTechnology (CEINT) internal meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Raleigh-Durham, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of silver nanoparticles on the estuarine bivalve Scrobicularia plana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoSAFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine-derived Trichoderma strains producing peptaibols as a potential source of new biocontrol agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. van Bohemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.F. Pouchus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Natural Products and Biocontrol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence de perturbateurs endocriniens et cas d'intersexe chez le bivalve Scrobicularia plana dans 13 estuaires du Nord-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Fossi-Tankoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Perisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amiard-Triquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOBIM 2012 : Colloque d'Ecotoxicologie Franco-Québécois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated fires and droughts threaten functional biodiversity in Mediterranean ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schaffhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Conference on Biodiversity in Forest Ecosystems and Landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Kamloops, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain & Breakfast #2 | Entre Terre et Mer : sur la piste des microplastiques | Que nous disent les sédiments de Loire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicity of lanthanides to &amp;lt;i&amp;gt;Daphnia magna&amp;lt;/i&amp;gt;: insights from elemental behavior and speciation in a standardized test medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide A.L. Vignati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc A. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302491v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la contamination environnementale par les Hydrocarbures Aromatiques Polycycliques, les nanoparticules métalliques et les microplastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Université de Nantes, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04115066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'impact d'incendies de forêt répétés sur la biodiversité et sur les sols. Recherche d'indicateurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schaffhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'impact d'incendies de forêt répétés sur la biodiversité et sur les sols. Recherche d'indicateurs. Rapport final détaillé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schaffhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId214"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurore Zalouk-Vergnoux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of cadmium’s impact on marine mussels: insights from Raman spectroscopy and chemometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Pean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yannick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-025-06293-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main drivers for microplastic records in river sediments since the 1950s: Case study of the Loire river (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 994, pp.180059. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating multi-level approaches to assess blue mussel (Mytilus spp.) responses to short-term temperature and salinity changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen Guinle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridho Wiranda Gurning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Baratange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mossion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 211, pp.107436. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the effects of cadmium, samarium and gadolinium on the blue mussel (Mytilus edulis): A biochemical, transcriptomic and metabolomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Baratange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oluwabunmi Eleyele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Moncrieffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 279, pp.107217. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2024.107217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic transfer of rare earth elements in the food web of the Loire estuary (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rétif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 914, 169652 (13p.). </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.169652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of rare earth elements and assessment of anthropogenic gadolinium in estuarine habitats: The case of Loire and Seine estuaries in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rétif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Le Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Sireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 922, pp.171385. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.171385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From geochemistry to ecotoxicology of rare earth elements in aquatic environments: Diversity and uses of normalization reference materials and anomaly calculation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rétif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 856 (2), 158890 (15p.). </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.158890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the ageing and the sorption of polyaromatic hydrocarbons as influencing factors on the effects of microplastics on blue mussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Moncrieffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Masry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 262, pp.106669. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2023.106669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are bio-based and biodegradable microplastics impacting for blue mussel (Mytilus edulis)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Khalid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosica Mincheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Raquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 167, pp.112295. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2021.112295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pentadecaibins I–V: 15-Residue Peptaibols Produced by a Marine-Derived Trichoderma sp. of the Harzianum Clade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isaline van Bohemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Robiou Du Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 84 (4), pp.1271-1282. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.0c01355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastic abundance and characteristics in French Atlantic coastal sediments using a new extraction method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 243 (Part A), pp.228-237. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2018.08.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification and characterization of microplastics in blue mussels (Mytilus edulis): protocol setup and preliminary data on the contamination of the French Atlantic coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mouneyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Amiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (7), pp.6135-6144. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-8862-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing the microplastic contamination of bivalves from the French Atlantic coast: Location, season and/or mode of life?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Tuan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 129 (2), pp.664-674. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.10.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of salinity on the fate and behavior of silver standardized nanomaterial and toxicity effects in the estuarine bivalve Scrobicularia plana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Giambérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (10), pp.2550--2561. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.3428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of LC–MS methods for peptaibol quantification in fungal extracts according to their lengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isaline van Bohemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Inguimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography B Biomedical Sciences and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1009-1010, pp.Pages 25-33. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchromb.2015.11.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there any consistency between the microplastics found in the field and those used in laboratory experiments?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Châtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 211, pp.111-123. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2015.12.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadmium sulfide quantum dots induce oxidative stress and behavioral impairments in the marine clam Scrobicularia plana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. E. Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Risso-De-Faverney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34, pp.1659-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical and behavioural responses of the marine polychaete Hediste diversicolor to cadmium sulfide quantum dots (CdS QDs): waterborne and dietary exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. E. Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Amiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 100, pp.63-70. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2013.12.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dioxin-like, non-dioxin like PCB and PCDD/F contamination in European eel (Anguilla anguilla) from the Loire estuarine continuum: spatial and biological variabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Blanchet Letrouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vénisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 472, p. 562 - p. 571. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unprecedented 17-residue peptaibiotics produced by marine-derived Trichoderma atroviride.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Carroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isaline van Bohemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Robiou Du Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (5), pp.772-86. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.201200398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire impact on forest soils evaluated using near-infrared spectroscopy and multivariate calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guiliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Théraulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80 (1), pp.39-47. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2009.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire impact on forest soils evaluated using near-infrared spectroscopy and multivariate calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Guiliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Théraulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80, pp.39 - 47. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2009.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of the evolution of an industrial compost and prediction of some compost properties by NIR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Guiliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yveline Le Dréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 407, pp.2390 - 2403. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2008.12.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’impact de facteurs environnementaux sur la contamination en microplastiques au niveau de la Loire : caractérisation des risques pour les bivalves par biosurveillance active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Guernic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Plastique, Environnement, Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical Responses of Blue Mussel (Mytilus spp.) to Trophic PFAS Exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen Guinle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visaliyil Hiba Jasmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Spiteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Wielgosz-Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIMO22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the effects of cadmium, samarium and gadolinium on the blue mussel (Mytilus edulis): a biochemical and lipidomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Moncrieffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderahmane Kamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Environmental Toxicology and Chemistry NA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Louisville (Kentucky), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Distribution Of Microplastics In Overbank Deposits And Sandbar Sediments Of The River Loire (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC North America 44th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Louisville (Kentucky), United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment Of The Bioaccumulation And The Effects Of Per- And Polyfluoroalkyl Substances On Blue Mussel (Mytilus edulis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herath Mudiyanselage Ganga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Dress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Louisville (Kentucky), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MP_Database.v1.1 : première base de données permettant l’intercomparaison des contaminations en microplastiques dans les dépôts sédimentaires à différentes échelles spatiales et temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Andanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haroutioun Askanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ième rencontre du GDR Polymères et Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of new fungal biocontrol isolates and their secondary metabolites against plant diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.F. Pouchus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Simoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rencontres de Phytopathologie-Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Aussois, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening strategy to select new fungal biocontrol products against plant diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.F. Pouchus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Simoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées PhytoMic, Réseau transdisciplinaire sur l'étude du microbiote des plantes, Diversité et rôle du microbiote dans la performance et l'adaptation de la plante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Rennes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening strategy to select new fungal biocontrol products against plant diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.F. Pouchus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Simoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant BioProtech, 1st international Sympiosum on Plant Protection Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Reims, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of silver Engineered Manufactured Nanomaterials: fate and effects on several estuarine and freshwater invertebrate species using a multimarker approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Garaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Andreï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC North America 35th annual meeting - Society of Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated droughts and fires mutually increase their impact on forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schaffhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII IUFRO world congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Seoul, South Korea. pp.57-58, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of microplastics on the sedimentation active band of rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Contaminated Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bern, Sep 2025, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastiques dans les sédiments fluviaux : une importante hétérogénéité à l’échelle de la bande de sédimentation active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Plastiques Environnement Santé, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la spectroscopie RAMAN pour l'évaluation de la toxicité induite par le cadmium sur la moule marine (MYTILUS EDULIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Pean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la société d'écotoxicologie fondamentale et appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEFA, Jul 2024, Besançon, France. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-019-⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution spatiale des microplastiques dans les dépôts sédimentaires sur berges et bancs de sable de la Loire (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Ngoc-Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">70 années d’utilisation massive des plastiques, quelles contaminations archivées dans les sédiments de la Loire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Ngoc Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastiques et Loire : Premières connaissances sur le bassin ligérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Transfert des micropolluants dans les eaux de surface Bassin versant de la Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des microplastiques dans un bassin versant sous pression maraîchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ième rencontre du GDR Polymères & Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, BREST, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of microplastics in overbank deposits and sandbar sediments of the river Loire (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICRO 2022, Plastic pollution from macro to nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, En distanciel, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of microplastics in a catchment under market gardening pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnés Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microplastics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, ATHENES, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated ecotoxicological assessment of Rare Earth mixtures in freshwater bivalve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Jan Groenenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Gutleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 30th Annual Meeting, Open Science for Enhanced Global Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated ecotoxicological assessment of Rare Earth mixtures in freshwater bivalve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Châtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Jan Groenenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Gutleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC North America 40th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross effects of salinity and ceria nanoparticles on two endobenthic bivalves Corbicula fluminea and Scrobicularia plana: multibiomarker assess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mouneyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of salinity on fate and behavior of silver-based manufactured nanomaterials and toxicity effects toward two endobenthic bivalves Corbicula fluminea and Scrobicularia plana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mouneyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Perrein-Ettajani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème congrès annuel de la « Society of Environmental Toxicology and Chemistry », SETAC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomaterials across a salinity gradient : exposure and ecotoxicological effects within a life cycle perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Center for Environmental Implications of NanoTechnology (CEINT) internal meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Raleigh-Durham, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine-derived Trichoderma strains producing peptaibols as a potential source of new biocontrol agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. van Bohemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.F. Pouchus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Natural Products and Biocontrol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of silver nanoparticles on the estuarine bivalve Scrobicularia plana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoSAFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence de perturbateurs endocriniens et cas d'intersexe chez le bivalve Scrobicularia plana dans 13 estuaires du Nord-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Fossi-Tankoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Perisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amiard-Triquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOBIM 2012 : Colloque d'Ecotoxicologie Franco-Québécois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated fires and droughts threaten functional biodiversity in Mediterranean ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schaffhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Conference on Biodiversity in Forest Ecosystems and Landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Kamloops, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain & Breakfast #2 | Entre Terre et Mer : sur la piste des microplastiques | Que nous disent les sédiments de Loire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicity of lanthanides to &amp;lt;i&amp;gt;Daphnia magna&amp;lt;/i&amp;gt;: insights from elemental behavior and speciation in a standardized test medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide A.L. Vignati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc A. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302491v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la contamination environnementale par les Hydrocarbures Aromatiques Polycycliques, les nanoparticules métalliques et les microplastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Université de Nantes, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04115066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'impact d'incendies de forêt répétés sur la biodiversité et sur les sols. Recherche d'indicateurs. Rapport final détaillé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schaffhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'impact d'incendies de forêt répétés sur la biodiversité et sur les sols. Recherche d'indicateurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schaffhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId214"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446259v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Dib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Pean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yannick" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Zalouk-Vergnoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-025-06293-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163938v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Croiset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Nam Phuong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180059" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494995v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Guinle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridho Wiranda Gurning" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baratange" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cognie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mossion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107436" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886673v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Cai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gandon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwabunmi Eleyele" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Moncrieffe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2024.107217" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540157v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;tif" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kamari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Poirier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169652" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04542901v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Monier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Sireau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.171385" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442517v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Masry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rossignol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106669" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203879v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158890" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654607v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Khalid" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Benali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosica Mincheva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Raquez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2021.112295" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148991v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isaline van Bohemen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruiz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Michaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Robiou Du Pont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.0c01355" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01904599v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagarde" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.08.032" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C3HQPKT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974804v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Amiard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8862-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904894v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tuan Pham" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.10.054" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVSHF0T5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519288v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bertrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giamb&#233;rini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3428" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZSPQZG7Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03596091v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Inguimbert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2015.11.039" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGZL9WJX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974813v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ch&#226;tel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.12.035" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VM6FXBT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044971v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Buffet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zalouk-Vergnoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poirier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Risso-De-Faverney" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072970v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Amiard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.12.069" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993492v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Blanchet Letrouv&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V&#233;nisseau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couderc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Bizec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.11.037" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03595748v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Carroux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roullier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Vansteelandt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201200398" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BJL6N1MJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455620v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupuy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guiliano" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Th&#233;raulaz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2009.06.028" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493510v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vergnoux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guiliano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vennetier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Th&#233;raulaz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493502v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Le Dr&#233;au" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kister" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.12.033" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5QWH2SR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493600v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Bossard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Guernic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;tais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653193v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visaliyil Hiba Jasmin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Spiteri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Delannoy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Wielgosz-Collin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653217v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane Kamari" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04244835v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653287v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herath Mudiyanselage Ganga" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dress" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04134224v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Andanson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroutioun Askanian" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516585v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bastide" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruiz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.F. Pouchus" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simoneau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516592v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516601v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonneau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186193v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Garaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Andre&#239;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Brul&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593447v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cecillon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gu&#233;non" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schaffhauser" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vergnoux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05082022v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouzid" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05081971v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654005v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04244727v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ngoc-Nam" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04105134v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Ngoc Phuong" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790696v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721603v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185402v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Nam Phuong" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721602v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Baltzer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173958v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachaux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Chatel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Jan Groenenberg" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Gutleb" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173951v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170100v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chatel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173169v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Perrein-Ettajani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174228v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174233v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283792v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. van Bohemen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renaux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Nam" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971010v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fossi-Tankoua" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Perisi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amiard-Triquet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Berthet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591021v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04552372v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04302491v4" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide A.L. Vignati" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c A. Martin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fouque" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04115066v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591038v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591040v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446259v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Dib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Pean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yannick" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Zalouk-Vergnoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-025-06293-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163938v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Croiset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Nam Phuong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180059" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494995v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Guinle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridho Wiranda Gurning" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baratange" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cognie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mossion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107436" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886673v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Cai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gandon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwabunmi Eleyele" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Moncrieffe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2024.107217" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540157v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;tif" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kamari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Poirier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169652" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04542901v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Monier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Sireau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.171385" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203879v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158890" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442517v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Masry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rossignol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106669" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654607v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Khalid" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Benali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosica Mincheva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Raquez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2021.112295" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148991v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isaline van Bohemen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruiz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Michaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Robiou Du Pont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.0c01355" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01904599v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagarde" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.08.032" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C3HQPKT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974804v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Amiard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8862-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904894v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tuan Pham" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.10.054" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVSHF0T5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519288v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bertrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giamb&#233;rini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3428" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZSPQZG7Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03596091v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Inguimbert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2015.11.039" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGZL9WJX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974813v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ch&#226;tel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.12.035" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VM6FXBT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044971v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Buffet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zalouk-Vergnoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poirier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Risso-De-Faverney" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072970v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Amiard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.12.069" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993492v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Blanchet Letrouv&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V&#233;nisseau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couderc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Bizec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.11.037" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03595748v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Carroux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roullier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Vansteelandt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201200398" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BJL6N1MJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455620v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupuy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guiliano" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Th&#233;raulaz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2009.06.028" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493510v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vergnoux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guiliano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vennetier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Th&#233;raulaz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493502v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Le Dr&#233;au" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kister" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.12.033" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5QWH2SR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493600v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Bossard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Guernic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;tais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653193v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visaliyil Hiba Jasmin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Spiteri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Delannoy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Wielgosz-Collin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653217v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane Kamari" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04244835v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653287v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herath Mudiyanselage Ganga" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dress" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04134224v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Andanson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroutioun Askanian" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516585v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bastide" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruiz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.F. Pouchus" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simoneau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516592v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516601v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonneau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186193v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Garaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Andre&#239;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Brul&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593447v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cecillon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gu&#233;non" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schaffhauser" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vergnoux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05081971v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouzid" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05082022v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654005v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04244727v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ngoc-Nam" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04105134v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Ngoc Phuong" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790696v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721603v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185402v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Nam Phuong" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721602v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Baltzer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173958v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachaux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Chatel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Jan Groenenberg" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Gutleb" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173951v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170100v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chatel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173169v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Perrein-Ettajani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174228v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283792v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. van Bohemen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renaux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Nam" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174233v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971010v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fossi-Tankoua" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Perisi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amiard-Triquet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Berthet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591021v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04552372v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04302491v4" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide A.L. Vignati" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c A. Martin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fouque" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04115066v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591040v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591038v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>