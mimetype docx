--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurore Zalouk-Vergnoux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of cadmium’s impact on marine mussels: insights from Raman spectroscopy and chemometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Pean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yannick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-025-06293-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main drivers for microplastic records in river sediments since the 1950s: Case study of the Loire river (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 994, pp.180059. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating multi-level approaches to assess blue mussel (Mytilus spp.) responses to short-term temperature and salinity changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen Guinle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridho Wiranda Gurning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Baratange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mossion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 211, pp.107436. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the effects of cadmium, samarium and gadolinium on the blue mussel (Mytilus edulis): A biochemical, transcriptomic and metabolomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Baratange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oluwabunmi Eleyele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Moncrieffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 279, pp.107217. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2024.107217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic transfer of rare earth elements in the food web of the Loire estuary (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rétif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 914, 169652 (13p.). </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.169652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of rare earth elements and assessment of anthropogenic gadolinium in estuarine habitats: The case of Loire and Seine estuaries in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rétif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Le Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Sireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 922, pp.171385. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.171385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From geochemistry to ecotoxicology of rare earth elements in aquatic environments: Diversity and uses of normalization reference materials and anomaly calculation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rétif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 856 (2), 158890 (15p.). </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.158890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the ageing and the sorption of polyaromatic hydrocarbons as influencing factors on the effects of microplastics on blue mussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Moncrieffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Masry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 262, pp.106669. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2023.106669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are bio-based and biodegradable microplastics impacting for blue mussel (Mytilus edulis)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Khalid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosica Mincheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Raquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 167, pp.112295. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2021.112295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pentadecaibins I–V: 15-Residue Peptaibols Produced by a Marine-Derived Trichoderma sp. of the Harzianum Clade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isaline van Bohemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Robiou Du Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 84 (4), pp.1271-1282. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.0c01355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastic abundance and characteristics in French Atlantic coastal sediments using a new extraction method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 243 (Part A), pp.228-237. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2018.08.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification and characterization of microplastics in blue mussels (Mytilus edulis): protocol setup and preliminary data on the contamination of the French Atlantic coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mouneyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Amiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (7), pp.6135-6144. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-8862-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing the microplastic contamination of bivalves from the French Atlantic coast: Location, season and/or mode of life?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Tuan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 129 (2), pp.664-674. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.10.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of salinity on the fate and behavior of silver standardized nanomaterial and toxicity effects in the estuarine bivalve Scrobicularia plana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Giambérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (10), pp.2550--2561. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.3428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of LC–MS methods for peptaibol quantification in fungal extracts according to their lengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isaline van Bohemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Inguimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography B Biomedical Sciences and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1009-1010, pp.Pages 25-33. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchromb.2015.11.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there any consistency between the microplastics found in the field and those used in laboratory experiments?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Châtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 211, pp.111-123. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2015.12.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadmium sulfide quantum dots induce oxidative stress and behavioral impairments in the marine clam Scrobicularia plana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. E. Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Risso-De-Faverney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34, pp.1659-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical and behavioural responses of the marine polychaete Hediste diversicolor to cadmium sulfide quantum dots (CdS QDs): waterborne and dietary exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. E. Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Amiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 100, pp.63-70. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2013.12.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dioxin-like, non-dioxin like PCB and PCDD/F contamination in European eel (Anguilla anguilla) from the Loire estuarine continuum: spatial and biological variabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Blanchet Letrouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vénisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 472, p. 562 - p. 571. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unprecedented 17-residue peptaibiotics produced by marine-derived Trichoderma atroviride.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Carroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isaline van Bohemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Robiou Du Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (5), pp.772-86. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.201200398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire impact on forest soils evaluated using near-infrared spectroscopy and multivariate calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guiliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Théraulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80 (1), pp.39-47. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2009.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire impact on forest soils evaluated using near-infrared spectroscopy and multivariate calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Guiliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Théraulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80, pp.39 - 47. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2009.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of the evolution of an industrial compost and prediction of some compost properties by NIR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Guiliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yveline Le Dréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 407, pp.2390 - 2403. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2008.12.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’impact de facteurs environnementaux sur la contamination en microplastiques au niveau de la Loire : caractérisation des risques pour les bivalves par biosurveillance active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Guernic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Plastique, Environnement, Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical Responses of Blue Mussel (Mytilus spp.) to Trophic PFAS Exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen Guinle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visaliyil Hiba Jasmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Spiteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Wielgosz-Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIMO22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the effects of cadmium, samarium and gadolinium on the blue mussel (Mytilus edulis): a biochemical and lipidomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Moncrieffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderahmane Kamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Environmental Toxicology and Chemistry NA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Louisville (Kentucky), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Distribution Of Microplastics In Overbank Deposits And Sandbar Sediments Of The River Loire (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC North America 44th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Louisville (Kentucky), United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment Of The Bioaccumulation And The Effects Of Per- And Polyfluoroalkyl Substances On Blue Mussel (Mytilus edulis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herath Mudiyanselage Ganga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Dress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Louisville (Kentucky), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MP_Database.v1.1 : première base de données permettant l’intercomparaison des contaminations en microplastiques dans les dépôts sédimentaires à différentes échelles spatiales et temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Andanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haroutioun Askanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ième rencontre du GDR Polymères et Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of new fungal biocontrol isolates and their secondary metabolites against plant diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.F. Pouchus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Simoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rencontres de Phytopathologie-Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Aussois, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening strategy to select new fungal biocontrol products against plant diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.F. Pouchus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Simoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées PhytoMic, Réseau transdisciplinaire sur l'étude du microbiote des plantes, Diversité et rôle du microbiote dans la performance et l'adaptation de la plante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Rennes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening strategy to select new fungal biocontrol products against plant diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.F. Pouchus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Simoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant BioProtech, 1st international Sympiosum on Plant Protection Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Reims, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of silver Engineered Manufactured Nanomaterials: fate and effects on several estuarine and freshwater invertebrate species using a multimarker approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Garaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Andreï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC North America 35th annual meeting - Society of Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated droughts and fires mutually increase their impact on forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schaffhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII IUFRO world congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Seoul, South Korea. pp.57-58, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of microplastics on the sedimentation active band of rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Contaminated Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bern, Sep 2025, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastiques dans les sédiments fluviaux : une importante hétérogénéité à l’échelle de la bande de sédimentation active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Plastiques Environnement Santé, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la spectroscopie RAMAN pour l'évaluation de la toxicité induite par le cadmium sur la moule marine (MYTILUS EDULIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Pean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la société d'écotoxicologie fondamentale et appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEFA, Jul 2024, Besançon, France. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-019-⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution spatiale des microplastiques dans les dépôts sédimentaires sur berges et bancs de sable de la Loire (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Ngoc-Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">70 années d’utilisation massive des plastiques, quelles contaminations archivées dans les sédiments de la Loire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Ngoc Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastiques et Loire : Premières connaissances sur le bassin ligérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Transfert des micropolluants dans les eaux de surface Bassin versant de la Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des microplastiques dans un bassin versant sous pression maraîchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ième rencontre du GDR Polymères & Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, BREST, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of microplastics in overbank deposits and sandbar sediments of the river Loire (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICRO 2022, Plastic pollution from macro to nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, En distanciel, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of microplastics in a catchment under market gardening pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnés Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microplastics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, ATHENES, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated ecotoxicological assessment of Rare Earth mixtures in freshwater bivalve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Jan Groenenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Gutleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 30th Annual Meeting, Open Science for Enhanced Global Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated ecotoxicological assessment of Rare Earth mixtures in freshwater bivalve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Châtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Jan Groenenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Gutleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC North America 40th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross effects of salinity and ceria nanoparticles on two endobenthic bivalves Corbicula fluminea and Scrobicularia plana: multibiomarker assess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mouneyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of salinity on fate and behavior of silver-based manufactured nanomaterials and toxicity effects toward two endobenthic bivalves Corbicula fluminea and Scrobicularia plana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mouneyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Perrein-Ettajani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème congrès annuel de la « Society of Environmental Toxicology and Chemistry », SETAC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomaterials across a salinity gradient : exposure and ecotoxicological effects within a life cycle perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Center for Environmental Implications of NanoTechnology (CEINT) internal meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Raleigh-Durham, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine-derived Trichoderma strains producing peptaibols as a potential source of new biocontrol agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. van Bohemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.F. Pouchus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Natural Products and Biocontrol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of silver nanoparticles on the estuarine bivalve Scrobicularia plana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoSAFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence de perturbateurs endocriniens et cas d'intersexe chez le bivalve Scrobicularia plana dans 13 estuaires du Nord-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Fossi-Tankoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Perisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amiard-Triquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOBIM 2012 : Colloque d'Ecotoxicologie Franco-Québécois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated fires and droughts threaten functional biodiversity in Mediterranean ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schaffhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Conference on Biodiversity in Forest Ecosystems and Landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Kamloops, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain & Breakfast #2 | Entre Terre et Mer : sur la piste des microplastiques | Que nous disent les sédiments de Loire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicity of lanthanides to &amp;lt;i&amp;gt;Daphnia magna&amp;lt;/i&amp;gt;: insights from elemental behavior and speciation in a standardized test medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide A.L. Vignati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc A. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302491v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la contamination environnementale par les Hydrocarbures Aromatiques Polycycliques, les nanoparticules métalliques et les microplastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Université de Nantes, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04115066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'impact d'incendies de forêt répétés sur la biodiversité et sur les sols. Recherche d'indicateurs. Rapport final détaillé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schaffhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'impact d'incendies de forêt répétés sur la biodiversité et sur les sols. Recherche d'indicateurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schaffhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId214"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurore Zalouk-Vergnoux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of cadmium’s impact on marine mussels: insights from Raman spectroscopy and chemometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Pean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yannick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-025-06293-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and present contaminants in sediment samples collected from Bizerte lagoon and inflowing rivers, Tunisia: Occurrence and potential risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghzela Mahfoudhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Velázquez-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulla Al-Rawabdeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 384, pp.126926. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2025.126926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05605220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main drivers for microplastic records in river sediments since the 1950s: Case study of the Loire river (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 994, pp.180059. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating multi-level approaches to assess blue mussel (Mytilus spp.) responses to short-term temperature and salinity changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen Guinle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridho Wiranda Gurning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Baratange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mossion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 211, pp.107436. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the effects of cadmium, samarium and gadolinium on the blue mussel (Mytilus edulis): A biochemical, transcriptomic and metabolomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Baratange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oluwabunmi Eleyele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Moncrieffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 279, pp.107217. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2024.107217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic transfer of rare earth elements in the food web of the Loire estuary (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rétif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 914, 169652 (13p.). </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.169652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of rare earth elements and assessment of anthropogenic gadolinium in estuarine habitats: The case of Loire and Seine estuaries in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rétif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Le Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Sireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 922, pp.171385. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.171385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the ageing and the sorption of polyaromatic hydrocarbons as influencing factors on the effects of microplastics on blue mussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Moncrieffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Masry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 262, pp.106669. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2023.106669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From geochemistry to ecotoxicology of rare earth elements in aquatic environments: Diversity and uses of normalization reference materials and anomaly calculation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rétif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 856 (2), 158890 (15p.). </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.158890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are bio-based and biodegradable microplastics impacting for blue mussel (Mytilus edulis)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Khalid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosica Mincheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Raquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 167, pp.112295. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2021.112295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pentadecaibins I–V: 15-Residue Peptaibols Produced by a Marine-Derived Trichoderma sp. of the Harzianum Clade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isaline van Bohemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Robiou Du Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 84 (4), pp.1271-1282. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.0c01355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastic abundance and characteristics in French Atlantic coastal sediments using a new extraction method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 243 (Part A), pp.228-237. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2018.08.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification and characterization of microplastics in blue mussels (Mytilus edulis): protocol setup and preliminary data on the contamination of the French Atlantic coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mouneyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Amiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (7), pp.6135-6144. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-8862-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing the microplastic contamination of bivalves from the French Atlantic coast: Location, season and/or mode of life?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Tuan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 129 (2), pp.664-674. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.10.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of salinity on the fate and behavior of silver standardized nanomaterial and toxicity effects in the estuarine bivalve Scrobicularia plana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Giambérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (10), pp.2550--2561. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.3428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of LC–MS methods for peptaibol quantification in fungal extracts according to their lengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isaline van Bohemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Inguimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography B Biomedical Sciences and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1009-1010, pp.Pages 25-33. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchromb.2015.11.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there any consistency between the microplastics found in the field and those used in laboratory experiments?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Châtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 211, pp.111-123. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2015.12.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadmium sulfide quantum dots induce oxidative stress and behavioral impairments in the marine clam Scrobicularia plana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. E. Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Risso-De-Faverney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34, pp.1659-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical and behavioural responses of the marine polychaete Hediste diversicolor to cadmium sulfide quantum dots (CdS QDs): waterborne and dietary exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. E. Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Amiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 100, pp.63-70. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2013.12.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dioxin-like, non-dioxin like PCB and PCDD/F contamination in European eel (Anguilla anguilla) from the Loire estuarine continuum: spatial and biological variabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Blanchet Letrouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vénisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 472, p. 562 - p. 571. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unprecedented 17-residue peptaibiotics produced by marine-derived Trichoderma atroviride.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Carroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isaline van Bohemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Robiou Du Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (5), pp.772-86. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.201200398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire impact on forest soils evaluated using near-infrared spectroscopy and multivariate calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guiliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Théraulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80 (1), pp.39-47. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2009.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire impact on forest soils evaluated using near-infrared spectroscopy and multivariate calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Guiliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Théraulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80, pp.39 - 47. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2009.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of the evolution of an industrial compost and prediction of some compost properties by NIR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Guiliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yveline Le Dréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 407, pp.2390 - 2403. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2008.12.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’impact de facteurs environnementaux sur la contamination en microplastiques au niveau de la Loire : caractérisation des risques pour les bivalves par biosurveillance active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Guernic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Plastique, Environnement, Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical Responses of Blue Mussel (Mytilus spp.) to Trophic PFAS Exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen Guinle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visaliyil Hiba Jasmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Spiteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Wielgosz-Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIMO22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the effects of cadmium, samarium and gadolinium on the blue mussel (Mytilus edulis): a biochemical and lipidomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Moncrieffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderahmane Kamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Environmental Toxicology and Chemistry NA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Louisville (Kentucky), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Distribution Of Microplastics In Overbank Deposits And Sandbar Sediments Of The River Loire (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC North America 44th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Louisville (Kentucky), United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment Of The Bioaccumulation And The Effects Of Per- And Polyfluoroalkyl Substances On Blue Mussel (Mytilus edulis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herath Mudiyanselage Ganga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Dress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Louisville (Kentucky), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MP_Database.v1.1 : première base de données permettant l’intercomparaison des contaminations en microplastiques dans les dépôts sédimentaires à différentes échelles spatiales et temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Andanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haroutioun Askanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ième rencontre du GDR Polymères et Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of new fungal biocontrol isolates and their secondary metabolites against plant diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.F. Pouchus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Simoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rencontres de Phytopathologie-Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Aussois, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening strategy to select new fungal biocontrol products against plant diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.F. Pouchus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Simoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées PhytoMic, Réseau transdisciplinaire sur l'étude du microbiote des plantes, Diversité et rôle du microbiote dans la performance et l'adaptation de la plante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Rennes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening strategy to select new fungal biocontrol products against plant diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.F. Pouchus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Simoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant BioProtech, 1st international Sympiosum on Plant Protection Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Reims, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of silver Engineered Manufactured Nanomaterials: fate and effects on several estuarine and freshwater invertebrate species using a multimarker approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Garaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Andreï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC North America 35th annual meeting - Society of Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated droughts and fires mutually increase their impact on forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schaffhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII IUFRO world congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Seoul, South Korea. pp.57-58, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses biologiques multi-niveaux de la moule bleue (Mytilus spp.) à des mélanges réalistes de PFAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen Guinle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Jasmin Visaliyil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Baratange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Ecotoxicologie Fondamentale et Appliquée (SEFA), Jul 2025, La Roche-sur-Yon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastiques dans les sédiments fluviaux : une importante hétérogénéité à l’échelle de la bande de sédimentation active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Plastiques Environnement Santé, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of microplastics on the sedimentation active band of rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Contaminated Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bern, Sep 2025, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spectroscopie proche infrarouge peut-elle révéler l’exposition aux PFAS chez la moule bleue (Mytilus spp.) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen Guinle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Levasseur-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Spectroscopie et microscopie du milieu marin (SpecMa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université; Ifremer, Dec 2025, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la spectroscopie RAMAN pour l'évaluation de la toxicité induite par le cadmium sur la moule marine (MYTILUS EDULIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Pean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la société d'écotoxicologie fondamentale et appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEFA, Jul 2024, Besançon, France. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-019-⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution spatiale des microplastiques dans les dépôts sédimentaires sur berges et bancs de sable de la Loire (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Ngoc-Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">70 années d’utilisation massive des plastiques, quelles contaminations archivées dans les sédiments de la Loire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Ngoc Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastiques et Loire : Premières connaissances sur le bassin ligérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Transfert des micropolluants dans les eaux de surface Bassin versant de la Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of microplastics in overbank deposits and sandbar sediments of the river Loire (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICRO 2022, Plastic pollution from macro to nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, En distanciel, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des microplastiques dans un bassin versant sous pression maraîchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ième rencontre du GDR Polymères & Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, BREST, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of microplastics in a catchment under market gardening pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnés Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microplastics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, ATHENES, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated ecotoxicological assessment of Rare Earth mixtures in freshwater bivalve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Jan Groenenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Gutleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 30th Annual Meeting, Open Science for Enhanced Global Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated ecotoxicological assessment of Rare Earth mixtures in freshwater bivalve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Châtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Jan Groenenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Gutleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC North America 40th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross effects of salinity and ceria nanoparticles on two endobenthic bivalves Corbicula fluminea and Scrobicularia plana: multibiomarker assess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mouneyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of salinity on fate and behavior of silver-based manufactured nanomaterials and toxicity effects toward two endobenthic bivalves Corbicula fluminea and Scrobicularia plana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mouneyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Perrein-Ettajani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème congrès annuel de la « Society of Environmental Toxicology and Chemistry », SETAC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomaterials across a salinity gradient : exposure and ecotoxicological effects within a life cycle perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Center for Environmental Implications of NanoTechnology (CEINT) internal meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Raleigh-Durham, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of silver nanoparticles on the estuarine bivalve Scrobicularia plana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoSAFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine-derived Trichoderma strains producing peptaibols as a potential source of new biocontrol agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. van Bohemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.F. Pouchus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Natural Products and Biocontrol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence de perturbateurs endocriniens et cas d'intersexe chez le bivalve Scrobicularia plana dans 13 estuaires du Nord-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Fossi-Tankoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Perisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amiard-Triquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOBIM 2012 : Colloque d'Ecotoxicologie Franco-Québécois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated fires and droughts threaten functional biodiversity in Mediterranean ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schaffhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Conference on Biodiversity in Forest Ecosystems and Landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Kamloops, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain & Breakfast #2 | Entre Terre et Mer : sur la piste des microplastiques | Que nous disent les sédiments de Loire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicity of lanthanides to &amp;lt;i&amp;gt;Daphnia magna&amp;lt;/i&amp;gt;: insights from elemental behavior and speciation in a standardized test medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide A.L. Vignati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc A. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302491v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la contamination environnementale par les Hydrocarbures Aromatiques Polycycliques, les nanoparticules métalliques et les microplastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Université de Nantes, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04115066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'impact d'incendies de forêt répétés sur la biodiversité et sur les sols. Recherche d'indicateurs. Rapport final détaillé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schaffhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'impact d'incendies de forêt répétés sur la biodiversité et sur les sols. Recherche d'indicateurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schaffhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId226"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446259v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Dib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Pean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yannick" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Zalouk-Vergnoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-025-06293-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163938v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Croiset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Nam Phuong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180059" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494995v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Guinle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridho Wiranda Gurning" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baratange" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cognie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mossion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107436" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886673v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Cai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gandon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwabunmi Eleyele" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Moncrieffe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2024.107217" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540157v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;tif" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kamari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Poirier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169652" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04542901v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Monier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Sireau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.171385" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203879v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158890" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442517v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Masry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rossignol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106669" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654607v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Khalid" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Benali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosica Mincheva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Raquez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2021.112295" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148991v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isaline van Bohemen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruiz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Michaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Robiou Du Pont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.0c01355" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01904599v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagarde" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.08.032" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C3HQPKT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974804v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Amiard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8862-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904894v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tuan Pham" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.10.054" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVSHF0T5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519288v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bertrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giamb&#233;rini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3428" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZSPQZG7Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03596091v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Inguimbert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2015.11.039" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGZL9WJX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974813v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ch&#226;tel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.12.035" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VM6FXBT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044971v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Buffet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zalouk-Vergnoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poirier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Risso-De-Faverney" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072970v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Amiard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.12.069" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993492v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Blanchet Letrouv&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V&#233;nisseau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couderc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Bizec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.11.037" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03595748v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Carroux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roullier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Vansteelandt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201200398" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BJL6N1MJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455620v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupuy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guiliano" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Th&#233;raulaz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2009.06.028" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493510v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vergnoux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guiliano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vennetier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Th&#233;raulaz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493502v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Le Dr&#233;au" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kister" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.12.033" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5QWH2SR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493600v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Bossard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Guernic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;tais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653193v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visaliyil Hiba Jasmin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Spiteri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Delannoy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Wielgosz-Collin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653217v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane Kamari" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04244835v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653287v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herath Mudiyanselage Ganga" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dress" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04134224v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Andanson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroutioun Askanian" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516585v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bastide" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruiz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.F. Pouchus" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simoneau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516592v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516601v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonneau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186193v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Garaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Andre&#239;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Brul&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593447v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cecillon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gu&#233;non" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schaffhauser" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vergnoux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05081971v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouzid" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05082022v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654005v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04244727v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ngoc-Nam" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04105134v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Ngoc Phuong" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790696v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721603v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185402v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Nam Phuong" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721602v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Baltzer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173958v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachaux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Chatel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Jan Groenenberg" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Gutleb" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173951v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170100v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chatel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173169v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Perrein-Ettajani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174228v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283792v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. van Bohemen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renaux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Nam" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174233v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971010v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fossi-Tankoua" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Perisi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amiard-Triquet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Berthet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591021v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04552372v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04302491v4" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide A.L. Vignati" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c A. Martin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fouque" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04115066v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591040v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591038v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446259v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Dib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Pean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yannick" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Zalouk-Vergnoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-025-06293-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605220v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghzela Mahfoudhi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Barhoumi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Vel&#225;zquez-G&#243;mez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulla Al-Rawabdeh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Touil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.126926" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163938v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Croiset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Nam Phuong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180059" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494995v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Guinle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridho Wiranda Gurning" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baratange" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cognie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mossion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107436" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886673v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Cai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gandon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwabunmi Eleyele" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Moncrieffe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2024.107217" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540157v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;tif" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kamari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Poirier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169652" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04542901v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Monier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Sireau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.171385" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442517v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Masry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rossignol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106669" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203879v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158890" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654607v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Khalid" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Benali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosica Mincheva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Raquez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2021.112295" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148991v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isaline van Bohemen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruiz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Michaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Robiou Du Pont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.0c01355" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01904599v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagarde" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.08.032" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C3HQPKT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974804v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Amiard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8862-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904894v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tuan Pham" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.10.054" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVSHF0T5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519288v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bertrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giamb&#233;rini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3428" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZSPQZG7Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03596091v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Inguimbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2015.11.039" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGZL9WJX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974813v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ch&#226;tel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.12.035" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VM6FXBT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044971v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Buffet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zalouk-Vergnoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poirier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Risso-De-Faverney" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072970v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Amiard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.12.069" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993492v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Blanchet Letrouv&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V&#233;nisseau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couderc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Bizec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.11.037" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03595748v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Carroux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roullier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Vansteelandt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201200398" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BJL6N1MJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455620v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupuy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guiliano" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Th&#233;raulaz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2009.06.028" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493510v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vergnoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guiliano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vennetier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Th&#233;raulaz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493502v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Le Dr&#233;au" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kister" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.12.033" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5QWH2SR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493600v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Bossard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Guernic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;tais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653193v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visaliyil Hiba Jasmin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Spiteri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Delannoy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Wielgosz-Collin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653217v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane Kamari" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04244835v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653287v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herath Mudiyanselage Ganga" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dress" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04134224v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Andanson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroutioun Askanian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516585v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bastide" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruiz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.F. Pouchus" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simoneau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516592v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516601v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonneau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186193v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Garaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Andre&#239;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Brul&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593447v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cecillon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gu&#233;non" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schaffhauser" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vergnoux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586669v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Jasmin Visaliyil" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05082022v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouzid" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05081971v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586677v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Levasseur-Garcia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654005v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04244727v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ngoc-Nam" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04105134v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Ngoc Phuong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790696v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185402v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Nam Phuong" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721603v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721602v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Baltzer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173958v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachaux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Chatel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Jan Groenenberg" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Gutleb" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173951v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170100v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chatel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173169v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Perrein-Ettajani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174228v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174233v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283792v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. van Bohemen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renaux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Nam" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971010v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fossi-Tankoua" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Perisi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amiard-Triquet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Berthet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591021v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04552372v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04302491v4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide A.L. Vignati" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c A. Martin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fouque" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04115066v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591040v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591038v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>