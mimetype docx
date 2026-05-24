--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurore Zalouk-Vergnoux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of cadmium’s impact on marine mussels: insights from Raman spectroscopy and chemometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Pean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yannick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-025-06293-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and present contaminants in sediment samples collected from Bizerte lagoon and inflowing rivers, Tunisia: Occurrence and potential risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghzela Mahfoudhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Velázquez-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulla Al-Rawabdeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 384, pp.126926. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2025.126926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05605220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main drivers for microplastic records in river sediments since the 1950s: Case study of the Loire river (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 994, pp.180059. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating multi-level approaches to assess blue mussel (Mytilus spp.) responses to short-term temperature and salinity changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen Guinle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridho Wiranda Gurning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Baratange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mossion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 211, pp.107436. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the effects of cadmium, samarium and gadolinium on the blue mussel (Mytilus edulis): A biochemical, transcriptomic and metabolomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Baratange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oluwabunmi Eleyele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Moncrieffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 279, pp.107217. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2024.107217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic transfer of rare earth elements in the food web of the Loire estuary (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rétif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 914, 169652 (13p.). </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.169652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of rare earth elements and assessment of anthropogenic gadolinium in estuarine habitats: The case of Loire and Seine estuaries in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rétif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Le Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Sireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 922, pp.171385. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.171385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the ageing and the sorption of polyaromatic hydrocarbons as influencing factors on the effects of microplastics on blue mussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Moncrieffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Masry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 262, pp.106669. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2023.106669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From geochemistry to ecotoxicology of rare earth elements in aquatic environments: Diversity and uses of normalization reference materials and anomaly calculation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rétif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 856 (2), 158890 (15p.). </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.158890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are bio-based and biodegradable microplastics impacting for blue mussel (Mytilus edulis)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Khalid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosica Mincheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Raquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 167, pp.112295. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2021.112295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pentadecaibins I–V: 15-Residue Peptaibols Produced by a Marine-Derived Trichoderma sp. of the Harzianum Clade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isaline van Bohemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Robiou Du Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 84 (4), pp.1271-1282. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.0c01355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastic abundance and characteristics in French Atlantic coastal sediments using a new extraction method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 243 (Part A), pp.228-237. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2018.08.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification and characterization of microplastics in blue mussels (Mytilus edulis): protocol setup and preliminary data on the contamination of the French Atlantic coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mouneyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Amiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (7), pp.6135-6144. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-8862-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing the microplastic contamination of bivalves from the French Atlantic coast: Location, season and/or mode of life?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Tuan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 129 (2), pp.664-674. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.10.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of salinity on the fate and behavior of silver standardized nanomaterial and toxicity effects in the estuarine bivalve Scrobicularia plana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Giambérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (10), pp.2550--2561. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.3428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of LC–MS methods for peptaibol quantification in fungal extracts according to their lengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isaline van Bohemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Inguimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography B Biomedical Sciences and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1009-1010, pp.Pages 25-33. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchromb.2015.11.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there any consistency between the microplastics found in the field and those used in laboratory experiments?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Châtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 211, pp.111-123. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2015.12.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadmium sulfide quantum dots induce oxidative stress and behavioral impairments in the marine clam Scrobicularia plana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. E. Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Risso-De-Faverney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34, pp.1659-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical and behavioural responses of the marine polychaete Hediste diversicolor to cadmium sulfide quantum dots (CdS QDs): waterborne and dietary exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. E. Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Amiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 100, pp.63-70. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2013.12.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dioxin-like, non-dioxin like PCB and PCDD/F contamination in European eel (Anguilla anguilla) from the Loire estuarine continuum: spatial and biological variabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Blanchet Letrouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vénisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 472, p. 562 - p. 571. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unprecedented 17-residue peptaibiotics produced by marine-derived Trichoderma atroviride.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Carroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isaline van Bohemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Robiou Du Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (5), pp.772-86. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.201200398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire impact on forest soils evaluated using near-infrared spectroscopy and multivariate calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guiliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Théraulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80 (1), pp.39-47. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2009.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire impact on forest soils evaluated using near-infrared spectroscopy and multivariate calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Guiliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Théraulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80, pp.39 - 47. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2009.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of the evolution of an industrial compost and prediction of some compost properties by NIR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Guiliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yveline Le Dréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 407, pp.2390 - 2403. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2008.12.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’impact de facteurs environnementaux sur la contamination en microplastiques au niveau de la Loire : caractérisation des risques pour les bivalves par biosurveillance active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Guernic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Plastique, Environnement, Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical Responses of Blue Mussel (Mytilus spp.) to Trophic PFAS Exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen Guinle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visaliyil Hiba Jasmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Spiteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Wielgosz-Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIMO22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the effects of cadmium, samarium and gadolinium on the blue mussel (Mytilus edulis): a biochemical and lipidomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Moncrieffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderahmane Kamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Environmental Toxicology and Chemistry NA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Louisville (Kentucky), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Distribution Of Microplastics In Overbank Deposits And Sandbar Sediments Of The River Loire (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC North America 44th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Louisville (Kentucky), United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment Of The Bioaccumulation And The Effects Of Per- And Polyfluoroalkyl Substances On Blue Mussel (Mytilus edulis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herath Mudiyanselage Ganga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Dress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Louisville (Kentucky), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MP_Database.v1.1 : première base de données permettant l’intercomparaison des contaminations en microplastiques dans les dépôts sédimentaires à différentes échelles spatiales et temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Andanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haroutioun Askanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ième rencontre du GDR Polymères et Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of new fungal biocontrol isolates and their secondary metabolites against plant diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.F. Pouchus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Simoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rencontres de Phytopathologie-Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Aussois, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening strategy to select new fungal biocontrol products against plant diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.F. Pouchus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Simoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées PhytoMic, Réseau transdisciplinaire sur l'étude du microbiote des plantes, Diversité et rôle du microbiote dans la performance et l'adaptation de la plante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Rennes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening strategy to select new fungal biocontrol products against plant diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.F. Pouchus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Simoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant BioProtech, 1st international Sympiosum on Plant Protection Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Reims, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of silver Engineered Manufactured Nanomaterials: fate and effects on several estuarine and freshwater invertebrate species using a multimarker approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Garaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Andreï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC North America 35th annual meeting - Society of Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated droughts and fires mutually increase their impact on forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schaffhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII IUFRO world congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Seoul, South Korea. pp.57-58, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses biologiques multi-niveaux de la moule bleue (Mytilus spp.) à des mélanges réalistes de PFAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen Guinle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Jasmin Visaliyil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Baratange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Ecotoxicologie Fondamentale et Appliquée (SEFA), Jul 2025, La Roche-sur-Yon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastiques dans les sédiments fluviaux : une importante hétérogénéité à l’échelle de la bande de sédimentation active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Plastiques Environnement Santé, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of microplastics on the sedimentation active band of rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Contaminated Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bern, Sep 2025, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spectroscopie proche infrarouge peut-elle révéler l’exposition aux PFAS chez la moule bleue (Mytilus spp.) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen Guinle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Levasseur-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Spectroscopie et microscopie du milieu marin (SpecMa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université; Ifremer, Dec 2025, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la spectroscopie RAMAN pour l'évaluation de la toxicité induite par le cadmium sur la moule marine (MYTILUS EDULIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Pean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la société d'écotoxicologie fondamentale et appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEFA, Jul 2024, Besançon, France. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-019-⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution spatiale des microplastiques dans les dépôts sédimentaires sur berges et bancs de sable de la Loire (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Ngoc-Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">70 années d’utilisation massive des plastiques, quelles contaminations archivées dans les sédiments de la Loire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Ngoc Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastiques et Loire : Premières connaissances sur le bassin ligérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Transfert des micropolluants dans les eaux de surface Bassin versant de la Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of microplastics in overbank deposits and sandbar sediments of the river Loire (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICRO 2022, Plastic pollution from macro to nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, En distanciel, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des microplastiques dans un bassin versant sous pression maraîchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ième rencontre du GDR Polymères & Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, BREST, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of microplastics in a catchment under market gardening pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnés Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microplastics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, ATHENES, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated ecotoxicological assessment of Rare Earth mixtures in freshwater bivalve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Jan Groenenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Gutleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 30th Annual Meeting, Open Science for Enhanced Global Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated ecotoxicological assessment of Rare Earth mixtures in freshwater bivalve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Châtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Jan Groenenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Gutleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC North America 40th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross effects of salinity and ceria nanoparticles on two endobenthic bivalves Corbicula fluminea and Scrobicularia plana: multibiomarker assess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mouneyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of salinity on fate and behavior of silver-based manufactured nanomaterials and toxicity effects toward two endobenthic bivalves Corbicula fluminea and Scrobicularia plana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mouneyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Perrein-Ettajani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème congrès annuel de la « Society of Environmental Toxicology and Chemistry », SETAC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomaterials across a salinity gradient : exposure and ecotoxicological effects within a life cycle perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Center for Environmental Implications of NanoTechnology (CEINT) internal meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Raleigh-Durham, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of silver nanoparticles on the estuarine bivalve Scrobicularia plana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoSAFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine-derived Trichoderma strains producing peptaibols as a potential source of new biocontrol agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. van Bohemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.F. Pouchus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Natural Products and Biocontrol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence de perturbateurs endocriniens et cas d'intersexe chez le bivalve Scrobicularia plana dans 13 estuaires du Nord-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Fossi-Tankoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Perisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amiard-Triquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOBIM 2012 : Colloque d'Ecotoxicologie Franco-Québécois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated fires and droughts threaten functional biodiversity in Mediterranean ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schaffhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Conference on Biodiversity in Forest Ecosystems and Landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Kamloops, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain & Breakfast #2 | Entre Terre et Mer : sur la piste des microplastiques | Que nous disent les sédiments de Loire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicity of lanthanides to &amp;lt;i&amp;gt;Daphnia magna&amp;lt;/i&amp;gt;: insights from elemental behavior and speciation in a standardized test medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide A.L. Vignati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc A. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302491v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la contamination environnementale par les Hydrocarbures Aromatiques Polycycliques, les nanoparticules métalliques et les microplastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Université de Nantes, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04115066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'impact d'incendies de forêt répétés sur la biodiversité et sur les sols. Recherche d'indicateurs. Rapport final détaillé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schaffhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'impact d'incendies de forêt répétés sur la biodiversité et sur les sols. Recherche d'indicateurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schaffhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId226"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurore Zalouk-Vergnoux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using bivalves to assess the risks of microplastics and associated pollutants: the case of the Loire River, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Guernic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 36th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Maastricht (Netherland), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05627535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses biologiques multi-niveaux de la moule bleue (Mytilus spp.) à des mélanges réalistes de PFAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen Guinle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Jasmin Visaliyil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Baratange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Ecotoxicologie Fondamentale et Appliquée (SEFA), Jul 2025, La Roche-sur-Yon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastiques dans les sédiments fluviaux : une importante hétérogénéité à l’échelle de la bande de sédimentation active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Plastiques Environnement Santé, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05082022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of microplastics on the sedimentation active band of rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Contaminated Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bern, Sep 2025, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spectroscopie proche infrarouge peut-elle révéler l’exposition aux PFAS chez la moule bleue (Mytilus spp.) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen Guinle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Levasseur-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Déléris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Spectroscopie et microscopie du milieu marin (SpecMa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université; Ifremer, Dec 2025, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la spectroscopie RAMAN pour l'évaluation de la toxicité induite par le cadmium sur la moule marine (MYTILUS EDULIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Pean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la société d'écotoxicologie fondamentale et appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEFA, Jul 2024, Besançon, France. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-019-⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution spatiale des microplastiques dans les dépôts sédimentaires sur berges et bancs de sable de la Loire (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Ngoc-Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">70 années d’utilisation massive des plastiques, quelles contaminations archivées dans les sédiments de la Loire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nam Ngoc Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastiques et Loire : Premières connaissances sur le bassin ligérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Transfert des micropolluants dans les eaux de surface Bassin versant de la Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of microplastics in overbank deposits and sandbar sediments of the river Loire (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICRO 2022, Plastic pollution from macro to nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, En distanciel, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des microplastiques dans un bassin versant sous pression maraîchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ième rencontre du GDR Polymères & Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, BREST, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of microplastics in a catchment under market gardening pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnés Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microplastics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, ATHENES, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated ecotoxicological assessment of Rare Earth mixtures in freshwater bivalve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Jan Groenenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Gutleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 30th Annual Meeting, Open Science for Enhanced Global Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated ecotoxicological assessment of Rare Earth mixtures in freshwater bivalve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Châtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bert Jan Groenenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Gutleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC North America 40th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross effects of salinity and ceria nanoparticles on two endobenthic bivalves Corbicula fluminea and Scrobicularia plana: multibiomarker assess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mouneyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of salinity on fate and behavior of silver-based manufactured nanomaterials and toxicity effects toward two endobenthic bivalves Corbicula fluminea and Scrobicularia plana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mouneyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Perrein-Ettajani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème congrès annuel de la « Society of Environmental Toxicology and Chemistry », SETAC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomaterials across a salinity gradient : exposure and ecotoxicological effects within a life cycle perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Center for Environmental Implications of NanoTechnology (CEINT) internal meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Raleigh-Durham, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine-derived Trichoderma strains producing peptaibols as a potential source of new biocontrol agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. van Bohemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.F. Pouchus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Natural Products and Biocontrol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of silver nanoparticles on the estuarine bivalve Scrobicularia plana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoSAFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence de perturbateurs endocriniens et cas d'intersexe chez le bivalve Scrobicularia plana dans 13 estuaires du Nord-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Fossi-Tankoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Perisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Amiard-Triquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Ait-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOBIM 2012 : Colloque d'Ecotoxicologie Franco-Québécois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated fires and droughts threaten functional biodiversity in Mediterranean ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schaffhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Conference on Biodiversity in Forest Ecosystems and Landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Kamloops, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past and present contaminants in sediment samples collected from Bizerte lagoon and inflowing rivers, Tunisia: Occurrence and potential risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghzela Mahfoudhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Barhoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Velázquez-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulla Al-Rawabdeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 384, pp.126926. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2025.126926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05605220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of cadmium’s impact on marine mussels: insights from Raman spectroscopy and chemometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Pean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Yannick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-025-06293-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main drivers for microplastic records in river sediments since the 1950s: Case study of the Loire river (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 994, pp.180059. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating multi-level approaches to assess blue mussel (Mytilus spp.) responses to short-term temperature and salinity changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen Guinle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridho Wiranda Gurning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Baratange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mossion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 211, pp.107436. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the effects of cadmium, samarium and gadolinium on the blue mussel (Mytilus edulis): A biochemical, transcriptomic and metabolomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Baratange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oluwabunmi Eleyele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Moncrieffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 279, pp.107217. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2024.107217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic transfer of rare earth elements in the food web of the Loire estuary (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rétif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 914, 169652 (13p.). </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.169652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of rare earth elements and assessment of anthropogenic gadolinium in estuarine habitats: The case of Loire and Seine estuaries in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rétif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Le Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Sireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 922, pp.171385. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.171385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From geochemistry to ecotoxicology of rare earth elements in aquatic environments: Diversity and uses of normalization reference materials and anomaly calculation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rétif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 856 (2), 158890 (15p.). </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.158890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the ageing and the sorption of polyaromatic hydrocarbons as influencing factors on the effects of microplastics on blue mussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Moncrieffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Masry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 262, pp.106669. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2023.106669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are bio-based and biodegradable microplastics impacting for blue mussel (Mytilus edulis)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Khalid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosica Mincheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Raquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 167, pp.112295. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2021.112295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pentadecaibins I–V: 15-Residue Peptaibols Produced by a Marine-Derived Trichoderma sp. of the Harzianum Clade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isaline van Bohemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Robiou Du Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 84 (4), pp.1271-1282. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.0c01355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastic abundance and characteristics in French Atlantic coastal sediments using a new extraction method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 243 (Part A), pp.228-237. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2018.08.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification and characterization of microplastics in blue mussels (Mytilus edulis): protocol setup and preliminary data on the contamination of the French Atlantic coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mouneyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Amiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (7), pp.6135-6144. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-8862-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing the microplastic contamination of bivalves from the French Atlantic coast: Location, season and/or mode of life?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc Tuan Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 129 (2), pp.664-674. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.10.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of salinity on the fate and behavior of silver standardized nanomaterial and toxicity effects in the estuarine bivalve Scrobicularia plana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Giambérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (10), pp.2550--2561. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.3428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of LC–MS methods for peptaibol quantification in fungal extracts according to their lengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isaline van Bohemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Inguimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography B Biomedical Sciences and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1009-1010, pp.Pages 25-33. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchromb.2015.11.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there any consistency between the microplastics found in the field and those used in laboratory experiments?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Châtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 211, pp.111-123. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2015.12.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadmium sulfide quantum dots induce oxidative stress and behavioral impairments in the marine clam Scrobicularia plana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. E. Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Risso-De-Faverney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34, pp.1659-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical and behavioural responses of the marine polychaete Hediste diversicolor to cadmium sulfide quantum dots (CdS QDs): waterborne and dietary exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. E. Buffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Amiard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 100, pp.63-70. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2013.12.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dioxin-like, non-dioxin like PCB and PCDD/F contamination in European eel (Anguilla anguilla) from the Loire estuarine continuum: spatial and biological variabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Blanchet Letrouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vénisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 472, p. 562 - p. 571. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unprecedented 17-residue peptaibiotics produced by marine-derived Trichoderma atroviride.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Carroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isaline van Bohemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Robiou Du Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Vansteelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (5), pp.772-86. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.201200398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire impact on forest soils evaluated using near-infrared spectroscopy and multivariate calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guiliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Théraulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80 (1), pp.39-47. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2009.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire impact on forest soils evaluated using near-infrared spectroscopy and multivariate calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Guiliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Théraulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80, pp.39 - 47. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2009.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of the evolution of an industrial compost and prediction of some compost properties by NIR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Guiliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yveline Le Dréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 407, pp.2390 - 2403. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2008.12.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’impact de facteurs environnementaux sur la contamination en microplastiques au niveau de la Loire : caractérisation des risques pour les bivalves par biosurveillance active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Guernic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Plastique, Environnement, Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical Responses of Blue Mussel (Mytilus spp.) to Trophic PFAS Exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colleen Guinle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visaliyil Hiba Jasmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Spiteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Wielgosz-Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIMO22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the effects of cadmium, samarium and gadolinium on the blue mussel (Mytilus edulis): a biochemical and lipidomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Moncrieffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderahmane Kamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Environmental Toxicology and Chemistry NA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Louisville (Kentucky), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Distribution Of Microplastics In Overbank Deposits And Sandbar Sediments Of The River Loire (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Croiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Nam Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC North America 44th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Louisville (Kentucky), United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment Of The Bioaccumulation And The Effects Of Per- And Polyfluoroalkyl Substances On Blue Mussel (Mytilus edulis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herath Mudiyanselage Ganga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Dress</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Louisville (Kentucky), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MP_Database.v1.1 : première base de données permettant l’intercomparaison des contaminations en microplastiques dans les dépôts sédimentaires à différentes échelles spatiales et temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dhivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Andanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haroutioun Askanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ième rencontre du GDR Polymères et Océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of new fungal biocontrol isolates and their secondary metabolites against plant diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.F. Pouchus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Simoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rencontres de Phytopathologie-Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Aussois, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening strategy to select new fungal biocontrol products against plant diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bastide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.F. Pouchus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Simoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées PhytoMic, Réseau transdisciplinaire sur l'étude du microbiote des plantes, Diversité et rôle du microbiote dans la performance et l'adaptation de la plante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Rennes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening strategy to select new fungal biocontrol products against plant diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.F. Pouchus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Simoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant BioProtech, 1st international Sympiosum on Plant Protection Sciences and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Reims, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of silver Engineered Manufactured Nanomaterials: fate and effects on several estuarine and freshwater invertebrate species using a multimarker approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Garaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Andreï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC North America 35th annual meeting - Society of Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated droughts and fires mutually increase their impact on forest ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schaffhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII IUFRO world congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Seoul, South Korea. pp.57-58, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain & Breakfast #2 | Entre Terre et Mer : sur la piste des microplastiques | Que nous disent les sédiments de Loire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Gasperi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Baltzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicity of lanthanides to &amp;lt;i&amp;gt;Daphnia magna&amp;lt;/i&amp;gt;: insights from elemental behavior and speciation in a standardized test medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide A.L. Vignati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc A. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302491v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la contamination environnementale par les Hydrocarbures Aromatiques Polycycliques, les nanoparticules métalliques et les microplastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Zalouk-Vergnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Université de Nantes, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04115066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'impact d'incendies de forêt répétés sur la biodiversité et sur les sols. Recherche d'indicateurs. Rapport final détaillé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schaffhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'impact d'incendies de forêt répétés sur la biodiversité et sur les sols. Recherche d'indicateurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schaffhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vergnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId227"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446259v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Dib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Pean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yannick" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Zalouk-Vergnoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-025-06293-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605220v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghzela Mahfoudhi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Barhoumi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Vel&#225;zquez-G&#243;mez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulla Al-Rawabdeh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Touil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.126926" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163938v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Croiset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Nam Phuong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180059" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494995v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Guinle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridho Wiranda Gurning" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baratange" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cognie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mossion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107436" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886673v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Cai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gandon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwabunmi Eleyele" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Moncrieffe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2024.107217" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540157v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;tif" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kamari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Poirier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169652" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04542901v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Monier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Sireau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.171385" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442517v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Masry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rossignol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106669" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203879v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158890" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654607v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Khalid" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Benali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosica Mincheva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Raquez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2021.112295" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148991v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isaline van Bohemen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruiz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Michaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Robiou Du Pont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.0c01355" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01904599v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagarde" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.08.032" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C3HQPKT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974804v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Amiard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8862-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904894v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tuan Pham" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.10.054" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVSHF0T5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519288v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bertrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giamb&#233;rini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3428" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZSPQZG7Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03596091v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Inguimbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2015.11.039" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGZL9WJX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974813v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ch&#226;tel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.12.035" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VM6FXBT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044971v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Buffet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zalouk-Vergnoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poirier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Risso-De-Faverney" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072970v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Amiard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.12.069" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993492v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Blanchet Letrouv&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V&#233;nisseau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couderc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Bizec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.11.037" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03595748v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Carroux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roullier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Vansteelandt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201200398" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BJL6N1MJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455620v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupuy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guiliano" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Th&#233;raulaz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2009.06.028" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493510v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vergnoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guiliano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vennetier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Th&#233;raulaz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493502v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Le Dr&#233;au" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kister" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.12.033" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5QWH2SR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493600v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Bossard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Guernic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;tais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653193v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visaliyil Hiba Jasmin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Spiteri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Delannoy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Wielgosz-Collin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653217v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane Kamari" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04244835v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653287v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herath Mudiyanselage Ganga" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dress" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04134224v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Andanson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroutioun Askanian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516585v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bastide" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruiz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.F. Pouchus" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simoneau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516592v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516601v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonneau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186193v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Garaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Andre&#239;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Brul&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593447v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cecillon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gu&#233;non" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schaffhauser" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vergnoux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586669v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Jasmin Visaliyil" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05082022v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouzid" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05081971v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586677v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Levasseur-Garcia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654005v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04244727v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ngoc-Nam" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04105134v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Ngoc Phuong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790696v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185402v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Nam Phuong" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721603v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721602v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Baltzer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173958v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachaux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Chatel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Jan Groenenberg" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Gutleb" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173951v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170100v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chatel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173169v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Perrein-Ettajani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174228v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174233v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283792v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. van Bohemen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renaux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Nam" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971010v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fossi-Tankoua" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Perisi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amiard-Triquet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Berthet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591021v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04552372v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04302491v4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide A.L. Vignati" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c A. Martin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fouque" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04115066v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591040v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591038v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627535v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Guernic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Bossard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;tais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Zalouk-Vergnoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Poirier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586669v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colleen Guinle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Jasmin Visaliyil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Delannoy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baratange" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05082022v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Croiset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouzid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05081971v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586677v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Levasseur-Garcia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654005v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Dib" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Pean" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04244727v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ngoc-Nam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04105134v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Ngoc Phuong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790696v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Nam Phuong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185402v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Nam Phuong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721603v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721602v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#233;s Baltzer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173958v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Chatel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Jan Groenenberg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Gutleb" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173951v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ch&#226;tel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170100v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bertrand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chatel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173169v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Perrein-Ettajani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174228v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283792v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. van Bohemen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Nam" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zalouk-Vergnoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.F. Pouchus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03174233v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971010v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fossi-Tankoua" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Perisi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amiard-Triquet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Berthet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591021v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vennetier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cecillon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gu&#233;non" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schaffhauser" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vergnoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605220v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghzela Mahfoudhi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Barhoumi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Vel&#225;zquez-G&#243;mez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulla Al-Rawabdeh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Touil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.126926" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446259v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yannick" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-025-06293-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163938v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180059" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494995v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridho Wiranda Gurning" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cognie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mossion" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107436" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886673v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Cai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gandon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwabunmi Eleyele" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Moncrieffe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2024.107217" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540157v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie R&#233;tif" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kamari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169652" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04542901v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Monier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Sireau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.171385" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203879v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158890" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442517v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Masry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rossignol" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2023.106669" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654607v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Khalid" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Benali" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosica Mincheva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Raquez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2021.112295" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148991v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isaline van Bohemen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ruiz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Michaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Robiou Du Pont" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.0c01355" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01904599v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagarde" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.08.032" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C3HQPKT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974804v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Amiard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8862-3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904894v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tuan Pham" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.10.054" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVSHF0T5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519288v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Giamb&#233;rini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3428" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZSPQZG7Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03596091v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Inguimbert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2015.11.039" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGZL9WJX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974813v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.12.035" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VM6FXBT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044971v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Buffet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poirier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Risso-De-Faverney" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072970v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Amiard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.12.069" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993492v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Blanchet Letrouv&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V&#233;nisseau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couderc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Bizec" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.11.037" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03595748v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Carroux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roullier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Vansteelandt" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201200398" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BJL6N1MJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455620v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupuy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guiliano" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vennetier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Th&#233;raulaz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2009.06.028" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493510v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vergnoux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guiliano" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vennetier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Th&#233;raulaz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493502v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Le Dr&#233;au" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kister" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.12.033" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5QWH2SR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493600v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653193v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visaliyil Hiba Jasmin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Spiteri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Wielgosz-Collin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653217v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane Kamari" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04244835v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653287v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herath Mudiyanselage Ganga" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dress" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04134224v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Andanson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroutioun Askanian" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516585v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bastide" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruiz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simoneau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516592v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516601v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonneau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03186193v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Garaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Andre&#239;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Brul&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593447v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04552372v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04302491v4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide A.L. Vignati" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c A. Martin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fouque" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04115066v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591040v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591038v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>