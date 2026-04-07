--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -1253,404 +1253,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zebrafish larva as a reliable model for in vivo assessment of membrane remodeling involvement in the hepatotoxicity of chemical agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Normand Podechard</w:t>
+                <w:t xml:space="preserve">Burnout, associated comorbidities and coping strategies in French community pharmacies—BOP study: A nationwide cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Chevanne</w:t>
+                <w:t xml:space="preserve">Julie Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Fernier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurore Collin</w:t>
+                <w:t xml:space="preserve">David Alapini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jat.3421⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (8), pp.e0182956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0182956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01526425v1</w:t>
+                <w:t xml:space="preserve">hal-01662459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burnout, associated comorbidities and coping strategies in French community pharmacies—BOP study: A nationwide cross-sectional study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Zebrafish larva as a reliable model for in vivo assessment of membrane remodeling involvement in the hepatotoxicity of chemical agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normand Podechard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Chevanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Virot</w:t>
+                <w:t xml:space="preserve">Morgane Fernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Collin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Alapini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (8), pp.e0182956. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (6), pp.732-746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0182956⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jat.3421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662459v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zebrafish larva as a reliable model for in vivo assessment of membrane remodeling involvement in the hepatotoxicity of chemical agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normand Podechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Chevanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Fernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 37 (6), pp.732-746. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jat.3421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627114v1</w:t>
@@ -1687,51 +1687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1951,51 +1951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hardonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Chevanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2053,286 +2053,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01018147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des acides gras omega 3 sur la toxicité hépatique induite par l'éthanol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A role for lipid rafts in the protection afforded by docosahexaenoic acid against ethanol toxicity in primary rat hepatocytes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Aliche-Djoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normand Podechard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Chevanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Kah</w:t>
+                <w:t xml:space="preserve">Emilie Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de l'I.R.E.B.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60C, pp.286-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2013.07.061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01117633v1</w:t>
+                <w:t xml:space="preserve">hal-00860153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A role for lipid rafts in the protection afforded by docosahexaenoic acid against ethanol toxicity in primary rat hepatocytes.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Aliche-Djoudi</w:t>
+                <w:t xml:space="preserve">Effet des acides gras omega 3 sur la toxicité hépatique induite par l'éthanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normand Podechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Chevanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Provost</w:t>
+                <w:t xml:space="preserve">Doris Cassio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers de l'I.R.E.B.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21, pp.35-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860153v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2740,51 +2740,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05213339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l’Anses relatif à l’examen du classement de la pertinence pour le métabolite R417888 du chlorothalonil et au réexamen du classement de la pertinence pour le métabolite R471811 du chlorothalonil dans les eaux destinées à la consommation humaine</w:t>
+                <w:t xml:space="preserve">Avis de l'Anses relatif « à la détermination de valeurs sanitaires maximales (VMAX) pour la desphényl-chloridazone et la méthyldesphényl-chloridazone, métabolites de la chloridazone, dans les eaux destinées à la consommation humaine »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Joyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Collin</w:t>
@@ -2816,341 +2816,341 @@
                 <w:t xml:space="preserve">Joseph De Laat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dublineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisines n°2023-SA-0041-a et 2023-SA-0142-a, Anses. 2024, 39 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2023-SA-0041-b, Anses. 2024, 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04609488v1</w:t>
+                <w:t xml:space="preserve">anses-04668438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeurs toxicologiques de référence (VTR) externes Élaboration de VTR long terme par voie orale pour le 2,3-dinitrotoluène (CAS no 602-01-7), le 2,4-dinitrotoluène (CAS no 121-14-2), le 2,5-dinitrotoluène (CAS no 619-15-8), le 2,6-dinitrotoluène (CAS no 606-20-2), le 3,4-dinitrotoluène (CAS no 610-39-9) et le 3,5- dinitrotoluène (CAS no 618-85-9)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avis de l’Anses relatif à l’examen du classement de la pertinence pour le métabolite R417888 du chlorothalonil et au réexamen du classement de la pertinence pour le métabolite R471811 du chlorothalonil dans les eaux destinées à la consommation humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Joyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Thireau</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dassonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph De Laat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dublineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2023-MPEX-0136, Anses. 2024, 102 p</w:t>
+              <w:t xml:space="preserve">Saisines n°2023-SA-0041-a et 2023-SA-0142-a, Anses. 2024, 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04859505v1</w:t>
+                <w:t xml:space="preserve">anses-04609488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif « à la détermination de valeurs sanitaires maximales (VMAX) pour la desphényl-chloridazone et la méthyldesphényl-chloridazone, métabolites de la chloridazone, dans les eaux destinées à la consommation humaine »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valeurs toxicologiques de référence (VTR) externes Élaboration de VTR long terme par voie orale pour le 2,3-dinitrotoluène (CAS no 602-01-7), le 2,4-dinitrotoluène (CAS no 121-14-2), le 2,5-dinitrotoluène (CAS no 619-15-8), le 2,6-dinitrotoluène (CAS no 606-20-2), le 3,4-dinitrotoluène (CAS no 610-39-9) et le 3,5- dinitrotoluène (CAS no 618-85-9)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Joyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Dublineau</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Wendremaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Michiels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2023-SA-0041-b, Anses. 2024, 31 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2023-MPEX-0136, Anses. 2024, 102 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04668438v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04859505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif au réexamen du classement de la pertinence pour le métabolite méthyl- desphényl-chloridazone dans les eaux destinées à la consommation humaine</w:t>
+                <w:t xml:space="preserve">Avis de l'Anses relatif au réexamen du classement de la pertinence pour le métabolite desphényl-chloridazone dans les eaux destinées à la consommation humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Joyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Collin</w:t>
@@ -3182,97 +3182,97 @@
                 <w:t xml:space="preserve">Joseph De Laat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dublineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2022-SA-0162-b, Anses. 2023, 19 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2022-SA-0162-a, Anses. 2023, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04452572v1</w:t>
+                <w:t xml:space="preserve">hal-04452365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note d’appui scientifique et technique de l’Anses relatif au recensement de valeurs de référence (VR) pour l’eau de boisson existantes pour les 20 PFAS listés dans la directive 2020/2184</w:t>
+                <w:t xml:space="preserve">Avis de l'Anses relatif au réexamen du classement de la pertinence pour le métabolite méthyl- desphényl-chloridazone dans les eaux destinées à la consommation humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Joyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Collin</w:t>
@@ -3304,97 +3304,97 @@
                 <w:t xml:space="preserve">Joseph De Laat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dublineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2022-SA-0198a, Anses. 2023, 70 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2022-SA-0162-b, Anses. 2023, 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04562666v1</w:t>
+                <w:t xml:space="preserve">anses-04452572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des risques sanitaires des acides haloacétiques dans l’eau destinée à la consommation humaine</w:t>
+                <w:t xml:space="preserve">Note d’appui scientifique et technique de l’Anses relatif au recensement de valeurs de référence (VR) pour l’eau de boisson existantes pour les 20 PFAS listés dans la directive 2020/2184</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Joyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Collin</w:t>
@@ -3426,97 +3426,97 @@
                 <w:t xml:space="preserve">Joseph De Laat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dublineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2021-SA-0015, Anses. 2023, 314 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2022-SA-0198a, Anses. 2023, 70 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04350584v1</w:t>
+                <w:t xml:space="preserve">anses-04562666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif au réexamen du classement de la pertinence pour le métabolite desphényl-chloridazone dans les eaux destinées à la consommation humaine</w:t>
+                <w:t xml:space="preserve">Évaluation des risques sanitaires des acides haloacétiques dans l’eau destinée à la consommation humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Joyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Collin</w:t>
@@ -3548,73 +3548,73 @@
                 <w:t xml:space="preserve">Joseph De Laat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dublineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2022-SA-0162-a, Anses. 2023, 18 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2021-SA-0015, Anses. 2023, 314 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04452365v1</w:t>
+                <w:t xml:space="preserve">anses-04350584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif au réexamen du classement de la pertinence pour le métabolite ESA (CGA 354743) du S-métolachlore dans les eaux destinées à la consommation humaine</w:t>
               </w:r>
@@ -3960,51 +3960,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04005823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l’Anses relatif à la détermination de la pertinence pour les eaux destinées à la consommation humaine pour les métabolites de pesticides : métolachlore OXA (CGA 51202), métolachlore ESA (CGA 354743) et métolachlore NOA 413173 (SYN 547627).</w:t>
+                <w:t xml:space="preserve">Avis de l’Anses relatif à la détermination de valeurs sanitaires maximales (VMAX) pour différents pesticides et métabolites de pesticide dans les eaux destinées à la consommation humaine : chlorothalonil R471811, diméthénamide ESA, diméthénamide OXA, déséthyl-terbuméton, fénuron, chlorure de choline, anthraquinone et 2,6-dichlorobenzamide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Joyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Collin</w:t>
@@ -4036,97 +4036,97 @@
                 <w:t xml:space="preserve">Joseph de Laat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dublineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Saisine n° 2019-SA-0129, Anses. 2021, 22 p</w:t>
+              <w:t xml:space="preserve">[0] Saisine n° 2021-SA-0020, Anses. 2021, 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03655513v1</w:t>
+                <w:t xml:space="preserve">anses-03665245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l’Anses relatif à la détermination de valeurs sanitaires maximales (VMAX) pour différents pesticides et métabolites de pesticide dans les eaux destinées à la consommation humaine : chlorothalonil R471811, diméthénamide ESA, diméthénamide OXA, déséthyl-terbuméton, fénuron, chlorure de choline, anthraquinone et 2,6-dichlorobenzamide</w:t>
+                <w:t xml:space="preserve">Avis de l’Anses relatif à la détermination de la pertinence pour les eaux destinées à la consommation humaine pour les métabolites de pesticides : métolachlore OXA (CGA 51202), métolachlore ESA (CGA 354743) et métolachlore NOA 413173 (SYN 547627).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Joyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Collin</w:t>
@@ -4158,73 +4158,73 @@
                 <w:t xml:space="preserve">Joseph de Laat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dublineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Saisine n° 2021-SA-0020, Anses. 2021, 23 p</w:t>
+              <w:t xml:space="preserve">[0] Saisine n° 2019-SA-0129, Anses. 2021, 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03665245v1</w:t>
+                <w:t xml:space="preserve">anses-03655513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId117"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4300,51 +4300,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37CE0907"/>
+    <w:nsid w:val="FAB5CD00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4531,51 +4531,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurorecollin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1568-2775" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-2251-2015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03959739v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Prudhomme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cucca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nauton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Andrieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fereyrolles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114809" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850720v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Selvy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Matt&#233;vi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Dalbos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aissouni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chapuy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2022.112915" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03077594v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balayssac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cuq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Douris" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ferrari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08897077.2020.1850607" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316286v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Collin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vein" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wittrant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raalib Amode" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2021.115600" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930146v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nettie van Meteren" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagadic-Gossmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Podechard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Gobart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.08.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01858850v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darfeuille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vernhet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2018.00725" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01682157v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerckhove" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakahl&#233; Cond&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chaleteix" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pezet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2017.00086" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588722v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Noacco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Talvas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caldefie-Chezet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vasson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.25394" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01526425v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chevanne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fernier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud T&#234;te" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.3421" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01662459v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Virot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alapini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182956" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627114v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01662581v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lambert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3973" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505266v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Talvas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Vasson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Farges" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.09.077" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01018147v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hardonni&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vuillemin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2014.03.029" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117633v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Cassio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kah" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00860153v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Aliche-Djoudi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Provost" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2013.07.061" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742122v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noacco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505276v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05213339v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sauvant-Rochat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Aimeur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Chevalier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04609488v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joyeux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dassonville" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph De Laat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dublineau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04859505v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Wendremaire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Michiels" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thireau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04668438v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04452572v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04562666v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04350584v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452365v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04069875v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph de Laat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04069849v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04005823v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03655513v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03665245v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurorecollin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1568-2775" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-2251-2015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03959739v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Prudhomme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cucca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nauton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Andrieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fereyrolles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114809" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850720v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Selvy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Matt&#233;vi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Dalbos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aissouni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chapuy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2022.112915" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03077594v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balayssac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cuq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Douris" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ferrari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08897077.2020.1850607" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316286v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Collin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vein" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wittrant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raalib Amode" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2021.115600" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930146v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nettie van Meteren" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagadic-Gossmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Podechard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Gobart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.08.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01858850v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darfeuille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vernhet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2018.00725" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01682157v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerckhove" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakahl&#233; Cond&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chaleteix" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pezet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2017.00086" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588722v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Noacco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Talvas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caldefie-Chezet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vasson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.25394" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01662459v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Virot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alapini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182956" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01526425v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chevanne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fernier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud T&#234;te" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.3421" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627114v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01662581v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lambert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3973" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505266v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Talvas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Vasson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Farges" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.09.077" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01018147v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hardonni&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vuillemin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2014.03.029" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00860153v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Aliche-Djoudi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Provost" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2013.07.061" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117633v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Cassio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742122v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noacco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505276v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05213339v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sauvant-Rochat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Aimeur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Chevalier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04668438v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joyeux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dassonville" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph De Laat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dublineau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04609488v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04859505v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Wendremaire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Michiels" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thireau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452365v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04452572v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04562666v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04350584v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04069875v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph de Laat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04069849v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04005823v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03665245v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03655513v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>