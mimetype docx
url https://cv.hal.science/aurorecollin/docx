--- v1 (2026-04-07)
+++ v2 (2026-04-29)
@@ -22,131 +22,50 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Aurore Collin </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
-    </w:p>
-[...79 lines deleted...]
-      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -173,4066 +92,4219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, synthesis and biological evaluation of conformationnally-restricted analogues of E7010 as inhibitors of tubulin assembly (ITA) and vascular disrupting agents (VDA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassili Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Cucca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nauton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vassili Prudhomme</w:t>
+                <w:t xml:space="preserve">Elsa Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Fereyrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 244, pp.114809. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejmech.2022.114809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03959739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analgesic and preventive effects of donepezil in animal models of chemotherapy-induced peripheral neuropathy: Involvement of spinal muscarinic acetylcholine M2 receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Selvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mattévi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Dalbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Selvy</w:t>
+                <w:t xml:space="preserve">Youssef Aissouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chapuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 149, pp.112915. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biopha.2022.112915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception of pharmacy students toward opioid-related disorders and roles of community pharmacists: A French nationwide cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Balayssac</w:t>
+                <w:t xml:space="preserve">Juliette Douris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Substance Abuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 42 (4), pp.706-715. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/08897077.2020.1850607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new clinically-relevant rat model of letrozole-induced chronic nociceptive disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raalib Amode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 425, pp.115600. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.taap.2021.115600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03316286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular vesicles released by polycyclic aromatic hydrocarbons-treated hepatocytes trigger oxidative stress in recipient hepatocytes by delivering iron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nettie van Meteren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lagadic-Gossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normand Podechard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nettie van Meteren</w:t>
+                <w:t xml:space="preserve">Dimitri Gobart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 160, pp.246-262. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2020.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Psychotropic Medications and Illegal Drugs, and Related Consequences Among French Pharmacy Students – SCEP Study: A Nationwide Cross-Sectional Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Darfeuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vernhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.725. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fphar.2018.00725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Effects, Pathophysiological Mechanisms, and Risk Factors of Chemotherapy-Induced Peripheral Neuropathies: A Comprehensive Literature Review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Zebrafish larva as a reliable model for in vivo assessment of membrane remodeling involvement in the hepatotoxicity of chemical agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normand Podechard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Chevanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Fernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Collin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Pezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphar.2017.00086⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (6), pp.732-746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jat.3421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682157v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of Lytic Activity by Leptin Is Independent From Lipid Rafts in Murine Primary Splenocytes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Burnout, associated comorbidities and coping strategies in French community pharmacies—BOP study: A nationwide cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alapini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcp.25394⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (8), pp.e0182956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0182956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588722v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burnout, associated comorbidities and coping strategies in French community pharmacies—BOP study: A nationwide cross-sectional study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Enhancement of Lytic Activity by Leptin Is Independent From Lipid Rafts in Murine Primary Splenocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Alapini</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Noacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Talvas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Caldefie-Chezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0182956⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 232 (1), pp.101-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcp.25394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662459v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zebrafish larva as a reliable model for in vivo assessment of membrane remodeling involvement in the hepatotoxicity of chemical agents</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Long-Term Effects, Pathophysiological Mechanisms, and Risk Factors of Chemotherapy-Induced Peripheral Neuropathies: A Comprehensive Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kerckhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakahlé Condé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Chaleteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jat.3421⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2017.00086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01526425v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zebrafish larva as a reliable model for in vivo assessment of membrane remodeling involvement in the hepatotoxicity of chemical agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normand Podechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Chevanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Fernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 37 (6), pp.732-746. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jat.3421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Work-related stress, associated comorbidities and stress causes in French community pharmacies: a nationwide cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PeerJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5, pp.e3973. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7717/peerj.3973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01662581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La stimulation de la cytotoxicité par la leptine est indépendante des radeaux lipidiques dans les splénocytes primaires de rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Noacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Talvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule M.-P. Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 30 (3), pp.256. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nupar.2016.09.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01505266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative interaction of benzo[a]pyrene and ethanol on plasma membrane remodeling is responsible for enhanced oxidative stress and cell death in primary rat hepatocytes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Hardonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Chevanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normand Podechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 72, pp.11-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2014.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01018147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A role for lipid rafts in the protection afforded by docosahexaenoic acid against ethanol toxicity in primary rat hepatocytes.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Effet des acides gras omega 3 sur la toxicité hépatique induite par l'éthanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normand Podechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Chevanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Provost</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Cassio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers de l'I.R.E.B.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21, pp.35-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860153v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des acides gras omega 3 sur la toxicité hépatique induite par l'éthanol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A role for lipid rafts in the protection afforded by docosahexaenoic acid against ethanol toxicity in primary rat hepatocytes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Aliche-Djoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normand Podechard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Chevanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Kah</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de l'I.R.E.B.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60C, pp.286-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2013.07.061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117633v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La stimulation de la cytotoxicité par la leptine est indépendante des radeaux lipidiques dans les splénocytes primaires de rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Noacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Talvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule M.-P. Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition JFN 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Marseille, France. , 639 p., 2015, JFN 2015-Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La stimulation de la cytotoxicité par la leptine est indépendante des radeaux lipidiques dans les splénocytes primaires de rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Noacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Talvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule M.-P. Vasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The involvement of membrane remodeling in chemotherapy-induced peripheral neuropathy : a systemic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oceane Parente Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01505276v1</w:t>
+                <w:t xml:space="preserve">Benoit Sion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PROSPERO - International prospective register of systematic reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.CRD420251046207</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis relatif à la détermination de la VMAX dans les EDCH pour le métabolite de pesticide 1,2,4-triazole et les substances actives chlordécone et glyphosate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sauvant-Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Aimeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2023-SA-0041, Anses. 2025, pp.21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05213339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif « à la détermination de valeurs sanitaires maximales (VMAX) pour la desphényl-chloridazone et la méthyldesphényl-chloridazone, métabolites de la chloridazone, dans les eaux destinées à la consommation humaine »</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Avis de l’Anses relatif à l’examen du classement de la pertinence pour le métabolite R417888 du chlorothalonil et au réexamen du classement de la pertinence pour le métabolite R471811 du chlorothalonil dans les eaux destinées à la consommation humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Joyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dassonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph De Laat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dublineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisines n°2023-SA-0041-a et 2023-SA-0142-a, Anses. 2024, 39 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Joyeux</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">anses-04668438v1</w:t>
+                <w:t xml:space="preserve">anses-04609488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l’Anses relatif à l’examen du classement de la pertinence pour le métabolite R417888 du chlorothalonil et au réexamen du classement de la pertinence pour le métabolite R471811 du chlorothalonil dans les eaux destinées à la consommation humaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Valeurs toxicologiques de référence (VTR) externes Élaboration de VTR long terme par voie orale pour le 2,3-dinitrotoluène (CAS no 602-01-7), le 2,4-dinitrotoluène (CAS no 121-14-2), le 2,5-dinitrotoluène (CAS no 619-15-8), le 2,6-dinitrotoluène (CAS no 606-20-2), le 3,4-dinitrotoluène (CAS no 610-39-9) et le 3,5- dinitrotoluène (CAS no 618-85-9)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Joyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Dublineau</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Wendremaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Michiels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisines n°2023-SA-0041-a et 2023-SA-0142-a, Anses. 2024, 39 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2023-MPEX-0136, Anses. 2024, 102 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04609488v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04859505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeurs toxicologiques de référence (VTR) externes Élaboration de VTR long terme par voie orale pour le 2,3-dinitrotoluène (CAS no 602-01-7), le 2,4-dinitrotoluène (CAS no 121-14-2), le 2,5-dinitrotoluène (CAS no 619-15-8), le 2,6-dinitrotoluène (CAS no 606-20-2), le 3,4-dinitrotoluène (CAS no 610-39-9) et le 3,5- dinitrotoluène (CAS no 618-85-9)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Avis de l'Anses relatif « à la détermination de valeurs sanitaires maximales (VMAX) pour la desphényl-chloridazone et la méthyldesphényl-chloridazone, métabolites de la chloridazone, dans les eaux destinées à la consommation humaine »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Joyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Thireau</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dassonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph De Laat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dublineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2023-MPEX-0136, Anses. 2024, 102 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2023-SA-0041-b, Anses. 2024, 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04859505v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04668438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif au réexamen du classement de la pertinence pour le métabolite desphényl-chloridazone dans les eaux destinées à la consommation humaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Évaluation des risques sanitaires des acides haloacétiques dans l’eau destinée à la consommation humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Joyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph De Laat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dublineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2022-SA-0162-a, Anses. 2023, 18 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2021-SA-0015, Anses. 2023, 314 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04452365v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04350584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif au réexamen du classement de la pertinence pour le métabolite méthyl- desphényl-chloridazone dans les eaux destinées à la consommation humaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Note d’appui scientifique et technique de l’Anses relatif au recensement de valeurs de référence (VR) pour l’eau de boisson existantes pour les 20 PFAS listés dans la directive 2020/2184</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Joyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph De Laat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dublineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2022-SA-0162-b, Anses. 2023, 19 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2022-SA-0198a, Anses. 2023, 70 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04452572v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04562666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note d’appui scientifique et technique de l’Anses relatif au recensement de valeurs de référence (VR) pour l’eau de boisson existantes pour les 20 PFAS listés dans la directive 2020/2184</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Avis de l'Anses relatif au réexamen du classement de la pertinence pour le métabolite méthyl- desphényl-chloridazone dans les eaux destinées à la consommation humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Joyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph De Laat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dublineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2022-SA-0198a, Anses. 2023, 70 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2022-SA-0162-b, Anses. 2023, 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04562666v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04452572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des risques sanitaires des acides haloacétiques dans l’eau destinée à la consommation humaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Avis de l'Anses relatif au réexamen du classement de la pertinence pour le métabolite desphényl-chloridazone dans les eaux destinées à la consommation humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Joyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph De Laat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dublineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2021-SA-0015, Anses. 2023, 314 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2022-SA-0162-a, Anses. 2023, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04350584v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif au réexamen du classement de la pertinence pour le métabolite ESA (CGA 354743) du S-métolachlore dans les eaux destinées à la consommation humaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Avis de l'Anses relatif au réexamen du classement de la pertinence pour le métabolite NOA 413173 du S-métolachlore dans les eaux destinées à la consommation humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Joyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph de Laat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dublineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n° 2021-SA-0070, Anses. 2022, 16 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph de Laat</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">anses-04069875v1</w:t>
+                <w:t xml:space="preserve">anses-04069849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif au réexamen du classement de la pertinence pour le métabolite NOA 413173 du S-métolachlore dans les eaux destinées à la consommation humaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Avis de l’Anses relatif à la détermination de la pertinence pour les eaux destinées à la consommation humaine de métabolites de pesticide : chlorothalonil R471811, 2,6-dichlorobenzamide, diméthénamide ESA et diméthénamide OXA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Joyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph de Laat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dublineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n° 2021-SA-0070, Anses. 2022, 16 p</w:t>
+              <w:t xml:space="preserve">[0] Saisine n° 2021-SA-0020, Anses. 2022, 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04069849v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04005823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l’Anses relatif à la détermination de la pertinence pour les eaux destinées à la consommation humaine de métabolites de pesticide : chlorothalonil R471811, 2,6-dichlorobenzamide, diméthénamide ESA et diméthénamide OXA.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Avis de l'Anses relatif au réexamen du classement de la pertinence pour le métabolite ESA (CGA 354743) du S-métolachlore dans les eaux destinées à la consommation humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Joyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph de Laat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dublineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Saisine n° 2021-SA-0020, Anses. 2022, 31 p</w:t>
+              <w:t xml:space="preserve">Saisine n° 2021-SA-0205, Anses. 2022, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04005823v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04069875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l’Anses relatif à la détermination de valeurs sanitaires maximales (VMAX) pour différents pesticides et métabolites de pesticide dans les eaux destinées à la consommation humaine : chlorothalonil R471811, diméthénamide ESA, diméthénamide OXA, déséthyl-terbuméton, fénuron, chlorure de choline, anthraquinone et 2,6-dichlorobenzamide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Avis de l’Anses relatif à la détermination de la pertinence pour les eaux destinées à la consommation humaine pour les métabolites de pesticides : métolachlore OXA (CGA 51202), métolachlore ESA (CGA 354743) et métolachlore NOA 413173 (SYN 547627).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Joyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph de Laat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dublineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Saisine n° 2021-SA-0020, Anses. 2021, 23 p</w:t>
+              <w:t xml:space="preserve">[0] Saisine n° 2019-SA-0129, Anses. 2021, 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03665245v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03655513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l’Anses relatif à la détermination de la pertinence pour les eaux destinées à la consommation humaine pour les métabolites de pesticides : métolachlore OXA (CGA 51202), métolachlore ESA (CGA 354743) et métolachlore NOA 413173 (SYN 547627).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Avis de l’Anses relatif à la détermination de valeurs sanitaires maximales (VMAX) pour différents pesticides et métabolites de pesticide dans les eaux destinées à la consommation humaine : chlorothalonil R471811, diméthénamide ESA, diméthénamide OXA, déséthyl-terbuméton, fénuron, chlorure de choline, anthraquinone et 2,6-dichlorobenzamide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Joyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph de Laat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dublineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Saisine n° 2019-SA-0129, Anses. 2021, 22 p</w:t>
+              <w:t xml:space="preserve">[0] Saisine n° 2021-SA-0020, Anses. 2021, 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03655513v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03665245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId117"/>
+      <w:footerReference w:type="default" r:id="rId118"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4298,203 +4370,51 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...151 lines deleted...]
-</w:numbering>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -4531,51 +4451,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurorecollin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1568-2775" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-2251-2015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03959739v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Prudhomme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cucca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nauton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Andrieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fereyrolles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114809" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850720v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Selvy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Matt&#233;vi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Dalbos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aissouni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chapuy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2022.112915" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03077594v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balayssac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cuq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Douris" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ferrari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08897077.2020.1850607" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316286v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Collin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vein" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wittrant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raalib Amode" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2021.115600" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930146v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nettie van Meteren" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagadic-Gossmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Podechard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Gobart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.08.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01858850v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darfeuille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vernhet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2018.00725" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01682157v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerckhove" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakahl&#233; Cond&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chaleteix" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pezet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2017.00086" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588722v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Noacco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Talvas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caldefie-Chezet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vasson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.25394" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01662459v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Virot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alapini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182956" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01526425v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chevanne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fernier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud T&#234;te" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.3421" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627114v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01662581v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lambert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3973" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505266v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Talvas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Vasson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Farges" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.09.077" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01018147v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hardonni&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vuillemin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2014.03.029" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00860153v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Aliche-Djoudi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Provost" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2013.07.061" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117633v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Cassio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742122v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noacco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505276v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05213339v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sauvant-Rochat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Aimeur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Chevalier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04668438v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joyeux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dassonville" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph De Laat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dublineau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04609488v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04859505v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Wendremaire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Michiels" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thireau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452365v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04452572v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04562666v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04350584v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04069875v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph de Laat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04069849v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04005823v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03665245v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03655513v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03959739v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Prudhomme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cucca" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nauton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Andrieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fereyrolles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114809" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850720v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Selvy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Matt&#233;vi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Dalbos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aissouni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chapuy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2022.112915" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03077594v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balayssac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cuq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Douris" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ferrari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08897077.2020.1850607" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316286v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Collin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wittrant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raalib Amode" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2021.115600" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930146v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nettie van Meteren" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagadic-Gossmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Podechard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Gobart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.08.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01858850v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darfeuille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vernhet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2018.00725" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01526425v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chevanne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fernier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud T&#234;te" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.3421" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01662459v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Virot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alapini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182956" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588722v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Noacco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Talvas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caldefie-Chezet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vasson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.25394" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01682157v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerckhove" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakahl&#233; Cond&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chaleteix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pezet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2017.00086" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627114v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01662581v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lambert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3973" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505266v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Talvas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Vasson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Farges" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.09.077" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01018147v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hardonni&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vuillemin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2014.03.029" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117633v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Cassio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00860153v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Aliche-Djoudi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Provost" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2013.07.061" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742122v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noacco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505276v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05590985v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Parente Teixeira" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Barbier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05213339v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sauvant-Rochat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Aimeur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Chevalier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04609488v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joyeux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dassonville" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph De Laat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dublineau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04859505v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Wendremaire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Michiels" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thireau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04668438v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04350584v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04562666v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04452572v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452365v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04069849v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph de Laat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04005823v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04069875v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03655513v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03665245v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>