--- v2 (2026-04-29)
+++ v3 (2026-05-23)
@@ -2812,51 +2812,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05213339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l’Anses relatif à l’examen du classement de la pertinence pour le métabolite R417888 du chlorothalonil et au réexamen du classement de la pertinence pour le métabolite R471811 du chlorothalonil dans les eaux destinées à la consommation humaine</w:t>
+                <w:t xml:space="preserve">Avis de l'Anses relatif « à la détermination de valeurs sanitaires maximales (VMAX) pour la desphényl-chloridazone et la méthyldesphényl-chloridazone, métabolites de la chloridazone, dans les eaux destinées à la consommation humaine »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Joyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Collin</w:t>
@@ -2888,341 +2888,341 @@
                 <w:t xml:space="preserve">Joseph De Laat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dublineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisines n°2023-SA-0041-a et 2023-SA-0142-a, Anses. 2024, 39 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2023-SA-0041-b, Anses. 2024, 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04609488v1</w:t>
+                <w:t xml:space="preserve">anses-04668438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeurs toxicologiques de référence (VTR) externes Élaboration de VTR long terme par voie orale pour le 2,3-dinitrotoluène (CAS no 602-01-7), le 2,4-dinitrotoluène (CAS no 121-14-2), le 2,5-dinitrotoluène (CAS no 619-15-8), le 2,6-dinitrotoluène (CAS no 606-20-2), le 3,4-dinitrotoluène (CAS no 610-39-9) et le 3,5- dinitrotoluène (CAS no 618-85-9)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avis de l’Anses relatif à l’examen du classement de la pertinence pour le métabolite R417888 du chlorothalonil et au réexamen du classement de la pertinence pour le métabolite R471811 du chlorothalonil dans les eaux destinées à la consommation humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Joyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Thireau</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dassonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph De Laat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dublineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2023-MPEX-0136, Anses. 2024, 102 p</w:t>
+              <w:t xml:space="preserve">Saisines n°2023-SA-0041-a et 2023-SA-0142-a, Anses. 2024, 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04859505v1</w:t>
+                <w:t xml:space="preserve">anses-04609488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif « à la détermination de valeurs sanitaires maximales (VMAX) pour la desphényl-chloridazone et la méthyldesphényl-chloridazone, métabolites de la chloridazone, dans les eaux destinées à la consommation humaine »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valeurs toxicologiques de référence (VTR) externes Élaboration de VTR long terme par voie orale pour le 2,3-dinitrotoluène (CAS no 602-01-7), le 2,4-dinitrotoluène (CAS no 121-14-2), le 2,5-dinitrotoluène (CAS no 619-15-8), le 2,6-dinitrotoluène (CAS no 606-20-2), le 3,4-dinitrotoluène (CAS no 610-39-9) et le 3,5- dinitrotoluène (CAS no 618-85-9)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Joyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Dublineau</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Wendremaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Michiels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2023-SA-0041-b, Anses. 2024, 31 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2023-MPEX-0136, Anses. 2024, 102 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04668438v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04859505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des risques sanitaires des acides haloacétiques dans l’eau destinée à la consommation humaine</w:t>
+                <w:t xml:space="preserve">Avis de l'Anses relatif au réexamen du classement de la pertinence pour le métabolite desphényl-chloridazone dans les eaux destinées à la consommation humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Joyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Collin</w:t>
@@ -3254,97 +3254,97 @@
                 <w:t xml:space="preserve">Joseph De Laat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dublineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2021-SA-0015, Anses. 2023, 314 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2022-SA-0162-a, Anses. 2023, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04350584v1</w:t>
+                <w:t xml:space="preserve">hal-04452365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note d’appui scientifique et technique de l’Anses relatif au recensement de valeurs de référence (VR) pour l’eau de boisson existantes pour les 20 PFAS listés dans la directive 2020/2184</w:t>
+                <w:t xml:space="preserve">Évaluation des risques sanitaires des acides haloacétiques dans l’eau destinée à la consommation humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Joyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Collin</w:t>
@@ -3376,73 +3376,73 @@
                 <w:t xml:space="preserve">Joseph De Laat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dublineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2022-SA-0198a, Anses. 2023, 70 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2021-SA-0015, Anses. 2023, 314 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04562666v1</w:t>
+                <w:t xml:space="preserve">anses-04350584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif au réexamen du classement de la pertinence pour le métabolite méthyl- desphényl-chloridazone dans les eaux destinées à la consommation humaine</w:t>
               </w:r>
@@ -3544,51 +3544,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04452572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif au réexamen du classement de la pertinence pour le métabolite desphényl-chloridazone dans les eaux destinées à la consommation humaine</w:t>
+                <w:t xml:space="preserve">Note d’appui scientifique et technique de l’Anses relatif au recensement de valeurs de référence (VR) pour l’eau de boisson existantes pour les 20 PFAS listés dans la directive 2020/2184</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Joyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Collin</w:t>
@@ -3620,73 +3620,73 @@
                 <w:t xml:space="preserve">Joseph De Laat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dublineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2022-SA-0162-a, Anses. 2023, 18 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2022-SA-0198a, Anses. 2023, 70 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04452365v1</w:t>
+                <w:t xml:space="preserve">anses-04562666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif au réexamen du classement de la pertinence pour le métabolite NOA 413173 du S-métolachlore dans les eaux destinées à la consommation humaine</w:t>
               </w:r>
@@ -4032,51 +4032,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04069875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l’Anses relatif à la détermination de la pertinence pour les eaux destinées à la consommation humaine pour les métabolites de pesticides : métolachlore OXA (CGA 51202), métolachlore ESA (CGA 354743) et métolachlore NOA 413173 (SYN 547627).</w:t>
+                <w:t xml:space="preserve">Avis de l’Anses relatif à la détermination de valeurs sanitaires maximales (VMAX) pour différents pesticides et métabolites de pesticide dans les eaux destinées à la consommation humaine : chlorothalonil R471811, diméthénamide ESA, diméthénamide OXA, déséthyl-terbuméton, fénuron, chlorure de choline, anthraquinone et 2,6-dichlorobenzamide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Joyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Collin</w:t>
@@ -4108,97 +4108,97 @@
                 <w:t xml:space="preserve">Joseph de Laat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dublineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Saisine n° 2019-SA-0129, Anses. 2021, 22 p</w:t>
+              <w:t xml:space="preserve">[0] Saisine n° 2021-SA-0020, Anses. 2021, 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03655513v1</w:t>
+                <w:t xml:space="preserve">anses-03665245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l’Anses relatif à la détermination de valeurs sanitaires maximales (VMAX) pour différents pesticides et métabolites de pesticide dans les eaux destinées à la consommation humaine : chlorothalonil R471811, diméthénamide ESA, diméthénamide OXA, déséthyl-terbuméton, fénuron, chlorure de choline, anthraquinone et 2,6-dichlorobenzamide</w:t>
+                <w:t xml:space="preserve">Avis de l’Anses relatif à la détermination de la pertinence pour les eaux destinées à la consommation humaine pour les métabolites de pesticides : métolachlore OXA (CGA 51202), métolachlore ESA (CGA 354743) et métolachlore NOA 413173 (SYN 547627).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Joyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Collin</w:t>
@@ -4230,73 +4230,73 @@
                 <w:t xml:space="preserve">Joseph de Laat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dublineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Saisine n° 2021-SA-0020, Anses. 2021, 23 p</w:t>
+              <w:t xml:space="preserve">[0] Saisine n° 2019-SA-0129, Anses. 2021, 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03665245v1</w:t>
+                <w:t xml:space="preserve">anses-03655513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId118"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4451,51 +4451,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03959739v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Prudhomme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cucca" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nauton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Andrieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fereyrolles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114809" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850720v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Selvy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Matt&#233;vi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Dalbos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aissouni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chapuy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2022.112915" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03077594v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balayssac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cuq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Douris" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ferrari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08897077.2020.1850607" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316286v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Collin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wittrant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raalib Amode" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2021.115600" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930146v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nettie van Meteren" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagadic-Gossmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Podechard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Gobart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.08.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01858850v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darfeuille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vernhet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2018.00725" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01526425v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chevanne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fernier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud T&#234;te" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.3421" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01662459v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Virot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alapini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182956" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588722v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Noacco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Talvas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caldefie-Chezet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vasson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.25394" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01682157v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerckhove" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakahl&#233; Cond&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chaleteix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pezet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2017.00086" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627114v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01662581v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lambert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3973" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505266v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Talvas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Vasson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Farges" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.09.077" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01018147v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hardonni&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vuillemin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2014.03.029" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117633v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Cassio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00860153v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Aliche-Djoudi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Provost" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2013.07.061" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742122v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noacco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505276v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05590985v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Parente Teixeira" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Barbier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05213339v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sauvant-Rochat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Aimeur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Chevalier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04609488v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joyeux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dassonville" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph De Laat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dublineau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04859505v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Wendremaire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Michiels" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thireau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04668438v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04350584v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04562666v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04452572v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452365v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04069849v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph de Laat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04005823v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04069875v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03655513v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03665245v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03959739v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Prudhomme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cucca" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nauton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Andrieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fereyrolles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114809" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850720v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Selvy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Matt&#233;vi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Dalbos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aissouni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chapuy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2022.112915" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03077594v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balayssac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cuq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Douris" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ferrari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08897077.2020.1850607" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316286v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Collin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wittrant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raalib Amode" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2021.115600" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930146v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nettie van Meteren" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagadic-Gossmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Podechard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Gobart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.08.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01858850v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Darfeuille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vernhet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2018.00725" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01526425v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chevanne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fernier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud T&#234;te" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.3421" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01662459v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Virot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alapini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182956" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588722v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Noacco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Talvas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caldefie-Chezet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vasson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.25394" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01682157v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerckhove" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakahl&#233; Cond&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chaleteix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pezet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2017.00086" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627114v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01662581v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lambert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3973" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505266v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Talvas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Vasson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Farges" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2016.09.077" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01018147v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hardonni&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vuillemin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2014.03.029" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117633v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Cassio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00860153v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Aliche-Djoudi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Provost" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2013.07.061" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742122v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noacco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505276v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05590985v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Parente Teixeira" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Barbier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05213339v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sauvant-Rochat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Aimeur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Chevalier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04668438v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joyeux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dassonville" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph De Laat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dublineau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04609488v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04859505v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Wendremaire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Michiels" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thireau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452365v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04350584v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04452572v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04562666v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04069849v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph de Laat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04005823v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04069875v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03665245v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03655513v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>