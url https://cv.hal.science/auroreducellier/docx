--- v0 (2026-04-05)
+++ v1 (2026-05-19)
@@ -365,252 +365,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De las cárceles de Franco al desencanto: los poetas liberados frente a la Transición</w:t>
+                <w:t xml:space="preserve">Maldita seas. La poesía de las prisiones franquistas frente a la censura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Ducellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crisol Série numérique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Iberoamericana. América Latina. España. Portugal </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18441/ibam.22.2022.81.13-30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01448944v2</w:t>
+                <w:t xml:space="preserve">hal-03562375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aquí jamás me daré cuenta. La prison franquiste : frontière ou interface pour la création lyrique ?</w:t>
+                <w:t xml:space="preserve">De las cárceles de Franco al desencanto: los poetas liberados frente a la Transición</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Ducellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HispanismeS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crisol Série numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Mélanges 2022 (24), https://crisol.parisnanterre.fr/index.php/crisol/article/view/596</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/hispanismes.16117⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03562381v1</w:t>
+                <w:t xml:space="preserve">hal-01448944v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maldita seas. La poesía de las prisiones franquistas frente a la censura</w:t>
+                <w:t xml:space="preserve">Aquí jamás me daré cuenta. La prison franquiste : frontière ou interface pour la création lyrique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Ducellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iberoamericana. América Latina. España. Portugal </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">HispanismeS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18441/ibam.22.2022.81.13-30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/hispanismes.16117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03562375v1</w:t>
+                <w:t xml:space="preserve">hal-03562381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mediaciones de la violencia franquista en el cine español del siglo XXI.</w:t>
               </w:r>
@@ -1974,401 +1974,401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01448949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Eloge des valeurs franquistes et légitimation du pouvoir dans les poèmes de prisonniers républicains de Redención (1939-1945) »</w:t>
+                <w:t xml:space="preserve">« Los poetas de las cárceles franquistas y el contexto internacional: ¿una relación mutua? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Ducellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université Sorbonne Nouvelle Paris 3. </w:t>
+              <w:t xml:space="preserve">CEFID Universidad Autónoma de Barcelona et Fundació Cipriano García de CCOO. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aurore Ducellier et Marine Lopata, « Art, presse et littérature face aux régimes autoritaires » </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2013, Publications en ligne de l'ED 122</w:t>
+              <w:t xml:space="preserve"> Carme Molinero et Javier Tébar (éds.), VIII Encuentro Internacional de Investigadores del Franquismo [CD-ROM]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 978-84-695-8654-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01448940v1</w:t>
+                <w:t xml:space="preserve">hal-01448952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Los poetas antifranquistas en el Penal de Burgos: ¿disidentes en busca de la libertad? »</w:t>
+                <w:t xml:space="preserve">« Eloge des valeurs franquistes et légitimation du pouvoir dans les poèmes de prisonniers républicains de Redención (1939-1945) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Ducellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Sorbonne Nouvelle Paris 3. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">María Teresa Navarrete Navarrete et Miguel Soler Gallo (coord.), Ay, ¡qué triste es toda la humanidad! Literatura, cultura y sociedad española contemporánea (Actas del IX Congreso Internacional ALEPH Escritura y Disidencia, tome 3)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.77-86, 2013</w:t>
+              <w:t xml:space="preserve">Aurore Ducellier et Marine Lopata, « Art, presse et littérature face aux régimes autoritaires » </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2013, Publications en ligne de l'ED 122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01448941v1</w:t>
+                <w:t xml:space="preserve">hal-01448940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Citer pour exister, citer pour résister : emprunts créatifs dans la poésie carcérale du franquisme (José Luis Gallego, 1945-49) »</w:t>
+                <w:t xml:space="preserve">« Los poetas antifranquistas en el Penal de Burgos: ¿disidentes en busca de la libertad? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Ducellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salomé Foehn et Laurie-Anne Laget (coord.), Aux sources de la création artistique : pastiche, citation et variations autour de l’emprunt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , pp.263-281, 2013, Publications en ligne de l'ED 122</w:t>
+              <w:t xml:space="preserve">María Teresa Navarrete Navarrete et Miguel Soler Gallo (coord.), Ay, ¡qué triste es toda la humanidad! Literatura, cultura y sociedad española contemporánea (Actas del IX Congreso Internacional ALEPH Escritura y Disidencia, tome 3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aracne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.77-86, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01448937v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01448941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Huellas poéticas de la represión en Carabanchel: Carlos Álvarez (1963-1975) »</w:t>
+                <w:t xml:space="preserve">« Citer pour exister, citer pour résister : emprunts créatifs dans la poésie carcérale du franquisme (José Luis Gallego, 1945-49) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Ducellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CSIC. </w:t>
+              <w:t xml:space="preserve">Université Sorbonne Nouvelle Paris 3. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carmen Ortiz (coord.), Lugares de represión, paisajes de la memoria: aspectos materiales y simbólicos de la cárcel de Carabanchel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Catarata, pp.307-324, 2013, 978-84-8319-813-1</w:t>
+              <w:t xml:space="preserve">Salomé Foehn et Laurie-Anne Laget (coord.), Aux sources de la création artistique : pastiche, citation et variations autour de l’emprunt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.263-281, 2013, Publications en ligne de l'ED 122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01448947v1</w:t>
+                <w:t xml:space="preserve">hal-01448937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Los poetas de las cárceles franquistas y el contexto internacional: ¿una relación mutua? »</w:t>
+                <w:t xml:space="preserve">« Huellas poéticas de la represión en Carabanchel: Carlos Álvarez (1963-1975) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Ducellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CEFID Universidad Autónoma de Barcelona et Fundació Cipriano García de CCOO. </w:t>
+              <w:t xml:space="preserve">CSIC. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Carme Molinero et Javier Tébar (éds.), VIII Encuentro Internacional de Investigadores del Franquismo [CD-ROM]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 978-84-695-8654-9</w:t>
+              <w:t xml:space="preserve">Carmen Ortiz (coord.), Lugares de represión, paisajes de la memoria: aspectos materiales y simbólicos de la cárcel de Carabanchel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catarata, pp.307-324, 2013, 978-84-8319-813-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01448952v1</w:t>
+                <w:t xml:space="preserve">hal-01448947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Vestigios épico-políticos en la poesía del exilio (Rafael Alberti, Pedro Garfias, Arturo Serrano Plaja, 1939-45) »</w:t>
               </w:r>
@@ -2759,51 +2759,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053352v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Ducellier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Mousnier-Lompr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Turck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13mqo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435418v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435451v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.30411" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448944v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562381v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.16117" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562375v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18441/ibam.22.2022.81.13-30" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562378v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/rihc.2020.i15.06" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562377v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449014v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449016v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448951v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448938v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.3792" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449015v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449013v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449010v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449006v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562382v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Duarte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aar&#243;n Le&#243;n" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562380v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editorialrenacimiento.com/biblioteca-del-exilio-serie-mayor/2171-la-poesia-del-exilio-republicano-de-1939-i.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449012v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448953v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448955v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.18733" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448943v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448949v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448940v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448941v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://asociacionaleph.com/files/actas/ay_que_triste.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448937v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448947v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448952v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448934v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448935v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061495v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053352v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Ducellier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Mousnier-Lompr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Turck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13mqo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435418v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435451v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/atlante.30411" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562375v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18441/ibam.22.2022.81.13-30" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448944v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562381v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.16117" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562378v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/rihc.2020.i15.06" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562377v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449014v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449016v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448951v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448938v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.3792" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449015v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449013v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449010v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449006v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562382v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Duarte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aar&#243;n Le&#243;n" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562380v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editorialrenacimiento.com/biblioteca-del-exilio-serie-mayor/2171-la-poesia-del-exilio-republicano-de-1939-i.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449012v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448953v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448955v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.18733" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448943v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448949v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448952v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448940v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448941v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://asociacionaleph.com/files/actas/ay_que_triste.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448937v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448947v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448934v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448935v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061495v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>