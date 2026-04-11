--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -960,398 +960,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broad-band acceleration time histories synthesis by coupling low-frequency ambient seismic field and high-frequency stochastic modelling</w:t>
+                <w:t xml:space="preserve">Toward an integrated seismic risk assessment for nuclear safety improving current French methodologies through the SINAPS@ research project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Viens</w:t>
+                <w:t xml:space="preserve">Catherine Berge-Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angkeara Svay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggu362⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 323, pp.185-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2016.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213532v1</w:t>
+                <w:t xml:space="preserve">hal-05566128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rock and Stiff-Soil Site Amplification: Dependency on VS30 and Kappa (κ0)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Broad-band acceleration time histories synthesis by coupling low-frequency ambient seismic field and high-frequency stochastic modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Viens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Fabian Bonilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Hollender</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaï Shapiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120130020⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 199 (3), pp.1784-1797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggu362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00874058v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rock and Stiff-Soil Site Amplification: Dependency on VS30 and Kappa (κ0)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Ktenidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Fabian Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Hollender</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (103), p3131-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120130020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nonlinear site response evidence of K-NET and KiK-net records from the 2011 off the Pacific coast of Tohoku Earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Fabian Bonilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenichi Tsuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Pulido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Planets and Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 63 (7), pp.785-789. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5047/eps.2011.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00679354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1361,176 +1495,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The extremely shallow Mw 4.9 2019 Le Teil earthquake, France: main ground motion features highlighted by comparison with ground motion models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Lancieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxanne Rusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Hok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th IUGG General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUGG – International Union of Geodesy and Geophysics, Jul 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04171371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moment-Magnitude Definition for Pan-European Shallow Crustal Earthquakes: Impact on Fourier Ground-Motion Variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1546,177 +1680,177 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th IUGG General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Berlin (Germany), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04171343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A strategy to build a unified data set of moment magnitude (Mw) estimates for low-to-moderate seismicity regions based on European–Mediterranean data: application to metropolitan France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 Annual Meeting SSA Technical Sessions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seismological Society of America, Apr 2022, Bellevue (USA), United States. pp.1328, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1785/0220220087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-03927385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie pour construire une base de données de Mw unifiées pour les zones à sismicité faible à modérée : Application à la France métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1745,73 +1879,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIENNALE DU RAP, RAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, VOGUE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03220002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalogue de sismicité instrumental unifié en Mw pour la France métropolitaine : la problématique des conversions de magnitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1840,784 +1974,784 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Colloque National de l'Association française de Génie Parasismique (AFPS), AFPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, STRASBOURG, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic Response of the Quito Basin (Ecuador)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Mercerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pacheco Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESC, the 36th General Assembly of the European Seismological Commission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, La Valette, France. pp.NP</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOWARDS THE DEFINITION OF REFERENCE MOTIONS (1000 ≤ VS ≤ 3000 M/S): ANALYSIS OF THE KIK-NET DATA AND CORRECTION OF THE LOCAL SITE EFFECTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Hollender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga-Joan Ktenidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Foundotos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixteenth World Conference on Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Santiago, Chile. pp.4936</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inversion généralisée de données accélérométriques KIK-net, comparaison à d'autres approches d'évaluation de l'effet de site et implications sur la détermination de Ko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Foundotos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Hollender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Colloque National AFPS2015 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFPS / IFSTTAR, Nov 2015, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01742663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an integrated seismic risk assessment for nuclear safety improving current French methodologies through the SINAPS@ research project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Berge-Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angkeara Svay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMiRT-23, 23rd Conference on Structural Mechanics in Reactor Technology, Division II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Manchester, United Kingdom, United Kingdom. Paper ID 571</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A set of Eurocode 8-compatible synthetic time-series as input to dynamic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Fabian Bonilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th World Conference on Earthquake Engineering : 15th WCEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Lisbon, Portugal. in press, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00700245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From heterogeneous set of soil data to Vs profile: Application on the French of Vs profiles and site responses on the French permanent permanent accelerometric network (RAP) sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régnier Julie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Conference on Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Ohrid, Macedonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2627,388 +2761,388 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reassessing Earthquake Magnitudes and Ground Motion in Northwestern France: Implications for Seismic Hazard in a Stable Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Satriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Lancieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jomard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAGA / IASPEI Joint Scientific Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Lisbonne, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05366083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séisme de La Laigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Maufroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Grunberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Benahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères rencontres Epos-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Saint-Jean-de-Cap-Ferrat, France. 353, pp.23 - 51, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of the moment magnitude estimates available in the French datasets and implications on ground motion model variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreeram Reddy Kotha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSA2022 - Seismological Society of America Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Bellevue, United States. SEISMOLOGICAL SOCIETY OF AMERICA, SEISMOLOGICAL RESEARCH LETTERS, 93 (2B), pp.1330, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1785/0220220087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03914756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une stratégie de mise en œuvre d’un jeu de Mw unifiées pour la France métropolitaine en Utilisant les données Européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3037,181 +3171,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Rencontres scientifiques et techniques RESIF, RESIF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Obernai, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03520207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des mouvements sismiques générés par le séisme du Teil et comparaison avec des modèles de mouvements du sol empiriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxanne Rusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Lancieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Traversa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Obernai (67210), France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unified Mw-based earthquake catalog for metropolitan France consistent with European catalogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3240,168 +3374,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème Assemblée Générale de l’Union Générale de Géodésie et de Géophysique IUGG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, MONTRÉAL, Canada. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalogue de sismicité instrumentale en Mw pour la France métropolitaine : construction d’un jeu de référence en Mw unifiées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres scientifiques et techniques RESIF 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalogue de sismicité instrumental en Mw pour la France métropolitaine : construction d’un jeu de référence en Mw unifiées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3430,51 +3564,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes Rencontres scientifiques et techniques RESIF RESIF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, BIARRITZ, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3484,104 +3618,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une stratégie pour définir des magnitudes Mw unifiées dans les régions à sismicité faible à modérée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Scotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3591,147 +3725,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sismologique, Séisme de La Laigne (Charente-Maritime), 16 juin 2023, magnitude 5,3 Mlv (BCSF-Rénass), intensité communale maximale VII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Maufroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Grunberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Benahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BCSF-Rénass-2024-RP1, UAR830 CNRS; Université de Strasbourg (UNISTRA). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04471156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3741,114 +3875,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition des mouvements sismiques &amp;quot;au rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université de Grenoble, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013GRENU036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01067704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId105"/>
+      <w:footerReference w:type="default" r:id="rId107"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3995,51 +4129,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506746v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Laurendeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Causse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Marc Cushing" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line G&#233;lis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lancieri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05365708v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i2.1174" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04846085v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreeram Reddy Kotha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10950-024-10254-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03888195v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clement" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Scotti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac085" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617258v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alejandro Castro Cruz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fabian Bonilla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Alvarado" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac044" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278811v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mazzotti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Aubagnac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bollinger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Coca Oscanoa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020049" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442293v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pacheco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mercerat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Laurendeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab408" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213532v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Viens" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola&#239; Shapiro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu362" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874058v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cotton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ktenidou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hollender" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120130020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679354v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Tsuda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Pulido" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Regnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5047/eps.2011.06.012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04171371v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Rusch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hok" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04171343v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03927385v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220220087" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220002v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513531v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379893v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mercerat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pacheco Daniel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458360v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga-Joan Ktenidou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Foundotos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01742663v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Drouet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05480632v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berge-Thierry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angkeara Svay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chartier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00700245v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;guen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588903v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gnier Julie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Duval" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05366083v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Scotti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315583v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sira" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Maufroy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grunberg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Benahmed" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914756v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520207v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442541v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Traversa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635592v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415842v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Christophe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476735v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224477v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471156v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01067704v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENU036" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506746v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Laurendeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Causse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Marc Cushing" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line G&#233;lis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lancieri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05365708v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i2.1174" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04846085v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreeram Reddy Kotha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10950-024-10254-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03888195v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clement" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Scotti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac085" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617258v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alejandro Castro Cruz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fabian Bonilla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Alvarado" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac044" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278811v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mazzotti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Aubagnac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bollinger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Coca Oscanoa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020049" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442293v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pacheco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mercerat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Laurendeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab408" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566128v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berge-Thierry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angkeara Svay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chartier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2016.07.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213532v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Viens" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola&#239; Shapiro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu362" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874058v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cotton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ktenidou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hollender" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120130020" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679354v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Tsuda" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Pulido" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Regnier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5047/eps.2011.06.012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04171371v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Rusch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hok" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04171343v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03927385v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220220087" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220002v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513531v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379893v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mercerat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pacheco Daniel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458360v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga-Joan Ktenidou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Foundotos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01742663v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Drouet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05480632v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00700245v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;guen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588903v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gnier Julie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Duval" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05366083v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Scotti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315583v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sira" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Maufroy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grunberg" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Benahmed" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914756v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520207v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442541v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Traversa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635592v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415842v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Christophe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476735v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224477v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471156v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01067704v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENU036" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>