--- v1 (2026-04-11)
+++ v2 (2026-05-07)
@@ -1469,51 +1469,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00679354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2379,379 +2379,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01742663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an integrated seismic risk assessment for nuclear safety improving current French methodologies through the SINAPS@ research project</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A set of Eurocode 8-compatible synthetic time-series as input to dynamic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Perron</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Perrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Fabian Bonilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMiRT-23, 23rd Conference on Structural Mechanics in Reactor Technology, Division II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Manchester, United Kingdom, United Kingdom. Paper ID 571</w:t>
+              <w:t xml:space="preserve">15th World Conference on Earthquake Engineering : 15th WCEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Lisbon, Portugal. in press, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05480632v1</w:t>
+                <w:t xml:space="preserve">hal-00700245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A set of Eurocode 8-compatible synthetic time-series as input to dynamic analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From heterogeneous set of soil data to Vs profile: Application on the French of Vs profiles and site responses on the French permanent permanent accelerometric network (RAP) sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régnier Julie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...110 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régnier Julie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurore Laurendeau</w:t>
+                <w:t xml:space="preserve">Philippe Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Conference on Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Ohrid, Macedonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2761,297 +2636,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reassessing Earthquake Magnitudes and Ground Motion in Northwestern France: Implications for Seismic Hazard in a Stable Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Satriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lancieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Satriano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria Lancieri</w:t>
+                <w:t xml:space="preserve">O. Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jomard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAGA / IASPEI Joint Scientific Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Lisbonne, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05366083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séisme de La Laigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Sira</w:t>
+                <w:t xml:space="preserve">Emeline Maufroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Maufroy</w:t>
+                <w:t xml:space="preserve">Marc Grunberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Benahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères rencontres Epos-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Saint-Jean-de-Cap-Ferrat, France. 353, pp.23 - 51, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of the moment magnitude estimates available in the French datasets and implications on ground motion model variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3076,73 +2951,73 @@
               <w:t xml:space="preserve">SSA2022 - Seismological Society of America Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Bellevue, United States. SEISMOLOGICAL SOCIETY OF AMERICA, SEISMOLOGICAL RESEARCH LETTERS, 93 (2B), pp.1330, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1785/0220220087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03914756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une stratégie de mise en œuvre d’un jeu de Mw unifiées pour la France métropolitaine en Utilisant les données Européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3171,73 +3046,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Rencontres scientifiques et techniques RESIF, RESIF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Obernai, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03520207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des mouvements sismiques générés par le séisme du Teil et comparaison avec des modèles de mouvements du sol empiriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxanne Rusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3246,476 +3121,476 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Lancieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Traversa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Obernai (67210), France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified Mw-based earthquake catalog for metropolitan France consistent with European catalogs</w:t>
+                <w:t xml:space="preserve">Catalogue de sismicité instrumental en Mw pour la France métropolitaine : construction d’un jeu de référence en Mw unifiées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème Assemblée Générale de l’Union Générale de Géodésie et de Géophysique IUGG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, MONTRÉAL, Canada. 2019</w:t>
+              <w:t xml:space="preserve">4èmes Rencontres scientifiques et techniques RESIF RESIF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, BIARRITZ, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635592v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalogue de sismicité instrumentale en Mw pour la France métropolitaine : construction d’un jeu de référence en Mw unifiées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres scientifiques et techniques RESIF 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalogue de sismicité instrumental en Mw pour la France métropolitaine : construction d’un jeu de référence en Mw unifiées</w:t>
+                <w:t xml:space="preserve">A unified Mw-based earthquake catalog for metropolitan France consistent with European catalogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Rencontres scientifiques et techniques RESIF RESIF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, BIARRITZ, France. 2019</w:t>
+              <w:t xml:space="preserve">27ème Assemblée Générale de l’Union Générale de Géodésie et de Géophysique IUGG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, MONTRÉAL, Canada. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476735v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une stratégie pour définir des magnitudes Mw unifiées dans les régions à sismicité faible à modérée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Scotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3725,147 +3600,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sismologique, Séisme de La Laigne (Charente-Maritime), 16 juin 2023, magnitude 5,3 Mlv (BCSF-Rénass), intensité communale maximale VII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Sira</w:t>
+                <w:t xml:space="preserve">Emeline Maufroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Maufroy</w:t>
+                <w:t xml:space="preserve">Marc Grunberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Grunberg</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Benahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BCSF-Rénass-2024-RP1, UAR830 CNRS; Université de Strasbourg (UNISTRA). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04471156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3875,114 +3750,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition des mouvements sismiques &amp;quot;au rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université de Grenoble, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013GRENU036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01067704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId107"/>
+      <w:footerReference w:type="default" r:id="rId106"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4129,51 +4004,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506746v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Laurendeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Causse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Marc Cushing" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line G&#233;lis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lancieri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05365708v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i2.1174" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04846085v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreeram Reddy Kotha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10950-024-10254-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03888195v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clement" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Scotti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac085" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617258v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alejandro Castro Cruz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fabian Bonilla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Alvarado" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac044" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278811v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mazzotti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Aubagnac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bollinger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Coca Oscanoa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020049" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442293v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pacheco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mercerat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Laurendeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab408" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566128v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berge-Thierry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angkeara Svay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chartier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2016.07.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213532v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Viens" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola&#239; Shapiro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu362" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874058v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cotton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ktenidou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hollender" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120130020" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679354v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Tsuda" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Pulido" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Regnier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5047/eps.2011.06.012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04171371v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Rusch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hok" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04171343v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03927385v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220220087" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220002v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513531v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379893v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mercerat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pacheco Daniel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458360v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga-Joan Ktenidou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Foundotos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01742663v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Drouet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05480632v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00700245v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;guen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588903v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gnier Julie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Duval" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05366083v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Scotti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315583v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sira" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Maufroy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grunberg" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Benahmed" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914756v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520207v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442541v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Traversa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635592v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415842v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Christophe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476735v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224477v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471156v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01067704v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENU036" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506746v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Laurendeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Causse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Marc Cushing" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line G&#233;lis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lancieri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05365708v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i2.1174" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04846085v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreeram Reddy Kotha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10950-024-10254-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03888195v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clement" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Scotti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac085" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617258v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alejandro Castro Cruz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fabian Bonilla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Alvarado" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac044" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278811v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mazzotti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Aubagnac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bollinger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Coca Oscanoa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020049" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442293v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pacheco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mercerat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Laurendeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab408" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566128v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berge-Thierry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angkeara Svay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chartier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2016.07.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213532v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Viens" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola&#239; Shapiro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu362" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874058v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cotton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ktenidou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hollender" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120130020" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679354v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Tsuda" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Pulido" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Regnier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5047/eps.2011.06.012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04171371v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Rusch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hok" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04171343v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03927385v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220220087" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220002v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513531v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379893v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Mercerat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pacheco Daniel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458360v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga-Joan Ktenidou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Foundotos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01742663v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Drouet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00700245v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;guen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588903v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gnier Julie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Duval" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05366083v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Scotti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315583v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sira" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Maufroy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grunberg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Benahmed" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914756v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520207v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442541v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Traversa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476735v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415842v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Christophe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635592v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224477v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471156v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01067704v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013GRENU036" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>