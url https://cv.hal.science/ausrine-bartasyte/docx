--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -1038,286 +1038,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02993775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational modes and overlap matrix of LiNb1−xTaxO3 mixed crystals</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Piezoelectric Response in Hybrid Micropillar Arrays of Poly(Vinylidene Fluoride) and Reduced Graphene Oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Glazer</w:t>
+                <w:t xml:space="preserve">Igor O Pariy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Simon</w:t>
+                <w:t xml:space="preserve">Anna A Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Gregora</w:t>
+                <w:t xml:space="preserve">Vladimir V Shvartsman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doru C Lupascu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (6), pp.1065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym11061065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377069v1</w:t>
+                <w:t xml:space="preserve">hal-02472730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric Response in Hybrid Micropillar Arrays of Poly(Vinylidene Fluoride) and Reduced Graphene Oxide</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vladimir V Shvartsman</w:t>
+                <w:t xml:space="preserve">Vibrational modes and overlap matrix of LiNb1−xTaxO3 mixed crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doru C Lupascu</w:t>
+                <w:t xml:space="preserve">A Glazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Ludwig</w:t>
+                <w:t xml:space="preserve">E Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Gregora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (9), pp.094306</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472730v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship Processing–Composition–Structure–Resistivity of LaNiO3 Thin Films Grown by Chemical Vapor Deposition Methods</w:t>
               </w:r>
@@ -1610,51 +1610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetiana Orlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman V Chernozem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna A Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2379,51 +2379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Huband</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Keeble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Glazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2522,51 +2522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Keeble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Glazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4790,941 +4790,941 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Approach of Interdigitated Transducers Engineering for High-Temperature Surface Acoustic Wave Sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LiNbO3 Films: A Low-Cost Alternative for Vibrational Energy Harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Clementi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur de Sousa Lopes Moreira</w:t>
+                <w:t xml:space="preserve">Giulia Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilia Arapan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Miguel Angel Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lebrasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Ultrasonics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">IWPMA 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02993776v1</w:t>
+                <w:t xml:space="preserve">hal-04612334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiNbO3 Films: A Low-Cost Alternative for Vibrational Energy Harvesting</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Approach of Interdigitated Transducers Engineering for High-Temperature Surface Acoustic Wave Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Angel Suarez</w:t>
+                <w:t xml:space="preserve">Arthur de Sousa Lopes Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Lebrasseur</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lilia Arapan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWPMA 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Online, United States</w:t>
+              <w:t xml:space="preserve">International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612334v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodes for ion slicing-fabricated LiNbO3-based acoustic resonators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Bousquet</w:t>
+                <w:t xml:space="preserve">Characterization of Lead-Free LiNbO3 Vibrational Energy Harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Clementi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lebrasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">Micro and Nanotechnology for Power Generation and Energy Conversion Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04548998v1</w:t>
+                <w:t xml:space="preserve">hal-02867732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead-Free LiNbO3 Films for Piezoelectric Energy Harvesting</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tutoriel: Ferroelectric thin films for acoustic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Piezoelectric Materials and Applications on Actuators 2019 and Enhance Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Frequency Control Symposium and European Frequency and Time Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02867733v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational Energy Harvesting with Lithium Niobate Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Clementi</w:t>
+                <w:t xml:space="preserve">High‐Frequency Surface Acoustic Wave Devices Based on Epitaxial LiNbO3 Layers on Sapphire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Almirall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Lebrasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">F2Cπ2 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02867734v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High‐Frequency Surface Acoustic Wave Devices Based on Epitaxial LiNbO3 Layers on Sapphire</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">William Daniau</w:t>
+                <w:t xml:space="preserve">Vibrational Energy Harvesting with Lithium Niobate Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Clementi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lebrasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">F2Cπ2 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02867749v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Lead-Free LiNbO3 Vibrational Energy Harvesters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Lebrasseur</w:t>
+                <w:t xml:space="preserve">Electrodes for ion slicing-fabricated LiNbO3-based acoustic resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelio Borzì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Castellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Reinhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro and Nanotechnology for Power Generation and Energy Conversion Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">EMRS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02867732v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04548998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tutoriel: Ferroelectric thin films for acoustic applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lead-Free LiNbO3 Films for Piezoelectric Energy Harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Clementi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lebrasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Frequency Control Symposium and European Frequency and Time Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Orlando, United States</w:t>
+              <w:t xml:space="preserve">International Workshop on Piezoelectric Materials and Applications on Actuators 2019 and Enhance Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377209v1</w:t>
+                <w:t xml:space="preserve">hal-02867733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial 33°Y-oriented LiNbO3 films for Silicon Technology</w:t>
               </w:r>
@@ -5829,277 +5829,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards stoichiometric LiNbO3 epitaxial thin films grown by Direct Liquid Injection MOCVD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship Processing–Composition–Structure–Resistivity of LaNiO3 Thin Films Grown by Chemical Vapor Deposition_Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Kuprenaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Astié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefania Oliveri</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marina Raschetti</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Decams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F2Cπ2 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">EuroCVD 22 - Baltic ALD 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02405070v1</w:t>
+                <w:t xml:space="preserve">hal-02405069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship Processing–Composition–Structure–Resistivity of LaNiO3 Thin Films Grown by Chemical Vapor Deposition_Methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards stoichiometric LiNbO3 epitaxial thin films grown by Direct Liquid Injection MOCVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Astié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Millon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Decams</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Raschetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroCVD 22 - Baltic ALD 16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">F2Cπ2 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02405069v1</w:t>
+                <w:t xml:space="preserve">hal-02405070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial ZnO films on LiNbO3 substrates for surface acoustic wave applications</w:t>
               </w:r>
@@ -6124,51 +6124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Arapan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6454,396 +6454,323 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiNbO3 thin films for high-temperature vibrational/thermal energy harvesters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy Harvesting with lead free LiNbO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Clementi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dulmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposuim on Eco-materials Processing and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Jaipur, India</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage d'Energie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02385794v1</w:t>
+                <w:t xml:space="preserve">hal-03053121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering of LiNbO3 thin films for next generation acoustic and optical applications</w:t>
+                <w:t xml:space="preserve">Epitaxy of LiNbO3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">International Workshop on Sound-enabled Nanotechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053120v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezoelectric and pyroelectric energyharvesting from lithium niobate films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Clementi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dulmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference Power MEMs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Daytona Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -7111,77 +7038,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Clementi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dulmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro and Nanotechnology for Power Generation and Energy Conversion Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Daytona, United States</w:t>
@@ -7312,1200 +7239,1273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Harvesting with lead free LiNbO3</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Engineering of LiNbO3 thin films for next generation acoustic and optical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Dulmet</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage d'Energie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Besançon, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03053121v1</w:t>
+                <w:t xml:space="preserve">hal-03053120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxy of LiNbO3 thin films</w:t>
+                <w:t xml:space="preserve">LiNbO3 thin films for high-temperature vibrational/thermal energy harvesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Clementi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Kuprenaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Sound-enabled Nanotechnologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">International Symposuim on Eco-materials Processing and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Jaipur, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03053118v1</w:t>
+                <w:t xml:space="preserve">hal-02385794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Green Piezoelectric Materials toDesigned Hybrid Piezoelectric Energy Harvesters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-loss rutile TiO2 films for nanophotonics applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Kuprenaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Millon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Raddenzati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International technical Workshop dedicated to enabling the Energy Harvesting Ecosystem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">International Ceramics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02399263v1</w:t>
+                <w:t xml:space="preserve">hal-03198171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-loss rutile TiO2 films for nanophotonics applications</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Green Piezoelectric Materials toDesigned Hybrid Piezoelectric Energy Harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micky Rakotondrabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Clementi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Ceramics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Perugia, Italy</w:t>
+              <w:t xml:space="preserve">International technical Workshop dedicated to enabling the Energy Harvesting Ecosystem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198171v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiNbO3 Films for Acoustic Wave Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Baron</w:t>
+                <w:t xml:space="preserve">Epitaxial lift-off and 3D structuring of Rutile TiO2 films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Kuprenaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Salut</w:t>
+                <w:t xml:space="preserve">Sarah Emily Griesse-Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Millon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Raddenzati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Ultrasonics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">International Symposium on Integrated Functionalities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02868375v1</w:t>
+                <w:t xml:space="preserve">hal-02992060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO-GaAs acoustic biosensors: Focus on ZnO thin film characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LiNbO3 Films for Acoustic Wave Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana Chawich</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thérèse Leblois</w:t>
+                <w:t xml:space="preserve">Roland Salut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Semiconductor Science and Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Waterloo, Canada</w:t>
+              <w:t xml:space="preserve">International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107859v1</w:t>
+                <w:t xml:space="preserve">hal-02868375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial lift-off and 3D structuring of Rutile TiO2 films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabina Kuprenaite</w:t>
+                <w:t xml:space="preserve">ZnO-GaAs acoustic biosensors: Focus on ZnO thin film characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Chawich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Elie-Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Emily Griesse-Nascimento</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Raddenzati</w:t>
+                <w:t xml:space="preserve">Thérèse Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Integrated Functionalities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, New Delhi, India</w:t>
+              <w:t xml:space="preserve">Canadian Semiconductor Science and Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Waterloo, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992060v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of plasma treatments and Sn incorporation on Ga2O3 properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alban Maertens</w:t>
+                <w:t xml:space="preserve">Residual stresses in X-, Y-, and Z-axis oriented LiNbO3 thin films on sapphire substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Salut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS fall meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">Advanced Materials Challenges for Alternative Energy Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01371975v1</w:t>
+                <w:t xml:space="preserve">hal-02182839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual stresses in X-, Y-, and Z-axis oriented LiNbO3 thin films on sapphire substrates</w:t>
+                <w:t xml:space="preserve">Epitaxy, optical and acoustical properties of X-, Y-, and Z-axis oriented LiNbO3 thin films on sapphire substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Challenges for Alternative Energy Solutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">International Symposium on the Applications of Ferroelectrics, European Conference on Applications of Polar Dielectrics &amp; Workshop on Piezoresponse Force Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02182839v1</w:t>
+                <w:t xml:space="preserve">hal-02392832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxy, optical and acoustical properties of X-, Y-, and Z-axis oriented LiNbO3 thin films on sapphire substrates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Roland Salut</w:t>
+                <w:t xml:space="preserve">Influence of plasma treatments and Sn incorporation on Ga2O3 properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Maertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adulfas Abrutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on the Applications of Ferroelectrics, European Conference on Applications of Polar Dielectrics &amp; Workshop on Piezoresponse Force Microscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Darmstadt, Germany</w:t>
+              <w:t xml:space="preserve">E-MRS fall meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392832v1</w:t>
+                <w:t xml:space="preserve">hal-01371975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical design and simulation of kinetic piezoelectric harvester for distributed control cells.</w:t>
               </w:r>
@@ -8772,51 +8772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8992,51 +8992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minerva Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dulmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Edouard Guichardaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9748,51 +9748,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05534576v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Krenner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Santos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Westerhausen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Andersson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cleland" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae258d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221492v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehima Ugarak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a La Spina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Solignac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Micard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mosset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/adea84" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088585v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minerva Gonzalez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Margueron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Murauskas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gauthier-Manuel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202400129" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04568043v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namanu Panayanthatta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Clementi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merieme Ouhabaz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ausrine Bartasyte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24092815" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396804v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Oliveri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Boujnah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad1b98" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439657v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Costanza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21227503" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993775v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishant Peddagopu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Rossi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Bonaccorso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Paoli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT04732H" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377069v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Glazer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Simon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gregora" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472730v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor O Pariy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna A Ivanova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V Shvartsman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doru C Lupascu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Ludwig" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym11061065" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371766v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Kuprenaite" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Asti&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Millon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Decams" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings9010035" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02123712v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Almirall" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Daniau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5086757" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472729v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman A Surmenev" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Orlova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman V Chernozem" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386564v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Queralto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Graf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frohnhoven" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fischer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Vanrompay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b06132" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024705v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Raschetti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aadcce" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377067v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386566v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Pryakhina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Greshnyakov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lisjikh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Akhmatkhanov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Alikin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2018.1432926" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02432415v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201600998" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392690v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Huband" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Keeble" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Thomas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520617004711" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405079v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Zhang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973685" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525494v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Legrani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nicolay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2547188" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868342v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Plausinaitiene" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adulfas Abrutis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Stanionyte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2014.11.018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-697KCH7V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108555v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Ropers" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Maertens" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Genty" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2014.05.040" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26VR9KDP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283887v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borodavka" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gregora" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801966" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283886v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/20/205901" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283888v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Zhgoon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pigeat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2012.2219692" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411750v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dkhil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kreisel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chevreul" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3046787" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261274v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weiss" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2821728" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261249v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouregba" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boudard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poullain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.05.06" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261123v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291395v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Bakhtaoui" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nicora" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vernier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abb&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290666v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Belharet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sthal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341006v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belmonte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088453v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boujnah" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arapan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Carmona Cejas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clement" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Micard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/uffc-js60046.2024.10794090" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088578v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwester Bargiel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3013506" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612358v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Taxil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lallart" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Sebald" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ducharne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993776v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Sousa Lopes Moreira" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Arapan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612334v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lombardi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Suarez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebrasseur" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04548998v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Borz&#236;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Castellan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perreau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reinhardt" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousquet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867733v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867734v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867749v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867732v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377209v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325566v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliveri S" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405070v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405069v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376889v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867719v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405071v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385794v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053120v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366562v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dulmet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366561v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Astie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405067v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rachetti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300669v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385793v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micky Rakotondrabe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ballandras" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053121v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053118v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399263v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198171v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Raddenzati" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868375v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salut" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107859v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Chawich" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Orlianges" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Elie-Caille" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Leblois" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992060v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Emily Griesse-Nascimento" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371975v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182839v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392832v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393284v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barcola Essodong" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Ouisse" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422031v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/photonics.2016.tu2d.1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380267v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868236v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107856v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Edouard Guichardaz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Henrot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432439v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9133-5_20" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01519286v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Elhosni" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF-IFC.2013.6702265" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344185v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2010105" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01122037v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05534576v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Krenner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Santos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Westerhausen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Andersson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cleland" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae258d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221492v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehima Ugarak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a La Spina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Solignac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Micard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mosset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/adea84" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088585v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minerva Gonzalez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Margueron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Murauskas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gauthier-Manuel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202400129" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04568043v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namanu Panayanthatta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Clementi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merieme Ouhabaz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ausrine Bartasyte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24092815" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396804v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Oliveri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Boujnah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad1b98" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439657v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Costanza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21227503" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993775v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishant Peddagopu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Rossi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Bonaccorso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Paoli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT04732H" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472730v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor O Pariy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna A Ivanova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V Shvartsman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doru C Lupascu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Ludwig" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym11061065" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377069v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Glazer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Simon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gregora" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371766v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Kuprenaite" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Asti&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Millon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Decams" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings9010035" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02123712v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Almirall" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Daniau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5086757" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472729v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman A Surmenev" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Orlova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman V Chernozem" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386564v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Queralto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Graf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frohnhoven" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fischer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Vanrompay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b06132" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024705v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Raschetti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aadcce" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377067v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386566v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Pryakhina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Greshnyakov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lisjikh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Akhmatkhanov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Alikin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2018.1432926" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02432415v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201600998" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392690v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Huband" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Keeble" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Thomas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520617004711" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405079v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Zhang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973685" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525494v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Legrani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nicolay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2547188" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868342v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Plausinaitiene" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adulfas Abrutis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Stanionyte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2014.11.018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-697KCH7V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108555v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Ropers" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Maertens" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Genty" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2014.05.040" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26VR9KDP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283887v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borodavka" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gregora" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801966" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283886v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/20/205901" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283888v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Zhgoon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pigeat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2012.2219692" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411750v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dkhil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kreisel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chevreul" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3046787" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261274v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weiss" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2821728" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261249v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouregba" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boudard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poullain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.05.06" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261123v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291395v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Bakhtaoui" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nicora" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vernier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abb&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290666v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Belharet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sthal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341006v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belmonte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088453v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boujnah" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arapan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Carmona Cejas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clement" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Micard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/uffc-js60046.2024.10794090" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088578v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwester Bargiel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3013506" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612358v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Taxil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lallart" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Sebald" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ducharne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612334v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lombardi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Suarez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebrasseur" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993776v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Sousa Lopes Moreira" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Arapan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867732v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377209v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867749v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867734v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04548998v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Borz&#236;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Castellan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perreau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reinhardt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867733v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325566v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliveri S" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405069v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405070v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376889v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867719v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405071v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053121v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dulmet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053118v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366562v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366561v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Astie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405067v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rachetti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300669v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385793v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micky Rakotondrabe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ballandras" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053120v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385794v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198171v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Raddenzati" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399263v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992060v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Emily Griesse-Nascimento" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868375v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salut" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107859v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Chawich" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Orlianges" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Elie-Caille" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Leblois" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182839v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392832v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371975v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393284v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barcola Essodong" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Ouisse" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422031v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/photonics.2016.tu2d.1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380267v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868236v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107856v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Edouard Guichardaz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Henrot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432439v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9133-5_20" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01519286v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Elhosni" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF-IFC.2013.6702265" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344185v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2010105" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01122037v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>