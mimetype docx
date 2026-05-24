--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -368,364 +368,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05221492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Parameters in Vapor Transport Equilibration Treatment on Composition and Homogeneity of LiTaO 3 Single Crystals</w:t>
+                <w:t xml:space="preserve">Electro-Mechanical Characterization and Modeling of a Broadband Piezoelectric Microgenerator Based on Lithium Niobate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minerva Gonzalez</w:t>
+                <w:t xml:space="preserve">Namanu Panayanthatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Giacomo Clementi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merieme Ouhabaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Gauthier-Manuel</w:t>
+                <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 222 (1), </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (9), pp.2815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.202400129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s24092815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05088585v1</w:t>
+                <w:t xml:space="preserve">hal-04568043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-Mechanical Characterization and Modeling of a Broadband Piezoelectric Microgenerator Based on Lithium Niobate</w:t>
+                <w:t xml:space="preserve">Influence of Parameters in Vapor Transport Equilibration Treatment on Composition and Homogeneity of LiTaO 3 Single Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Namanu Panayanthatta</w:t>
+                <w:t xml:space="preserve">Minerva Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Clementi</w:t>
+                <w:t xml:space="preserve">Tomas Murauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merieme Ouhabaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Margueron</w:t>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
+                <w:t xml:space="preserve">Ludovic Gauthier-Manuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (9), pp.2815. </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 222 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s24092815⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssa.202400129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04568043v1</w:t>
+                <w:t xml:space="preserve">hal-05088585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of epitaxial LiNbO3 thin films with silicon technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Boujnah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -776,103 +776,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Self-Powered and Battery-Free Vibrational Energy to Time Converter for Wireless Vibration Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Namanu Panayanthatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Clementi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merieme Ouhabaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Costanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (22), pp.7503. </w:t>
@@ -949,51 +949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmela Bonaccorso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1038,286 +1038,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02993775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric Response in Hybrid Micropillar Arrays of Poly(Vinylidene Fluoride) and Reduced Graphene Oxide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vibrational modes and overlap matrix of LiNb1−xTaxO3 mixed crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor O Pariy</w:t>
+                <w:t xml:space="preserve">A Glazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna A Ivanova</w:t>
+                <w:t xml:space="preserve">E Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir V Shvartsman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tim Ludwig</w:t>
+                <w:t xml:space="preserve">I Gregora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (9), pp.094306</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02472730v1</w:t>
+                <w:t xml:space="preserve">hal-02377069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational modes and overlap matrix of LiNb1−xTaxO3 mixed crystals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Margueron</w:t>
+                <w:t xml:space="preserve">Piezoelectric Response in Hybrid Micropillar Arrays of Poly(Vinylidene Fluoride) and Reduced Graphene Oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor O Pariy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna A Ivanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir V Shvartsman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Glazer</w:t>
+                <w:t xml:space="preserve">Doru C Lupascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Simon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I Gregora</w:t>
+                <w:t xml:space="preserve">Tim Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (6), pp.1065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym11061065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377069v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship Processing–Composition–Structure–Resistivity of LaNiO3 Thin Films Grown by Chemical Vapor Deposition Methods</w:t>
               </w:r>
@@ -1329,51 +1329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Kuprenaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Astié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1476,51 +1476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1610,64 +1610,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetiana Orlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman V Chernozem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna A Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 62, pp.475 - 506</w:t>
@@ -1843,51 +1843,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of LiNbO 3 polarity on the structural, optical and acoustic properties of epitaxial ZnO and Mg x Zn 1− x O films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Kuprenaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Raschetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1977,51 +1977,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of LiNbO3 polarity on the structural, optical and acoustic properties of epitaxial ZnO and Mg x Zn1−x 0 films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Kuprenaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Raschetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2223,103 +2223,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward High-Quality Epitaxial LiNbO3 and LiTaO3 Thin Films for Acoustic and Optical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4 (8), pp.1600998. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2379,64 +2379,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Huband</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Keeble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Glazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2522,64 +2522,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Keeble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Glazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121 (2), pp.024102. </w:t>
@@ -2656,51 +2656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Nicolay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2751,51 +2751,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thickness dependent stresses and thermal expansion of epitaxial LiNbO3 thin films on C-sapphire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Plausinaitiene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2803,51 +2803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adulfas Abrutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Stanionyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 149 - 150, pp.622 - 631. </w:t>
@@ -2897,51 +2897,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of microwave remote plasma and radiofrequency plasma on the photoluminescence of (0001) epitaxial ZnO films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Ropers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3069,64 +3069,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Borodavka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gregora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Plausinaitiene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3177,51 +3177,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of LiNbO3, LiNb3O8 and Li3NbO4 phases in thin films synthesized with different deposition techniques by means of XRD and Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Plausinaitiene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3229,51 +3229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adulfas Abrutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Stanionyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 25 (20), </w:t>
@@ -3363,51 +3363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei Zhgoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (2), pp.487-491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3441,51 +3441,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of the polydomain state in epitaxial ferroelectric PbTiO3 films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dkhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3575,51 +3575,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of thickness-dependent stress in PbTiO3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Chaix-Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3709,51 +3709,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroelectric PbTiO3 films grown by pulsed liquid injection MOCVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bouregba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3843,51 +3843,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroelectric PbTiO3 films grown by pulsed liquid injection metalorganic chemical vapour deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adulfas Abrutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4052,51 +4052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Abbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage de l’Energie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Bourget-du-Lac, France</w:t>
@@ -4138,77 +4138,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et fabrication de MEMS piézoélectriques sans plomb stables en fréquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatim Bakhtaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merieme Ouhabaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djaffar Belharet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Sthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4263,51 +4263,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of plasma treatments and SnO2 alloying on the conductive properties of epitaxial Ga2O3 films deposited on C-sapphire by chemical vapor deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Maertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4567,77 +4567,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Kuprenaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylwester Bargiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Boulet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxide-based Materials and Devices XV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, San Francisco, United States. pp.56, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4796,77 +4796,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LiNbO3 Films: A Low-Cost Alternative for Vibrational Energy Harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Clementi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4947,51 +4947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur de Sousa Lopes Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Arapan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5010,902 +5010,902 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02993776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Lead-Free LiNbO3 Vibrational Energy Harvesters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Lead-Free LiNbO3 Films for Piezoelectric Energy Harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Clementi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lebrasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro and Nanotechnology for Power Generation and Energy Conversion Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">International Workshop on Piezoelectric Materials and Applications on Actuators 2019 and Enhance Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02867732v1</w:t>
+                <w:t xml:space="preserve">hal-02867733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tutoriel: Ferroelectric thin films for acoustic applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electrodes for ion slicing-fabricated LiNbO3-based acoustic resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelio Borzì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Castellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Reinhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Frequency Control Symposium and European Frequency and Time Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Orlando, United States</w:t>
+              <w:t xml:space="preserve">EMRS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377209v1</w:t>
+                <w:t xml:space="preserve">cea-04548998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High‐Frequency Surface Acoustic Wave Devices Based on Epitaxial LiNbO3 Layers on Sapphire</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vibrational Energy Harvesting with Lithium Niobate Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Giacomo Clementi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lebrasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">F2Cπ2 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02867749v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational Energy Harvesting with Lithium Niobate Films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">High‐Frequency Surface Acoustic Wave Devices Based on Epitaxial LiNbO3 Layers on Sapphire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Almirall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Daniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Lebrasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">F2Cπ2 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02867734v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrodes for ion slicing-fabricated LiNbO3-based acoustic resonators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Bousquet</w:t>
+                <w:t xml:space="preserve">Characterization of Lead-Free LiNbO3 Vibrational Energy Harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Clementi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lebrasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">Micro and Nanotechnology for Power Generation and Energy Conversion Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04548998v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead-Free LiNbO3 Films for Piezoelectric Energy Harvesting</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tutoriel: Ferroelectric thin films for acoustic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Piezoelectric Materials and Applications on Actuators 2019 and Enhance Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Frequency Control Symposium and European Frequency and Time Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02867733v1</w:t>
+                <w:t xml:space="preserve">hal-02377209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial 33°Y-oriented LiNbO3 films for Silicon Technology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Towards stoichiometric LiNbO3 epitaxial thin films grown by Direct Liquid Injection MOCVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Millon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Raschetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAF-EMF-ICE-IWPM-PFM meeting</w:t>
+              <w:t xml:space="preserve">F2Cπ2 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325566v1</w:t>
+                <w:t xml:space="preserve">hal-02405070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship Processing–Composition–Structure–Resistivity of LaNiO3 Thin Films Grown by Chemical Vapor Deposition_Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Kuprenaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Astié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5924,264 +5924,264 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroCVD 22 - Baltic ALD 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards stoichiometric LiNbO3 epitaxial thin films grown by Direct Liquid Injection MOCVD</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Epitaxial 33°Y-oriented LiNbO3 films for Silicon Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliveri S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marina Raschetti</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F2Cπ2 2019</w:t>
+              <w:t xml:space="preserve">ISAF-EMF-ICE-IWPM-PFM meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405070v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial ZnO films on LiNbO3 substrates for surface acoustic wave applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Kuprenaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Arapan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Frequency Control Symposium and European Frequency and Time Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Orlando, United States</w:t>
@@ -6223,51 +6223,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of LiNbO3 Polarity on the Structural, Optical and Acoustic Properties of Epitaxial ZnO and Mg X Zn1-x O Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Kuprenaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6374,51 +6374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Raschetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6454,1144 +6454,1144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Harvesting with lead free LiNbO3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">LiNbO3 thin films for high-temperature vibrational/thermal energy harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Clementi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Kuprenaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage d'Energie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Besançon, France</w:t>
+              <w:t xml:space="preserve">International Symposuim on Eco-materials Processing and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Jaipur, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03053121v1</w:t>
+                <w:t xml:space="preserve">hal-02385794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxy of LiNbO3 thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Engineering of LiNbO3 thin films for next generation acoustic and optical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Sound-enabled Nanotechnologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">European Materials Research Society fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053118v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric and pyroelectric energyharvesting from lithium niobate films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Miguel Angel Suarez</w:t>
+                <w:t xml:space="preserve">From green piezoelectric materials to designed hybrid piezoelectric energy harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micky Rakotondrabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ballandras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference Power MEMs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Daytona Beach, United States</w:t>
+              <w:t xml:space="preserve">International Workshop EnerHarv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366562v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High‐Frequency Surface Acoustic Wave Devices Based on Epitaxial LiNbO3 Layers on Sapphire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Almirall</w:t>
+                <w:t xml:space="preserve">Towards stoichiometric LiNbO3 epitaxial thin films grown by DLI-MOCVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Astié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">William Daniau</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Millon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rachetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Oxydes fonctionnels - des matériaux aux dispositifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Piriac sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366561v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards stoichiometric LiNbO3 epitaxial thin films grown by DLI-MOCVD</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Piezoelectric and pyroelectric energy harvesting from lithium niobate films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Giacomo Clementi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marina Rachetti</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dulmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Oxydes fonctionnels - des matériaux aux dispositifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Piriac sur Mer, France</w:t>
+              <w:t xml:space="preserve">Micro and Nanotechnology for Power Generation and Energy Conversion Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Daytona, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405067v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric and pyroelectric energy harvesting from lithium niobate films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Piezoelectric and pyroelectric energyharvesting from lithium niobate films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Clementi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dulmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro and Nanotechnology for Power Generation and Energy Conversion Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Daytona, United States</w:t>
+              <w:t xml:space="preserve">International conference Power MEMs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Daytona Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300669v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From green piezoelectric materials to designed hybrid piezoelectric energy harvesters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Micky Rakotondrabe</w:t>
+                <w:t xml:space="preserve">High‐Frequency Surface Acoustic Wave Devices Based on Epitaxial LiNbO3 Layers on Sapphire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Almirall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Astie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Daniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop EnerHarv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">GDR Oxydes fonctionnels - des matériaux aux dispositifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Piriac sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385793v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering of LiNbO3 thin films for next generation acoustic and optical applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Epitaxy of LiNbO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">International Workshop on Sound-enabled Nanotechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03053120v1</w:t>
+                <w:t xml:space="preserve">hal-03053118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiNbO3 thin films for high-temperature vibrational/thermal energy harvesters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Energy Harvesting with lead free LiNbO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Clementi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dulmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposuim on Eco-materials Processing and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Jaipur, India</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage d'Energie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02385794v1</w:t>
+                <w:t xml:space="preserve">hal-03053121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-loss rutile TiO2 films for nanophotonics applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Kuprenaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Raddenzati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Ceramics Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7616,77 +7616,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Green Piezoelectric Materials toDesigned Hybrid Piezoelectric Energy Harvesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micky Rakotondrabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Clementi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7735,609 +7735,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial lift-off and 3D structuring of Rutile TiO2 films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabina Kuprenaite</w:t>
+                <w:t xml:space="preserve">LiNbO3 Films for Acoustic Wave Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Emily Griesse-Nascimento</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Roland Salut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Raddenzati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Integrated Functionalities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, New Delhi, India</w:t>
+              <w:t xml:space="preserve">International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02992060v1</w:t>
+                <w:t xml:space="preserve">hal-02868375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiNbO3 Films for Acoustic Wave Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">ZnO-GaAs acoustic biosensors: Focus on ZnO thin film characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Chawich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Samuel Margueron</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Orlianges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Elie-Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Ultrasonics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">Canadian Semiconductor Science and Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Waterloo, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02868375v1</w:t>
+                <w:t xml:space="preserve">hal-03107859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO-GaAs acoustic biosensors: Focus on ZnO thin film characterization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Elie-Caille</w:t>
+                <w:t xml:space="preserve">Epitaxial lift-off and 3D structuring of Rutile TiO2 films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Kuprenaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse Leblois</w:t>
+                <w:t xml:space="preserve">Sarah Emily Griesse-Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Millon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Raddenzati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Semiconductor Science and Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Waterloo, Canada</w:t>
+              <w:t xml:space="preserve">International Symposium on Integrated Functionalities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107859v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual stresses in X-, Y-, and Z-axis oriented LiNbO3 thin films on sapphire substrates</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Influence of plasma treatments and Sn incorporation on Ga2O3 properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Maertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adulfas Abrutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Challenges for Alternative Energy Solutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">E-MRS fall meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02182839v1</w:t>
+                <w:t xml:space="preserve">hal-01371975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxy, optical and acoustical properties of X-, Y-, and Z-axis oriented LiNbO3 thin films on sapphire substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on the Applications of Ferroelectrics, European Conference on Applications of Polar Dielectrics &amp; Workshop on Piezoresponse Force Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Darmstadt, Germany</w:t>
@@ -8360,476 +8360,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of plasma treatments and Sn incorporation on Ga2O3 properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Residual stresses in X-, Y-, and Z-axis oriented LiNbO3 thin films on sapphire substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Oliveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Salut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS fall meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">Advanced Materials Challenges for Alternative Energy Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01371975v1</w:t>
+                <w:t xml:space="preserve">hal-02182839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical design and simulation of kinetic piezoelectric harvester for distributed control cells.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ga2O3 filsm alloyed with SnO2 and treated by RF plasma : an interesting way for the development of transparent contacts for UV-emitting photonics devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Maertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adulfas Abrutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors for Next-Generation Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Fiber Optics and Photonics - PHOTONICS2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Kanpur, India. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/photonics.2016.tu2d.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02393284v1</w:t>
+                <w:t xml:space="preserve">hal-01422031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ga2O3 filsm alloyed with SnO2 and treated by RF plasma : an interesting way for the development of transparent contacts for UV-emitting photonics devices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrical design and simulation of kinetic piezoelectric harvester for distributed control cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barcola Essodong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micky Rakotondrabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Fiber Optics and Photonics - PHOTONICS2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sensors for Next-Generation Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Baltimore, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422031v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxy, optical and acoustical properties of X-, Y-, and Z-axis oriented LiNbO3 thin films grown on sapphire substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Oliveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on the Applications of Ferroelectrics, European Conference on Applications of Polar Dielectrics &amp; Workshop on Piezoresponse Force Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Darmstadt, Germany</w:t>
@@ -8852,329 +8852,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can LiNbO3 be an alternative for PZT in vibrational energy harvesters?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Estimation of temperature dependence of C44 elastic constant in LiTaO3 single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minerva Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dulmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Edouard Guichardaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Henrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Innovative Synthesis and Processing of Nanostructured Materials for Energy and Environmental Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Daytona Beach, FL, United States</w:t>
+              <w:t xml:space="preserve">International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02868236v1</w:t>
+                <w:t xml:space="preserve">hal-03107856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of temperature dependence of C44 elastic constant in LiTaO3 single crystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Can LiNbO3 be an alternative for PZT in vibrational energy harvesters?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micky Rakotondrabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ballandras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Ultrasonics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">International Symposium on Innovative Synthesis and Processing of Nanostructured Materials for Energy and Environmental Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Daytona Beach, FL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107856v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and Strain Engineering of Functional Oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Plausinaitiene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adulfas Abrutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano-Structures for Optics and Photonics: Optical Strategies for EnhancingSensing, Imaging, Communication, and Energy Conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Erice, Italy. pp.435-436, </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9247,51 +9247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Elhosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9342,103 +9342,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of deposition conditions on the stoichiometry and structural properties of LiNbO3 thin films deposited by MOCVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Plausinaitiene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adulfas Abrutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OXIDE-BASED MATERIALS AND DEVICES IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. </w:t>
@@ -9508,51 +9508,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress effects and phase transitions in PbTiO3 thin films deposited by MOCVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Material chemistry. Institut National Polytechnique de Grenoble, 2007. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9748,51 +9748,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05534576v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Krenner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Santos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Westerhausen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Andersson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cleland" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae258d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221492v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehima Ugarak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a La Spina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Solignac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Micard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mosset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/adea84" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088585v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minerva Gonzalez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Margueron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Murauskas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gauthier-Manuel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202400129" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04568043v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namanu Panayanthatta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Clementi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merieme Ouhabaz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ausrine Bartasyte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24092815" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396804v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Oliveri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Boujnah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad1b98" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439657v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Costanza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21227503" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993775v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishant Peddagopu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Rossi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Bonaccorso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Paoli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT04732H" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472730v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor O Pariy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna A Ivanova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V Shvartsman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doru C Lupascu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Ludwig" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym11061065" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377069v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Glazer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Simon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gregora" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371766v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Kuprenaite" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Asti&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Millon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Decams" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings9010035" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02123712v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Almirall" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Daniau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5086757" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472729v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman A Surmenev" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Orlova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman V Chernozem" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386564v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Queralto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Graf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frohnhoven" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fischer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Vanrompay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b06132" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024705v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Raschetti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aadcce" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377067v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386566v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Pryakhina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Greshnyakov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lisjikh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Akhmatkhanov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Alikin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2018.1432926" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02432415v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201600998" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392690v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Huband" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Keeble" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Thomas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520617004711" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405079v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Zhang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973685" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525494v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Legrani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nicolay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2547188" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868342v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Plausinaitiene" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adulfas Abrutis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Stanionyte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2014.11.018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-697KCH7V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108555v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Ropers" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Maertens" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Genty" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2014.05.040" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26VR9KDP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283887v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borodavka" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gregora" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801966" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283886v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/20/205901" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283888v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Zhgoon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pigeat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2012.2219692" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411750v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dkhil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kreisel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chevreul" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3046787" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261274v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weiss" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2821728" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261249v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouregba" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boudard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poullain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.05.06" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261123v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291395v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Bakhtaoui" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nicora" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vernier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abb&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290666v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Belharet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sthal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341006v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belmonte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088453v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boujnah" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arapan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Carmona Cejas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clement" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Micard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/uffc-js60046.2024.10794090" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088578v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwester Bargiel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3013506" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612358v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Taxil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lallart" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Sebald" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ducharne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612334v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lombardi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Suarez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebrasseur" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993776v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Sousa Lopes Moreira" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Arapan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867732v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377209v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867749v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867734v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04548998v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Borz&#236;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Castellan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perreau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reinhardt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867733v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325566v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliveri S" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405069v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405070v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376889v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867719v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405071v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053121v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dulmet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053118v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366562v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366561v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Astie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405067v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rachetti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300669v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385793v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micky Rakotondrabe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ballandras" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053120v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385794v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198171v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Raddenzati" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399263v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992060v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Emily Griesse-Nascimento" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868375v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salut" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107859v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Chawich" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Orlianges" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Elie-Caille" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Leblois" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182839v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392832v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371975v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393284v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barcola Essodong" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Ouisse" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422031v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/photonics.2016.tu2d.1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380267v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868236v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107856v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Edouard Guichardaz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Henrot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432439v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9133-5_20" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01519286v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Elhosni" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF-IFC.2013.6702265" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344185v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2010105" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01122037v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05534576v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Krenner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Santos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Westerhausen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Andersson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cleland" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae258d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221492v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehima Ugarak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a La Spina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Solignac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Micard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mosset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/adea84" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04568043v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namanu Panayanthatta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Clementi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merieme Ouhabaz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Margueron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ausrine Bartasyte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24092815" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088585v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minerva Gonzalez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Murauskas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gauthier-Manuel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202400129" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396804v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Oliveri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Boujnah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad1b98" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439657v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Costanza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21227503" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993775v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishant Peddagopu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Rossi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Bonaccorso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Paoli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9DT04732H" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377069v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Glazer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Simon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gregora" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472730v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor O Pariy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna A Ivanova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V Shvartsman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doru C Lupascu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Ludwig" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym11061065" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371766v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Kuprenaite" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Asti&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Millon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Decams" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings9010035" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02123712v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Almirall" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Daniau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5086757" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472729v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman A Surmenev" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Orlova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman V Chernozem" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386564v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Queralto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Graf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frohnhoven" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fischer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Vanrompay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b06132" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024705v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Raschetti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aadcce" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377067v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386566v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Pryakhina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Greshnyakov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lisjikh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Akhmatkhanov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Alikin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2018.1432926" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02432415v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.201600998" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392690v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Huband" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Keeble" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Thomas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052520617004711" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405079v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Zhang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973685" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525494v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Legrani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nicolay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2547188" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868342v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Plausinaitiene" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adulfas Abrutis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Stanionyte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2014.11.018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-697KCH7V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108555v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Ropers" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Maertens" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Genty" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2014.05.040" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26VR9KDP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283887v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borodavka" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gregora" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801966" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283886v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/20/205901" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283888v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Zhgoon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pigeat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2012.2219692" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411750v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dkhil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kreisel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chevreul" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chaix-Pluchery" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3046787" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261274v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Jim&#233;nez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weiss" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2821728" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261249v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouregba" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boudard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poullain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2007.05.06" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261123v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291395v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Bakhtaoui" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nicora" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vernier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abb&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290666v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Belharet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sthal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341006v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Belmonte" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088453v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boujnah" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arapan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Carmona Cejas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clement" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Micard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/uffc-js60046.2024.10794090" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088578v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwester Bargiel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3013506" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612358v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Taxil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lallart" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Sebald" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ducharne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612334v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lombardi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Suarez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lebrasseur" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993776v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Sousa Lopes Moreira" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Arapan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867733v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04548998v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Borz&#236;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Castellan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perreau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reinhardt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousquet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867734v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867749v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867732v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377209v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405070v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405069v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325566v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliveri S" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376889v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867719v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405071v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385794v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053120v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385793v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micky Rakotondrabe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ballandras" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405067v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rachetti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300669v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dulmet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366562v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366561v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Astie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053118v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053121v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198171v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Raddenzati" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399263v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868375v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salut" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107859v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Chawich" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Orlianges" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Elie-Caille" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Leblois" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992060v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Emily Griesse-Nascimento" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371975v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392832v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182839v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422031v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/photonics.2016.tu2d.1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393284v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barcola Essodong" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Ouisse" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380267v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107856v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Edouard Guichardaz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Henrot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868236v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432439v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9133-5_20" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01519286v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Elhosni" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF-IFC.2013.6702265" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344185v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2010105" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01122037v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>