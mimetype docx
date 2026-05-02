--- v0 (2026-03-27)
+++ v1 (2026-05-02)
@@ -790,295 +790,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk Exposure to Legionella pneumophila during Showering: The Difference between a Classical and a Water Saving Shower System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial diversity and geochemistry of groundwater impacted by steel slag leachates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Bärenstrauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey S Vanhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Allegra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Peuble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Niculita-Hirzel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
+                <w:t xml:space="preserve">Frédéric Gallice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19063285⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 843, pp.156987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844363v1</w:t>
+                <w:t xml:space="preserve">emse-03930561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial diversity and geochemistry of groundwater impacted by steel slag leachates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margot Bärenstrauch</w:t>
+                <w:t xml:space="preserve">Risk Exposure to Legionella pneumophila during Showering: The Difference between a Classical and a Water Saving Shower System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Niculita-Hirzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey S Vanhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Steve Peuble</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gallice</w:t>
+                <w:t xml:space="preserve">Jérémie Pourchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 843, pp.156987. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (6), pp.3285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19063285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-03930561v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methionine Availability in the Arthropod Intestine Is Elucidated through Identification of Vibrio cholerae Methionine Acquisition Systems</w:t>
               </w:r>
@@ -2826,51 +2826,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="665E7A64"/>
+    <w:nsid w:val="2B4F71CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3057,51 +3057,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/avanhove" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2203-8512" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183909348" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004222v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Autret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ines Moreira de Gouveia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vanhove" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Allegra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Girardot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/VBSHUO" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830860v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey S Vanhove" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot B&#228;renstrauch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Peuble" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830747v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830658v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gory" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844363v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Niculita-Hirzel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Leclerc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19063285" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03930561v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gallice" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156987" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826788v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bat-Erdene Jugder" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Barraza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Watnick" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00371-20" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826790v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidhya Vijayakumar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Pickering" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Liao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braden Tierney" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00858-18" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826804v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles van der Henst" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sophie Vanhove" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Carolina Drebes D&#246;rr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Stutzmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Stoudmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05976-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826785v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Kamareddine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wong" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saiyu Hang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Purdy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-017-0065-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760604v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayad Almakki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Esteves" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mosser" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aujoulat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826789v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Cn Wong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Asara" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006428" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826780v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.023408" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01311061v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Vanhove" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P. Rubio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Nguyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemire" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13083" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0BH854Z8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01054322v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Duperthuy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M Charri&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Le Roux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12535" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818297v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Schmitt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Wai" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics3040540" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086276v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Poirier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Rosa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.576546" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826799v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Medhioub" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ramondenc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Vergnes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masseret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md11124799" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03858660v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014MON13518" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/avanhove" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2203-8512" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183909348" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004222v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Autret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ines Moreira de Gouveia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vanhove" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Allegra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Girardot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/VBSHUO" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830860v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey S Vanhove" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot B&#228;renstrauch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Peuble" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830747v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830658v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gory" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03930561v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gallice" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156987" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844363v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Niculita-Hirzel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Leclerc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19063285" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826788v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bat-Erdene Jugder" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Barraza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Watnick" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00371-20" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826790v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidhya Vijayakumar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Pickering" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Liao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braden Tierney" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00858-18" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826804v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles van der Henst" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sophie Vanhove" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Carolina Drebes D&#246;rr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Stutzmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Stoudmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-05976-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826785v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Kamareddine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wong" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saiyu Hang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Purdy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-017-0065-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760604v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayad Almakki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Esteves" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mosser" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aujoulat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.009" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826789v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Cn Wong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Asara" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006428" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826780v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.023408" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01311061v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Vanhove" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P. Rubio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Nguyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemire" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13083" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0BH854Z8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01054322v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Duperthuy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M Charri&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Le Roux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12535" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818297v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Schmitt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Wai" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics3040540" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086276v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Poirier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Rosa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.576546" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826799v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Medhioub" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ramondenc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Vergnes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masseret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md11124799" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03858660v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014MON13518" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>