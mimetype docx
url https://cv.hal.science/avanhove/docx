--- v1 (2026-05-02)
+++ v2 (2026-05-26)
@@ -2826,51 +2826,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B4F71CE"/>
+    <w:nsid w:val="79F4B017"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>