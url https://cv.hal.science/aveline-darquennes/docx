--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -186,51 +186,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -575,1679 +575,1813 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of trace metals Zn, Cu, Cd and Ni on the reactivity of OPC and GGBS-based hydraulic binders at early age for sediment stabilization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemical Study of the Corrosion Inhibitory Capacity of Calcined Attapulgite in Reinforced Concrete Medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malang Bodian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinda Hannawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dame Keinde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetiana Gutsalenko</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Montouillout</w:t>
+                <w:t xml:space="preserve">Modou Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aveline Darquennes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Wattez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.128406⟩</w:t>
+              <w:t xml:space="preserve">Advances in Materials Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (05), pp.76-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/ampc.2024.145007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03820228v1</w:t>
+                <w:t xml:space="preserve">hal-05566887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the mechanisms of concrete drying: An experimental-numerical approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of trace metals Zn, Cu, Cd and Ni on the reactivity of OPC and GGBS-based hydraulic binders at early age for sediment stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetiana Gutsalenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Montouillout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aveline Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Carette</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Georges Nahas</w:t>
+                <w:t xml:space="preserve">Thomas Wattez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 230, pp.117001 -. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117001⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 346, pp.128406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.128406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487305v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of slurried silica fume on microstructure and tritiated water diffusivity of cement pastes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying the mechanisms of concrete drying: An experimental-numerical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Soleilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyan Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Bajja</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Le Bescop</w:t>
+                <w:t xml:space="preserve">Georges Nahas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 132, pp.85 - 93. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.11.097⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 230, pp.117001 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01684823v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restrained shrinkage of massive reinforced concrete structures: results of the project CEOS.fr</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aveline Darquennes</w:t>
+                <w:t xml:space="preserve">Influence of slurried silica fume on microstructure and tritiated water diffusivity of cement pastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bajja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bennacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Bescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2015.1072587⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 132, pp.85 - 93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.11.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01314247v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-Age Self-Healing of Cementitious Materials Containing Ground Granulated Blast-Furnace Slag under Water Curing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Richard Gagné</w:t>
+                <w:t xml:space="preserve">Self-healing at early-age, a way to improve the chloride resistance of blast-furnace slag cementitious materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Concrete Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3151/jact.14.717⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113, pp.1017 - 1028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.03.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695953v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-healing at early-age, a way to improve the chloride resistance of blast-furnace slag cementitious materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Darquennes</w:t>
+                <w:t xml:space="preserve">Restrained shrinkage of massive reinforced concrete structures: results of the project CEOS.fr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Olivier</w:t>
+                <w:t xml:space="preserve">Samuel Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Benboudjema</w:t>
+                <w:t xml:space="preserve">F. Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gagné</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aveline Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 113, pp.1017 - 1028. </w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (7), pp.785-808. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.03.087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2015.1072587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01695960v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of aggregates on the diffusion properties and microstructure of cement with slurried silica fume based materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Le Bescop</w:t>
+                <w:t xml:space="preserve">Early-Age Self-Healing of Cementitious Materials Containing Ground Granulated Blast-Furnace Slag under Water Curing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aveline Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Gagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2016.03.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advanced Concrete Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (11), pp.717 - 727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3151/jact.14.717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01684864v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling basic creep in concrete at early-age under compressive and tensile loading</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Berthaud</w:t>
+                <w:t xml:space="preserve">Effect of aggregates on the diffusion properties and microstructure of cement with slurried silica fume based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bajja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bennacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Bescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2013.08.034⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70, pp.86 - 97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2016.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727359v1</w:t>
+                <w:t xml:space="preserve">hal-01684864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the air–steam mixture on the permeability of damaged concrete</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonagnon Medjigbodo</w:t>
+                <w:t xml:space="preserve">Modeling basic creep in concrete at early-age under compressive and tensile loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Nahas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aveline Darquennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berthaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2013.08.013⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2013.08.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03286033v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term deformations and cracking risk of concrete with high content of mineral additions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of the air–steam mixture on the permeability of damaged concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonagnon Medjigbodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aveline Darquennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Aubernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Khelidj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-012-9867-5⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54, pp.98-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2013.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05310139v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early age deformations of concrete with high content of mineral additions</w:t>
+                <w:t xml:space="preserve">Long-term deformations and cracking risk of concrete with high content of mineral additions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aveline Darquennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Irfan Ahmad Khokhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Turcry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (11), pp.1705-1716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-012-9867-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2010.11.077⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05300249v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Early age deformations of concrete with high content of mineral additions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aveline Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Irfan Ahmad Khokhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (4), pp.1836-1847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2010.11.077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Faulting and deformation in chalk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gaviglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vandycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schroeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 31, pp.194-207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsg.2008.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00371280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2257,2534 +2391,2534 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DECIMAL - Phenomenological description of the corrosion and its impact on the durability of encapsulated magnesium wastes in hydraulic binders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">UNGG Waste Retrieval Comparison of general and galvanic corrosion of Magnesium alloy coupled to graphite in ordinary Portland cement and alkali-activated slag binders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Muzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stefan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuwcem 2018</w:t>
+              <w:t xml:space="preserve">Nuwcem 2018 Symposium International - Cement-based Materials for Nuclear Wastes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02338702v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02338713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UNGG Waste Retrieval Comparison of general and galvanic corrosion of Magnesium alloy coupled to graphite in ordinary Portland cement and alkali-activated slag binders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DECIMAL - Phenomenological description of the corrosion and its impact on the durability of encapsulated magnesium wastes in hydraulic binders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Muzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Flem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rébiscoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Rifai</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">L. Stefan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Darquennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuwcem 2018 Symposium International - Cement-based Materials for Nuclear Wastes</w:t>
+              <w:t xml:space="preserve">Nuwcem 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02338713v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02338702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early-age cracking tendency of Alkali-activated slag binders compared to Ordinary Portland Cement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Muzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Rifai</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Stefan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SynerCrete'18 - The International Federation for Structural Concrete</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Funchal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02338936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General and galvanic corrosion of magnesium coupled to graphite embedded in hydraulic binders corrosion rate, rust layer properties and binder mechanical strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Muzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stefan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Corrosion Congress (EUROCORR - 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-chemo-mechanical behavior of alkali-activated slag materials Focus on early-age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aveline Darquennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Muzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavinia Stefan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International RILEM/COST Conference on Early Age Cracking and Serviceability in Cement-based Materials and Structures - EAC2 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01703428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-chemo-mechanical behavior of alkali-activated slag materials - Focus on early-age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Muzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stefan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International RILEM/COST Conference on Early Age Cracking and Serviceability in Cement-based Materials and Structures - EAC2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusivity in cement-silica fume based materials Experimental and computer modeling studies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Caracterisation du comportement et modelisation d'un colis de dechets magnesiens immobilises dans un liant hydraulique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Darquennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Le Bescop</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Muzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stefan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Materials and Energy(ICOME - 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Journees DANS (16e edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Gif-Sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02442363v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caracterisation du comportement et modelisation d'un colis de dechets magnesiens immobilises dans un liant hydraulique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of shrinkage restraint effects at early-age in alkali-activated slag mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fara Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Muzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stefan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journees DANS (16e edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Gif-Sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">IA-FraMCos 9 - 9th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441976v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concrete drying: effects of boundary conditions and specimen shape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nahas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilia Abahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aveline Darquennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International RILEM Conference on Materials, Systems and Structures in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Lyngby, Denmark. pp.385-394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-03714512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation and modelling of size effects on drying in concrete: application to a vessel of nuclear power plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nahas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Abahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aveline Darquennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd edition of TINCE (International conference on Technological Innovations in Nuclear Civil Engineering)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-03714502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of shrinkage restraint effects at early-age in alkali-activated slag mortars</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Diffusivity in cement-silica fume based materials Experimental and computer modeling studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bajja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Darquennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Stefan</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bennacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Bescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IA-FraMCos 9 - 9th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Berkeley, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Materials and Energy(ICOME - 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441933v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02442363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of silica fume and water content on the microstructure and diffusion parameters of cement pastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bajja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Darquennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bennacer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Sustainable Construction Materials and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02509801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of shrinkage restraint effects at early-age in alkali-activated slag mortars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Muzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stefan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IA-FraMCoS-9 - 9th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02442288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring internal sulphate reactions by X-ray tomography</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Nahas</w:t>
+                <w:t xml:space="preserve">Impact of material characteristics on the self-healing kinetic of cementitious materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aveline Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Gagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Euroseminar on Microscopy Applied to Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">International Conference "Innovations in Construction" (CIGOS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703431v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of material characteristics on the self-healing kinetic of cementitious materials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Richard Gagné</w:t>
+                <w:t xml:space="preserve">EFFECT OF SELF-HEALING ON THE CHLORIDE DIFFUSIVITY AT EARLY AGE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Gagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference "Innovations in Construction" (CIGOS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Cachan, France</w:t>
+              <w:t xml:space="preserve">Conmat 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Whistler, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695977v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFFECT OF SELF-HEALING ON THE CHLORIDE DIFFUSIVITY AT EARLY AGE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Monitoring internal sulphate reactions by X-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Darquennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R Gagné</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Nahas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conmat 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Whistler, Canada</w:t>
+              <w:t xml:space="preserve">15th Euroseminar on Microscopy Applied to Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695983v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cementitious materials with mineral additions: impact on the self-healing kinetics and the products formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Darquennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Gagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Self-Healing Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Duke University, North Carolina State University, the University of North Carolina - Chapel Hill, and North Carolina Central University, Jun 2015, Durham, NC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of cracking in massive concrete structures by numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Darquennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Briffaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FIB-4 Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.50-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Reinforced Concrete Structures Containment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nahas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cirée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Quesada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Technological Innovations in Nuclear Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Paris, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some issues on prediction of massive structures cracking at early age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aveline Darquennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nahas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FraMCoS 8 - 8th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Toledo, Spain. pp.1584-1591</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Concrete Creep in Compression, Tension and Bending: Numerical Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aveline Darquennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nahas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CONCREEP 2013 - 9th International Conference on Creep, Shrinkage, and Durability Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Cambridge, United States. pp.348-355, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1061/9780784413111.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4794,51 +4928,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delayed Deformations of Na- and K- Sulphates Activated Blast-Furnace Slag Mortars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4857,292 +4991,292 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aveline Darquennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International RILEM Conference on Synergising expertise towards sustainability and robustness of CBMs and concrete structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 44, Springer Science and Business Media B.V., pp.403-414, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-33187-9_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-healing Capacities of Mortars with Crystalline Admixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinda Hannawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aveline Darquennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RILEM Bookseries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34, Springer Science and Business Media B.V., pp.131-141, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-76465-4_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03370768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of MgO-Based Expansive Agent on the Cement-Based Mortar Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinda Hannawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aveline Darquennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RILEM Bookseries (RILEM, volume 31)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 31, Springer Science and Business Media B.V., pp.329-339, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-72921-9_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId147"/>
+      <w:footerReference w:type="default" r:id="rId150"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5210,51 +5344,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9C533805"/>
+    <w:nsid w:val="2C6E541F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5441,51 +5575,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aveline-darquennes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8659-5866" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193038455" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAK-1270-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923951v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aveline Darquennes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinda Hannawi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caigan Che" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18030514" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495232v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ammar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202540909001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607269v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malang Bodian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dame Keinde" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueye&#1645; Modou Fall" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2024.155008" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820228v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Gutsalenko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Montouillout" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wattez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128406" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487305v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Soleilhet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Ma" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nahas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684823v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bajja" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dridi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darquennes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bennacer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bescop" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.11.097" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6X7MF9BJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314247v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Baron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauvel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2015.1072587" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695953v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Olivier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gagn&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.14.717" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695960v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Olivier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benboudjema" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gagn&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.03.087" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R1QF9VT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684864v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2016.03.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16H43L2R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727359v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hilaire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2013.08.034" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FXTK8N3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286033v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonagnon Medjigbodo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Aubernon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Khelidj" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.08.013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNRNHQ04-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310139v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rozi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Irfan Ahmad Khokhar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turcry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9867-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N5FJFNKH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300249v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grondin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2010.11.077" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P03B1ZN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371280v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaviglio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bekri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vandycke" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schroeder" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2008.11.011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LZ7B864-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338702v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muzeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Flem" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R&#233;biscoul" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stefan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338713v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rifai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338936v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419655v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703428v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Rifai" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Muzeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Stefan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417342v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442363v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441976v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03714512v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Abahri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03714502v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Abahri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02441933v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fara Rifai" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509801v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442288v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703431v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nahas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695977v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695983v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Olivier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gagn&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169261v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Darquennes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Benboudjema" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Louis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876942v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hilaire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briffaut" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154021v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cir&#233;e" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quesada" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gelain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05228352v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05117024v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413111.041" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164406v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33187-9_38" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370768v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ammar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76465-4_12" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284295v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72921-9_27" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aveline-darquennes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8659-5866" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193038455" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAK-1270-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923951v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aveline Darquennes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinda Hannawi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caigan Che" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18030514" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495232v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ammar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202540909001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607269v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malang Bodian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dame Keinde" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueye&#1645; Modou Fall" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2024.155008" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566887v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Fall" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ampc.2024.145007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820228v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Gutsalenko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Montouillout" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wattez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128406" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487305v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Soleilhet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Ma" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nahas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684823v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bajja" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dridi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darquennes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bennacer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bescop" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.11.097" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6X7MF9BJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695960v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Olivier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benboudjema" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gagn&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.03.087" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R1QF9VT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314247v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Baron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauvel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2015.1072587" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695953v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Olivier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gagn&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.14.717" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684864v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2016.03.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16H43L2R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727359v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hilaire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2013.08.034" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FXTK8N3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286033v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonagnon Medjigbodo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Aubernon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Khelidj" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.08.013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNRNHQ04-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310139v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rozi&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Irfan Ahmad Khokhar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turcry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9867-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N5FJFNKH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300249v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grondin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2010.11.077" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P03B1ZN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371280v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaviglio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bekri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vandycke" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schroeder" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2008.11.011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LZ7B864-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338713v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rifai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muzeau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stefan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338702v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Flem" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R&#233;biscoul" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338936v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419655v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703428v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Rifai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Muzeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Stefan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417342v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441976v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02441933v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fara Rifai" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03714512v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Abahri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03714502v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Abahri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442363v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509801v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442288v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695977v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695983v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Olivier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gagn&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703431v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nahas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169261v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Darquennes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Benboudjema" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Louis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876942v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hilaire" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briffaut" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154021v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cir&#233;e" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quesada" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gelain" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05228352v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05117024v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413111.041" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164406v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33187-9_38" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370768v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ammar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76465-4_12" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284295v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72921-9_27" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>