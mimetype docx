--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -1123,407 +1123,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01684823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-healing at early-age, a way to improve the chloride resistance of blast-furnace slag cementitious materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Restrained shrinkage of massive reinforced concrete structures: results of the project CEOS.fr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Olivier</w:t>
+                <w:t xml:space="preserve">Laurie Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Benboudjema</w:t>
+                <w:t xml:space="preserve">Samuel Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gagné</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aveline Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.03.087⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (7), pp.785-808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2015.1072587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695960v1</w:t>
+                <w:t xml:space="preserve">hal-01314247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restrained shrinkage of massive reinforced concrete structures: results of the project CEOS.fr</w:t>
+                <w:t xml:space="preserve">Early-Age Self-Healing of Cementitious Materials Containing Ground Granulated Blast-Furnace Slag under Water Curing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Lacarrière</w:t>
+                <w:t xml:space="preserve">Kelly Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aveline Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Baron</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard Gagné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2015.1072587⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advanced Concrete Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (11), pp.717 - 727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3151/jact.14.717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01314247v1</w:t>
+                <w:t xml:space="preserve">hal-01695953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-Age Self-Healing of Cementitious Materials Containing Ground Granulated Blast-Furnace Slag under Water Curing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-healing at early-age, a way to improve the chloride resistance of blast-furnace slag cementitious materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelly Olivier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Richard Gagné</w:t>
+                <w:t xml:space="preserve">R. Gagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Concrete Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113, pp.1017 - 1028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.03.087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3151/jact.14.717⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01695953v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of aggregates on the diffusion properties and microstructure of cement with slurried silica fume based materials</w:t>
               </w:r>
@@ -2322,62 +2322,50 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 31, pp.194-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsg.2008.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00371280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -2391,1023 +2379,1027 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UNGG Waste Retrieval Comparison of general and galvanic corrosion of Magnesium alloy coupled to graphite in ordinary Portland cement and alkali-activated slag binders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DECIMAL - Phenomenological description of the corrosion and its impact on the durability of encapsulated magnesium wastes in hydraulic binders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Muzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Rifai</w:t>
+                <w:t xml:space="preserve">M. Le Flem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Muzeau</w:t>
+                <w:t xml:space="preserve">D. Rébiscoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stefan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Darquennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuwcem 2018 Symposium International - Cement-based Materials for Nuclear Wastes</w:t>
+              <w:t xml:space="preserve">Nuwcem 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02338713v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02338702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DECIMAL - Phenomenological description of the corrosion and its impact on the durability of encapsulated magnesium wastes in hydraulic binders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">UNGG Waste Retrieval Comparison of general and galvanic corrosion of Magnesium alloy coupled to graphite in ordinary Portland cement and alkali-activated slag binders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Muzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Rébiscoul</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Darquennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stefan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuwcem 2018</w:t>
+              <w:t xml:space="preserve">Nuwcem 2018 Symposium International - Cement-based Materials for Nuclear Wastes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02338702v1</w:t>
+                <w:t xml:space="preserve">cea-02338713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early-age cracking tendency of Alkali-activated slag binders compared to Ordinary Portland Cement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Darquennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Muzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stefan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SynerCrete'18 - The International Federation for Structural Concrete</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Funchal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02338936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General and galvanic corrosion of magnesium coupled to graphite embedded in hydraulic binders corrosion rate, rust layer properties and binder mechanical strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Muzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Darquennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stefan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Corrosion Congress (EUROCORR - 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-chemo-mechanical behavior of alkali-activated slag materials Focus on early-age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aveline Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farah Rifai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+                <w:t xml:space="preserve">Benoist Muzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavinia Stefan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International RILEM/COST Conference on Early Age Cracking and Serviceability in Cement-based Materials and Structures - EAC2 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01703428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-chemo-mechanical behavior of alkali-activated slag materials - Focus on early-age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Darquennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Muzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stefan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International RILEM/COST Conference on Early Age Cracking and Serviceability in Cement-based Materials and Structures - EAC2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caracterisation du comportement et modelisation d'un colis de dechets magnesiens immobilises dans un liant hydraulique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Rifai</w:t>
+                <w:t xml:space="preserve">Diffusivity in cement-silica fume based materials Experimental and computer modeling studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bajja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Darquennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Stefan</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bennacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Bescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journees DANS (16e edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Gif-Sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">International Conference on Materials and Energy(ICOME - 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441976v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02442363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of shrinkage restraint effects at early-age in alkali-activated slag mortars</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental investigation and modelling of size effects on drying in concrete: application to a vessel of nuclear power plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Nahas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Abahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aveline Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IA-FraMCos 9 - 9th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Berkeley, United States</w:t>
+              <w:t xml:space="preserve">3rd edition of TINCE (International conference on Technological Innovations in Nuclear Civil Engineering)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441933v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-03714502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concrete drying: effects of boundary conditions and specimen shape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3416,369 +3408,365 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nahas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilia Abahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aveline Darquennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International RILEM Conference on Materials, Systems and Structures in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Lyngby, Denmark. pp.385-394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-03714512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation and modelling of size effects on drying in concrete: application to a vessel of nuclear power plant</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of shrinkage restraint effects at early-age in alkali-activated slag mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fara Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Muzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stefan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd edition of TINCE (International conference on Technological Innovations in Nuclear Civil Engineering)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">IA-FraMCos 9 - 9th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-03714502v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusivity in cement-silica fume based materials Experimental and computer modeling studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W. Dridi</w:t>
+                <w:t xml:space="preserve">Caracterisation du comportement et modelisation d'un colis de dechets magnesiens immobilises dans un liant hydraulique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Darquennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Le Bescop</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Muzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stefan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Materials and Energy(ICOME - 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Journees DANS (16e edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Gif-Sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02442363v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of silica fume and water content on the microstructure and diffusion parameters of cement pastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bajja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3820,890 +3808,890 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Sustainable Construction Materials and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02509801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of shrinkage restraint effects at early-age in alkali-activated slag mortars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Darquennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Muzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stefan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IA-FraMCoS-9 - 9th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02442288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of material characteristics on the self-healing kinetic of cementitious materials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Richard Gagné</w:t>
+                <w:t xml:space="preserve">Monitoring internal sulphate reactions by X-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Nahas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference "Innovations in Construction" (CIGOS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Cachan, France</w:t>
+              <w:t xml:space="preserve">15th Euroseminar on Microscopy Applied to Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695977v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFECT OF SELF-HEALING ON THE CHLORIDE DIFFUSIVITY AT EARLY AGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Darquennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Gagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conmat 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Whistler, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring internal sulphate reactions by X-ray tomography</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Nahas</w:t>
+                <w:t xml:space="preserve">Impact of material characteristics on the self-healing kinetic of cementitious materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aveline Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Gagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Euroseminar on Microscopy Applied to Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">International Conference "Innovations in Construction" (CIGOS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703431v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cementitious materials with mineral additions: impact on the self-healing kinetics and the products formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Darquennes</w:t>
+                <w:t xml:space="preserve">F Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Gagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Self-Healing Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Duke University, North Carolina State University, the University of North Carolina - Chapel Hill, and North Carolina Central University, Jun 2015, Durham, NC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of cracking in massive concrete structures by numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Darquennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Briffaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FIB-4 Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.50-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Reinforced Concrete Structures Containment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nahas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cirée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Cirée</w:t>
+                <w:t xml:space="preserve">M. Quesada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Technological Innovations in Nuclear Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Paris, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some issues on prediction of massive structures cracking at early age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4744,87 +4732,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FraMCoS 8 - 8th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Toledo, Spain. pp.1584-1591</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Concrete Creep in Compression, Tension and Bending: Numerical Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4855,70 +4843,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Nahas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CONCREEP 2013 - 9th International Conference on Creep, Shrinkage, and Durability Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Cambridge, United States. pp.348-355, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1061/9780784413111.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4928,51 +4916,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delayed Deformations of Na- and K- Sulphates Activated Blast-Furnace Slag Mortars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4991,292 +4979,292 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aveline Darquennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International RILEM Conference on Synergising expertise towards sustainability and robustness of CBMs and concrete structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 44, Springer Science and Business Media B.V., pp.403-414, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-33187-9_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-healing Capacities of Mortars with Crystalline Admixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinda Hannawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aveline Darquennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RILEM Bookseries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34, Springer Science and Business Media B.V., pp.131-141, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-76465-4_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03370768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of MgO-Based Expansive Agent on the Cement-Based Mortar Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinda Hannawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aveline Darquennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RILEM Bookseries (RILEM, volume 31)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 31, Springer Science and Business Media B.V., pp.329-339, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-72921-9_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId150"/>
+      <w:footerReference w:type="default" r:id="rId149"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5344,51 +5332,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C6E541F"/>
+    <w:nsid w:val="0059B40D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5575,51 +5563,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aveline-darquennes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8659-5866" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193038455" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAK-1270-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923951v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aveline Darquennes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinda Hannawi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caigan Che" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18030514" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495232v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ammar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202540909001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607269v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malang Bodian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dame Keinde" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueye&#1645; Modou Fall" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2024.155008" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566887v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Fall" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ampc.2024.145007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820228v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Gutsalenko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Montouillout" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wattez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128406" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487305v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Soleilhet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Ma" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nahas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684823v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bajja" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dridi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darquennes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bennacer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bescop" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.11.097" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6X7MF9BJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695960v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Olivier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benboudjema" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gagn&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.03.087" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R1QF9VT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314247v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Baron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauvel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2015.1072587" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695953v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Olivier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gagn&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.14.717" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684864v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2016.03.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16H43L2R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727359v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hilaire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2013.08.034" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FXTK8N3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286033v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonagnon Medjigbodo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Aubernon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Khelidj" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.08.013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNRNHQ04-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310139v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rozi&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Irfan Ahmad Khokhar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turcry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9867-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N5FJFNKH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300249v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grondin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2010.11.077" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P03B1ZN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371280v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaviglio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bekri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vandycke" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schroeder" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2008.11.011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LZ7B864-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338713v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rifai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muzeau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stefan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338702v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Flem" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R&#233;biscoul" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338936v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419655v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703428v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Rifai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Muzeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Stefan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417342v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441976v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02441933v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fara Rifai" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03714512v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Abahri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03714502v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Abahri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442363v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509801v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442288v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695977v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695983v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Olivier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gagn&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703431v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nahas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169261v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Darquennes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Benboudjema" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Louis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876942v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hilaire" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briffaut" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154021v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cir&#233;e" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quesada" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gelain" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05228352v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05117024v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413111.041" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164406v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33187-9_38" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370768v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ammar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76465-4_12" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284295v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72921-9_27" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aveline-darquennes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8659-5866" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193038455" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAK-1270-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923951v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aveline Darquennes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinda Hannawi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caigan Che" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18030514" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495232v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ammar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202540909001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607269v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malang Bodian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dame Keinde" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueye&#1645; Modou Fall" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2024.155008" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566887v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Fall" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ampc.2024.145007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820228v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Gutsalenko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Montouillout" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wattez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128406" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487305v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Soleilhet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Ma" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nahas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684823v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bajja" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dridi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darquennes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bennacer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bescop" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.11.097" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6X7MF9BJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314247v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Baron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barr&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauvel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2015.1072587" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695953v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Olivier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gagn&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.14.717" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695960v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Olivier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benboudjema" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gagn&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.03.087" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R1QF9VT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684864v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2016.03.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16H43L2R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727359v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hilaire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2013.08.034" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FXTK8N3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286033v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonagnon Medjigbodo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Aubernon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Khelidj" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.08.013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNRNHQ04-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310139v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rozi&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Irfan Ahmad Khokhar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turcry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9867-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N5FJFNKH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300249v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grondin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2010.11.077" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P03B1ZN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371280v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaviglio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bekri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vandycke" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schroeder" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2008.11.011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338702v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muzeau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Flem" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R&#233;biscoul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stefan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338713v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rifai" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338936v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419655v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703428v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Rifai" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Muzeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Stefan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417342v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442363v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03714502v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Abahri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03714512v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Abahri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02441933v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fara Rifai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441976v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509801v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442288v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703431v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nahas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695983v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Olivier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gagn&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695977v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169261v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Darquennes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Benboudjema" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Louis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876942v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hilaire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briffaut" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154021v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cir&#233;e" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quesada" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gelain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05228352v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05117024v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413111.041" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164406v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33187-9_38" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370768v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ammar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76465-4_12" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284295v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72921-9_27" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>