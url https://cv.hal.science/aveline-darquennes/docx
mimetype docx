--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -1123,407 +1123,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01684823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restrained shrinkage of massive reinforced concrete structures: results of the project CEOS.fr</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-healing at early-age, a way to improve the chloride resistance of blast-furnace slag cementitious materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Lacarrière</w:t>
+                <w:t xml:space="preserve">K. Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Baron</w:t>
+                <w:t xml:space="preserve">F. Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Barré</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Gagné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113, pp.1017 - 1028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.03.087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2015.1072587⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01314247v1</w:t>
+                <w:t xml:space="preserve">hal-01695960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-Age Self-Healing of Cementitious Materials Containing Ground Granulated Blast-Furnace Slag under Water Curing</w:t>
+                <w:t xml:space="preserve">Restrained shrinkage of massive reinforced concrete structures: results of the project CEOS.fr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelly Olivier</w:t>
+                <w:t xml:space="preserve">Laurie Lacarrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aveline Darquennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Concrete Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3151/jact.14.717⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (7), pp.785-808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2015.1072587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695953v1</w:t>
+                <w:t xml:space="preserve">hal-01314247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-healing at early-age, a way to improve the chloride resistance of blast-furnace slag cementitious materials</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early-Age Self-Healing of Cementitious Materials Containing Ground Granulated Blast-Furnace Slag under Water Curing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gagné</w:t>
+                <w:t xml:space="preserve">Kelly Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aveline Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Gagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.03.087⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advanced Concrete Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (11), pp.717 - 727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3151/jact.14.717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01695960v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of aggregates on the diffusion properties and microstructure of cement with slurried silica fume based materials</w:t>
               </w:r>
@@ -2387,355 +2387,355 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DECIMAL - Phenomenological description of the corrosion and its impact on the durability of encapsulated magnesium wastes in hydraulic binders</w:t>
+                <w:t xml:space="preserve">UNGG Waste Retrieval Comparison of general and galvanic corrosion of Magnesium alloy coupled to graphite in ordinary Portland cement and alkali-activated slag binders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">F. Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">B. Muzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Le Flem</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Darquennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Rébiscoul</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Stefan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuwcem 2018</w:t>
+              <w:t xml:space="preserve">Nuwcem 2018 Symposium International - Cement-based Materials for Nuclear Wastes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02338702v1</w:t>
+                <w:t xml:space="preserve">cea-02338713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UNGG Waste Retrieval Comparison of general and galvanic corrosion of Magnesium alloy coupled to graphite in ordinary Portland cement and alkali-activated slag binders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DECIMAL - Phenomenological description of the corrosion and its impact on the durability of encapsulated magnesium wastes in hydraulic binders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Muzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Flem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Rifai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Muzeau</w:t>
+                <w:t xml:space="preserve">D. Rébiscoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stefan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Darquennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuwcem 2018 Symposium International - Cement-based Materials for Nuclear Wastes</w:t>
+              <w:t xml:space="preserve">Nuwcem 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02338713v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02338702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early-age cracking tendency of Alkali-activated slag binders compared to Ordinary Portland Cement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Darquennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Muzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stefan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SynerCrete'18 - The International Federation for Structural Concrete</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Funchal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2760,103 +2760,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General and galvanic corrosion of magnesium coupled to graphite embedded in hydraulic binders corrosion rate, rust layer properties and binder mechanical strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Muzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Darquennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stefan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Corrosion Congress (EUROCORR - 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3002,103 +3002,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-chemo-mechanical behavior of alkali-activated slag materials - Focus on early-age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Darquennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Muzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stefan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International RILEM/COST Conference on Early Age Cracking and Serviceability in Cement-based Materials and Structures - EAC2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3117,273 +3117,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusivity in cement-silica fume based materials Experimental and computer modeling studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W. Dridi</w:t>
+                <w:t xml:space="preserve">Caracterisation du comportement et modelisation d'un colis de dechets magnesiens immobilises dans un liant hydraulique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Darquennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Le Bescop</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Muzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stefan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Materials and Energy(ICOME - 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Journees DANS (16e edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Gif-Sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02442363v1</w:t>
+                <w:t xml:space="preserve">hal-02441976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation and modelling of size effects on drying in concrete: application to a vessel of nuclear power plant</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of shrinkage restraint effects at early-age in alkali-activated slag mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Abahri</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fara Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Muzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stefan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd edition of TINCE (International conference on Technological Innovations in Nuclear Civil Engineering)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">IA-FraMCos 9 - 9th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-03714502v1</w:t>
+                <w:t xml:space="preserve">hal-02441933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concrete drying: effects of boundary conditions and specimen shape</w:t>
               </w:r>
@@ -3488,269 +3484,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-03714512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of shrinkage restraint effects at early-age in alkali-activated slag mortars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental investigation and modelling of size effects on drying in concrete: application to a vessel of nuclear power plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Nahas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fara Rifai</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K Abahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aveline Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IA-FraMCos 9 - 9th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Berkeley, United States</w:t>
+              <w:t xml:space="preserve">3rd edition of TINCE (International conference on Technological Innovations in Nuclear Civil Engineering)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441933v1</w:t>
+                <w:t xml:space="preserve">irsn-03714502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caracterisation du comportement et modelisation d'un colis de dechets magnesiens immobilises dans un liant hydraulique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Rifai</w:t>
+                <w:t xml:space="preserve">Diffusivity in cement-silica fume based materials Experimental and computer modeling studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bajja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Darquennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Stefan</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bennacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Bescop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journees DANS (16e edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Gif-Sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">International Conference on Materials and Energy(ICOME - 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441976v1</w:t>
+                <w:t xml:space="preserve">cea-02442363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of silica fume and water content on the microstructure and diffusion parameters of cement pastes</w:t>
               </w:r>
@@ -3844,103 +3844,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of shrinkage restraint effects at early-age in alkali-activated slag mortars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Darquennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Muzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stefan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IA-FraMCoS-9 - 9th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3959,420 +3959,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02442288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring internal sulphate reactions by X-ray tomography</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Nahas</w:t>
+                <w:t xml:space="preserve">Impact of material characteristics on the self-healing kinetic of cementitious materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aveline Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Gagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Euroseminar on Microscopy Applied to Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">International Conference "Innovations in Construction" (CIGOS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01703431v1</w:t>
+                <w:t xml:space="preserve">hal-01695977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFECT OF SELF-HEALING ON THE CHLORIDE DIFFUSIVITY AT EARLY AGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Darquennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Gagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conmat 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Whistler, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of material characteristics on the self-healing kinetic of cementitious materials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Richard Gagné</w:t>
+                <w:t xml:space="preserve">Monitoring internal sulphate reactions by X-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Darquennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Nahas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference "Innovations in Construction" (CIGOS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Cachan, France</w:t>
+              <w:t xml:space="preserve">15th Euroseminar on Microscopy Applied to Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695977v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cementitious materials with mineral additions: impact on the self-healing kinetics and the products formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Darquennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Gagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4414,51 +4414,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of cracking in massive concrete structures by numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Darquennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5332,51 +5332,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0059B40D"/>
+    <w:nsid w:val="F24071D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5563,51 +5563,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aveline-darquennes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8659-5866" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193038455" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAK-1270-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923951v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aveline Darquennes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinda Hannawi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caigan Che" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18030514" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495232v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ammar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202540909001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607269v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malang Bodian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dame Keinde" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueye&#1645; Modou Fall" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2024.155008" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566887v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Fall" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ampc.2024.145007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820228v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Gutsalenko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Montouillout" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wattez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128406" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487305v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Soleilhet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Ma" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nahas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684823v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bajja" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dridi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darquennes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bennacer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bescop" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.11.097" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6X7MF9BJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314247v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Baron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barr&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauvel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2015.1072587" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695953v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Olivier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gagn&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.14.717" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695960v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Olivier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benboudjema" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gagn&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.03.087" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R1QF9VT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684864v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2016.03.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16H43L2R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727359v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hilaire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2013.08.034" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FXTK8N3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286033v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonagnon Medjigbodo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Aubernon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Khelidj" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.08.013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNRNHQ04-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310139v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rozi&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Irfan Ahmad Khokhar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turcry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9867-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N5FJFNKH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300249v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grondin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2010.11.077" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P03B1ZN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371280v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaviglio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bekri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vandycke" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schroeder" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2008.11.011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338702v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muzeau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Flem" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R&#233;biscoul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stefan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338713v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rifai" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338936v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419655v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703428v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Rifai" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Muzeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Stefan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417342v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442363v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03714502v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Abahri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03714512v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Abahri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02441933v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fara Rifai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441976v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509801v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442288v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703431v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nahas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695983v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Olivier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gagn&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695977v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169261v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Darquennes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Benboudjema" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Louis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876942v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hilaire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briffaut" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154021v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cir&#233;e" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quesada" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gelain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05228352v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05117024v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413111.041" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164406v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33187-9_38" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370768v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ammar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76465-4_12" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284295v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72921-9_27" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aveline-darquennes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8659-5866" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193038455" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAK-1270-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923951v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aveline Darquennes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinda Hannawi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caigan Che" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18030514" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495232v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ammar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202540909001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607269v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malang Bodian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dame Keinde" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueye&#1645; Modou Fall" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2024.155008" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566887v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Fall" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ampc.2024.145007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820228v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Gutsalenko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Montouillout" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wattez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128406" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487305v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Soleilhet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Ma" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nahas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684823v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bajja" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dridi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darquennes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bennacer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bescop" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.11.097" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6X7MF9BJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695960v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Olivier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benboudjema" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gagn&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.03.087" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R1QF9VT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314247v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Baron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauvel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2015.1072587" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695953v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Olivier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gagn&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.14.717" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684864v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2016.03.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16H43L2R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727359v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hilaire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2013.08.034" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FXTK8N3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286033v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonagnon Medjigbodo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Aubernon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Khelidj" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.08.013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNRNHQ04-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310139v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rozi&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Irfan Ahmad Khokhar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Turcry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-012-9867-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N5FJFNKH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300249v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grondin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2010.11.077" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P03B1ZN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371280v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaviglio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bekri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vandycke" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schroeder" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2008.11.011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338713v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rifai" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muzeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stefan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338702v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Flem" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R&#233;biscoul" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338936v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419655v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703428v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Rifai" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Muzeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Stefan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417342v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441976v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02441933v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fara Rifai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03714512v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Abahri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03714502v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Abahri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442363v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509801v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442288v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695977v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695983v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Olivier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gagn&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703431v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Wang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nahas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169261v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Darquennes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Benboudjema" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Louis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876942v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hilaire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briffaut" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02154021v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cir&#233;e" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quesada" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gelain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05228352v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05117024v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413111.041" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164406v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33187-9_38" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370768v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ammar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76465-4_12" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284295v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72921-9_27" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>