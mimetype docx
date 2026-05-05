--- v0 (2026-03-16)
+++ v1 (2026-05-05)
@@ -448,550 +448,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03443695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piglets vocally express the anticipation of pseudo-social contexts in their grunts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generation, Coordination, and Evolution of Neural Circuits for Vocal Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azélie Hazard</w:t>
+                <w:t xml:space="preserve">Darcy B Kelley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Danglot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Guérin</w:t>
+                <w:t xml:space="preserve">Irene H Ballagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Boissy</w:t>
+                <w:t xml:space="preserve">Charlotte L Barkan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Bendesky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taffeta M Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-75378-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (1), pp.22-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0736-19.2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03025185v1</w:t>
+                <w:t xml:space="preserve">hal-04739983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulable object and human contact: preference and modulation of emotional states in weaned pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avelyne S. Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lanthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2020.577433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux connaître le comportement du porc pour une bonne relation avec les humains en élevage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Devillers</w:t>
+                <w:t xml:space="preserve">Piglets vocally express the anticipation of pseudo-social contexts in their grunts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avelyne S. Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+                <w:t xml:space="preserve">Azélie Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Prunier</w:t>
+                <w:t xml:space="preserve">Margot Danglot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.2.4474⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.18496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-75378-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02968221v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation, Coordination, and Evolution of Neural Circuits for Vocal Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Darcy B Kelley</w:t>
+                <w:t xml:space="preserve">Mieux connaître le comportement du porc pour une bonne relation avec les humains en élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene H Ballagh</w:t>
+                <w:t xml:space="preserve">Valérie Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte L Barkan</w:t>
+                <w:t xml:space="preserve">Nicolas Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andres Bendesky</w:t>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taffeta M Elliott</w:t>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 40 (1), pp.22-36. </w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (2), pp.81-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0736-19.2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.2.4474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04739983v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress and Prospects in Gender Visibility at SMBE Annual Meetings</w:t>
               </w:r>
@@ -1105,278 +1105,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in Reproductive Success Across Captive Populations: Methodological Differences, Potential Biases and Opportunities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vocal behaviour of mates at the nest in the White-throated Dipper Cinclus cinclus: contexts and structure of vocal interactions, pair-specific acoustic signature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avelyne S. Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon C. Griffith</w:t>
+                <w:t xml:space="preserve">Mathieu Mahamoud-Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ondi L. Crino</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blandine Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eth.12576⟩</w:t>
+              <w:t xml:space="preserve">Wilson journal of ornithology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 158 (4), pp.897 - 910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10336-017-1449-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01478434v1</w:t>
+                <w:t xml:space="preserve">hal-01663198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocal behaviour of mates at the nest in the White-throated Dipper Cinclus cinclus: contexts and structure of vocal interactions, pair-specific acoustic signature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Avelyne S. Villain</w:t>
+                <w:t xml:space="preserve">Variation in Reproductive Success Across Captive Populations: Methodological Differences, Potential Biases and Opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon C. Griffith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondi L. Crino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel C. Andrew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Mahamoud-Issa</w:t>
+                <w:t xml:space="preserve">Fumiaki Y. Nomano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Doligez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elizabeth Adkins-Regan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilson journal of ornithology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 158 (4), pp.897 - 910. </w:t>
+              <w:t xml:space="preserve">Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123 (1), pp.1-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10336-017-1449-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eth.12576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663198v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Songbird mates change their call structure and intra-pair communication at the nest in response to environmental noise</w:t>
               </w:r>
@@ -1718,51 +1718,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1771,51 +1771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of divergent selection for sociability on vocal communication of emotions in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avelyne S. Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1941,131 +1941,131 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ar Rouz</w:t>
+                <w:t xml:space="preserve">David Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Journée Interdisciplinaire sur la Condition Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ORCA, May 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">6. Journée Interdisciplinaire sur la Condition Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire de Recherche sur la Condition Animale (ORCA), réseau CNRS et l'UVSQ (Paris-Saclay), May 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672524v1</w:t>
+                <w:t xml:space="preserve">hal-05583894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences d’une sélection divergente sur des critères de sociabilité sur la communication des émotions chez les ovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avelyne S. Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2127,785 +2127,910 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La structure des vocalisations des porcs nous renseigne sur la qualité de la relation humain-porc</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Parler différemment des animaux pour faire de la biologie différemment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ar Rouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Clermont-Ferrand, France. pp.48</w:t>
+              <w:t xml:space="preserve">6ème Journée Interdisciplinaire sur la Condition Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ORCA, May 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706321v1</w:t>
+                <w:t xml:space="preserve">hal-04672524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La relation des porcs aux humains en élevage : bases biologiques et impact des pratiques</w:t>
+                <w:t xml:space="preserve">La structure des vocalisations des porcs nous renseigne sur la qualité de la relation humain-porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avelyne S. Villain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52. Journées de la recherche porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Paris, France. pp.367-378</w:t>
+              <w:t xml:space="preserve">51. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Clermont-Ferrand, France. pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471265v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité de l'expression vocale des porcelets lors de l'anticipation d'évènements positifs et négatifs</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La relation des porcs aux humains en élevage : bases biologiques et impact des pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tallet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Courboulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française pour l'Étude du Comportement Animal (Sfeca)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">52. Journées de la recherche porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France. pp.367-378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263867v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptations des communications acoustiques au bruit environnemental et succès reproducteur chez le cincle plongeur Cinclus cinclus.</w:t>
+                <w:t xml:space="preserve">Variabilité de l'expression vocale des porcelets lors de l'anticipation d'évènements positifs et négatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avelyne S. Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azélie Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47ème Colloque de la Société Française pour l’Etude du Comportement Animal (SFECA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Gif-sur-Ivette, France</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française pour l'Étude du Comportement Animal (Sfeca)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738633v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic communication between mates in White-Throated Dippers, Cinclus cinclus</w:t>
+                <w:t xml:space="preserve">Adaptations des communications acoustiques au bruit environnemental et succès reproducteur chez le cincle plongeur Cinclus cinclus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avelyne S. Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie S. A. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mahamoud-Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hédi Soula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46ème COLLOQUE de la Société Française pour l’Etude du Comportement Animal SFECA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">47ème Colloque de la Société Française pour l’Etude du Comportement Animal (SFECA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Gif-sur-Ivette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739427v1</w:t>
+                <w:t xml:space="preserve">hal-04738633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural changes in response to background noise signs the importance of intra-pair vocal communication at the nest in a songbird</w:t>
+                <w:t xml:space="preserve">Acoustic communication between mates in White-Throated Dippers, Cinclus cinclus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avelyne S. Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hédi Soula</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie S. A. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Vignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programme et résumés des communications SFECA 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">46ème COLLOQUE de la Société Française pour l’Etude du Comportement Animal SFECA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738611v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Behavioural changes in response to background noise signs the importance of intra-pair vocal communication at the nest in a songbird</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avelyne S. Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie S.A. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hédi Soula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Programme et résumés des communications SFECA 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Assessing Vocal Flexibility in a Female Songbird: Does social stress modify the vocal behavior of female zebra finches?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avelyne S. Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mathevon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Vignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint meeting of the 33rd International Ethological Conference (IEC) &amp; the Association for the Study of Animal Behaviour (ASAB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2915,301 +3040,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the presence of apple trees on the behaviour of growing rabbits bred outdoors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avelyne S. Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téo Cochou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Fetiveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Albi, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the link between neurotransmitters and vocalisations in pigs during positive human-animal interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Litman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avelyne S. Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attilio Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UFAW International Animal Welfare Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Porto, Portugal. https://www.ufaw.org.uk/downloads/ufaw-2024-prog-book-final.pdf, 119, pp.54, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of pigs vocalisations structure to assess the quality of human-pig relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3225,319 +3350,319 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UFAW International conference: Advancing animal welfare science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Edimbourg, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocal expression of emotions in pigs during anticipation of positive social contexts: Impact of human animal relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avelyne Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azélie Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Bioacoustics Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brighton, United Kingdom. pp.112, 2019, IBAC 2019. Abstract booklet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevated natural environmental noise impacts breeding success and vocal communication in a songbird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avelyne S. Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie S.A. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mahamoud-Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behaviour 2017: 35th International Ethological Conference (IEC) and the 2017 Summer Meeting of the Association for the Study of Animal Behaviour (ASAB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Estoril (Portugal), Portugal. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural changes in response to background noise sign the importance of intra-pair communication at the nest in a songbird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avelyne S. Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3592,73 +3717,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXV International Bioacoustics Congress Murnau | Bavaria, Germany Abstract book</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Murnau, Germany. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Windy conditions: effects on mates’ vocal communication at the nest in zebra finches, Taeniopygia guttata.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avelyne S. Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3674,73 +3799,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 15th conference of the International Society for Behavioural Excology (USBE) 2014. Abstract book</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, New-York (NY), France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l’environnement social sur la structuration des cris de quémande alimentaire chez le diamant mandarin (Taeniopygia guttata)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avelyne S. Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3769,51 +3894,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 43e colloque de la Société Française pour l’Étude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Dijon (FR), France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3823,497 +3948,497 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic markers of negative arousal in lambs: evidence from behavioural and eye thermal profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Celozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoe Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Mattiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Briefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-acoustic co-selection? Vocal encoding of sociability prevails over emotions in sheep bleats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avelyne S. Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Bonnafé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Douls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05140989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piglets vocally express the anticipation of (pseudo)-social contexts in their grunts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avelyne S. Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azélie Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Danglot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulable object and human contact: preferences and modulation of emotional states in weaned piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avelyne S. Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lanthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4323,114 +4448,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic communication in female songbirds : functions, flexibility and plasticity in calls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avelyne Villain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Animal biology. Université de Lyon, 2016. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016LYSES069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02017944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId125"/>
+      <w:footerReference w:type="default" r:id="rId127"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4577,51 +4702,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706426v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Coutant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelyne S. Villain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie F Briefer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106286" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04071316v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gu&#233;rin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.260" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443695v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lorrain-Soligon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cavin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelyne Villain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darcy Kelley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/mbi.2021.12.3.13" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03025185v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;lie Hazard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Danglot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75378-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03030949v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lanthony" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.577433" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968221v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devillers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.2.4474" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739983v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darcy B Kelley" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene H Ballagh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L Barkan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Bendesky" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taffeta M Elliott" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0736-19.2019" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310560v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos K&#228;fer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Betancourt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fernandez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vignal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy056" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478434v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C. Griffith" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondi L. Crino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel C. Andrew" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiaki Y. Nomano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Adkins-Regan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12576" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663198v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mahamoud-Issa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Doligez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-017-1449-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404754v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie S. A. Fernandez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bouchut" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Soula" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2016.03.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307325v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid C. A. Boucaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne M. Mariette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12705" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307374v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.150497" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706604v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Renaud-Goud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Mostafa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Rasmussen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672524v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dardenne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ar Rouz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706585v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03706321v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471265v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263867v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738633v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Billet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04739427v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738611v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie S.A. Fernandez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738584v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathevon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639112v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Genin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Cochou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fetiveau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04768543v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Truong" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Litman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Schmitt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Rocchi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753598v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375156v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04739450v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738622v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04739409v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738596v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237894v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Celozzi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Miot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mattiello" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Briefer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140989v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Durand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Douls" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887963v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danglot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887968v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02017944v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSES069" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706426v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Coutant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelyne S. Villain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie F Briefer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106286" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04071316v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gu&#233;rin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.260" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443695v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lorrain-Soligon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cavin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelyne Villain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darcy Kelley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/mbi.2021.12.3.13" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739983v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darcy B Kelley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene H Ballagh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L Barkan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Bendesky" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taffeta M Elliott" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0736-19.2019" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03030949v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lanthony" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.577433" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03025185v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;lie Hazard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Danglot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75378-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968221v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devillers" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.2.4474" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310560v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos K&#228;fer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Betancourt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fernandez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vignal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy056" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663198v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mahamoud-Issa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Doligez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-017-1449-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478434v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C. Griffith" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondi L. Crino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel C. Andrew" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiaki Y. Nomano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Adkins-Regan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12576" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404754v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie S. A. Fernandez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bouchut" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Soula" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2016.03.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307325v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid C. A. Boucaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne M. Mariette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12705" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307374v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.150497" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706604v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Renaud-Goud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Mostafa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Rasmussen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583894v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dardenne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Roux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706585v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672524v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ar Rouz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03706321v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471265v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263867v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738633v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Billet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04739427v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738611v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie S.A. Fernandez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738584v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathevon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639112v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Genin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Cochou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fetiveau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04768543v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Truong" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Litman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Schmitt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Rocchi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753598v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375156v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04739450v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738622v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04739409v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738596v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237894v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Celozzi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Miot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mattiello" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Briefer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140989v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Durand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Douls" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887963v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danglot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887968v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02017944v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSES069" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>