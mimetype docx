--- v1 (2026-05-05)
+++ v2 (2026-05-31)
@@ -448,550 +448,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03443695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation, Coordination, and Evolution of Neural Circuits for Vocal Communication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manipulable object and human contact: preference and modulation of emotional states in weaned pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avelyne S. Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darcy B Kelley</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathilde Lanthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0736-19.2019⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2020.577433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739983v1</w:t>
+                <w:t xml:space="preserve">hal-03030949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulable object and human contact: preference and modulation of emotional states in weaned pigs</w:t>
+                <w:t xml:space="preserve">Piglets vocally express the anticipation of pseudo-social contexts in their grunts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avelyne S. Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Lanthony</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azélie Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Danglot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2020.577433⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.18496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-75378-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030949v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piglets vocally express the anticipation of pseudo-social contexts in their grunts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Avelyne S. Villain</w:t>
+                <w:t xml:space="preserve">Mieux connaître le comportement du porc pour une bonne relation avec les humains en élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Courboulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azélie Hazard</w:t>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Danglot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Boissy</w:t>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-75378-x⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (2), pp.81-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.2.4474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03025185v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux connaître le comportement du porc pour une bonne relation avec les humains en élevage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Tallet</w:t>
+                <w:t xml:space="preserve">Generation, Coordination, and Evolution of Neural Circuits for Vocal Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darcy B Kelley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Courboulay</w:t>
+                <w:t xml:space="preserve">Irene H Ballagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Devillers</w:t>
+                <w:t xml:space="preserve">Charlotte L Barkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+                <w:t xml:space="preserve">Andres Bendesky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Prunier</w:t>
+                <w:t xml:space="preserve">Taffeta M Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 33 (2), pp.81-94. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (1), pp.22-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.2.4474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0736-19.2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02968221v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress and Prospects in Gender Visibility at SMBE Annual Meetings</w:t>
               </w:r>
@@ -1105,278 +1105,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocal behaviour of mates at the nest in the White-throated Dipper Cinclus cinclus: contexts and structure of vocal interactions, pair-specific acoustic signature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variation in Reproductive Success Across Captive Populations: Methodological Differences, Potential Biases and Opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Mahamoud-Issa</w:t>
+                <w:t xml:space="preserve">Simon C. Griffith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Doligez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ondi L. Crino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel C. Andrew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fumiaki Y. Nomano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Adkins-Regan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wilson journal of ornithology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10336-017-1449-4⟩</w:t>
+              <w:t xml:space="preserve">Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123 (1), pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eth.12576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01663198v1</w:t>
+                <w:t xml:space="preserve">hal-01478434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in Reproductive Success Across Captive Populations: Methodological Differences, Potential Biases and Opportunities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel C. Andrew</w:t>
+                <w:t xml:space="preserve">Vocal behaviour of mates at the nest in the White-throated Dipper Cinclus cinclus: contexts and structure of vocal interactions, pair-specific acoustic signature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avelyne S. Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fumiaki Y. Nomano</w:t>
+                <w:t xml:space="preserve">Mathieu Mahamoud-Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Adkins-Regan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blandine Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 123 (1), pp.1-29. </w:t>
+              <w:t xml:space="preserve">Wilson journal of ornithology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 158 (4), pp.897 - 910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eth.12576⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10336-017-1449-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478434v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Songbird mates change their call structure and intra-pair communication at the nest in response to environmental noise</w:t>
               </w:r>
@@ -1771,51 +1771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of divergent selection for sociability on vocal communication of emotions in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avelyne S. Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2021,51 +2021,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences d’une sélection divergente sur des critères de sociabilité sur la communication des émotions chez les ovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avelyne S. Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2353,90 +2353,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation des porcs aux humains en élevage : bases biologiques et impact des pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Journées de la recherche porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France. pp.367-378</w:t>
@@ -2478,64 +2478,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité de l'expression vocale des porcelets lors de l'anticipation d'évènements positifs et négatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avelyne S. Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azélie Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2612,51 +2612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avelyne S. Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie S. A. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mahamoud-Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2724,51 +2724,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic communication between mates in White-Throated Dippers, Cinclus cinclus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avelyne S. Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie S. A. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3399,77 +3399,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocal expression of emotions in pigs during anticipation of positive social contexts: Impact of human animal relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avelyne Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azélie Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3546,64 +3546,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie S.A. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mahamoud-Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behaviour 2017: 35th International Ethological Conference (IEC) and the 2017 Summer Meeting of the Association for the Study of Animal Behaviour (ASAB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Estoril (Portugal), Portugal. 2017</w:t>
@@ -4093,51 +4093,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-acoustic co-selection? Vocal encoding of sociability prevails over emotions in sheep bleats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avelyne S. Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Bonnafé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4211,90 +4211,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piglets vocally express the anticipation of (pseudo)-social contexts in their grunts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avelyne S. Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azélie Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Danglot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4329,51 +4329,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulable object and human contact: preferences and modulation of emotional states in weaned piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avelyne S. Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lanthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4702,51 +4702,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706426v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Coutant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelyne S. Villain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie F Briefer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106286" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04071316v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gu&#233;rin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.260" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443695v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lorrain-Soligon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cavin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelyne Villain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darcy Kelley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/mbi.2021.12.3.13" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739983v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darcy B Kelley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene H Ballagh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L Barkan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Bendesky" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taffeta M Elliott" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0736-19.2019" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03030949v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lanthony" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.577433" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03025185v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;lie Hazard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Danglot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75378-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968221v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devillers" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.2.4474" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310560v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos K&#228;fer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Betancourt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fernandez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vignal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy056" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663198v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mahamoud-Issa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Doligez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-017-1449-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478434v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C. Griffith" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondi L. Crino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel C. Andrew" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiaki Y. Nomano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Adkins-Regan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12576" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404754v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie S. A. Fernandez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bouchut" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Soula" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2016.03.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307325v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid C. A. Boucaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne M. Mariette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12705" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307374v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.150497" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706604v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Renaud-Goud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Mostafa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Rasmussen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583894v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dardenne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Roux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706585v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672524v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ar Rouz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03706321v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471265v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263867v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738633v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Billet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04739427v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738611v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie S.A. Fernandez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738584v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathevon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639112v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Genin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Cochou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fetiveau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04768543v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Truong" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Litman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Schmitt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Rocchi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753598v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375156v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04739450v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738622v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04739409v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738596v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237894v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Celozzi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Miot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mattiello" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Briefer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140989v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Durand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Douls" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887963v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danglot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887968v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02017944v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSES069" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706426v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Coutant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelyne S. Villain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie F Briefer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106286" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04071316v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gu&#233;rin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.260" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443695v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lorrain-Soligon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cavin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelyne Villain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darcy Kelley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/mbi.2021.12.3.13" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03030949v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lanthony" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.577433" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03025185v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;lie Hazard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Danglot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-75378-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968221v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devillers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.2.4474" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739983v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darcy B Kelley" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene H Ballagh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L Barkan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Bendesky" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taffeta M Elliott" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0736-19.2019" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310560v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos K&#228;fer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Betancourt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fernandez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vignal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy056" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478434v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C. Griffith" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondi L. Crino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel C. Andrew" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiaki Y. Nomano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Adkins-Regan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12576" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663198v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mahamoud-Issa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Doligez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-017-1449-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404754v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie S. A. Fernandez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bouchut" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Soula" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2016.03.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307325v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid C. A. Boucaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne M. Mariette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12705" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307374v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.150497" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706604v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Renaud-Goud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Mostafa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Rasmussen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583894v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dardenne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Roux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706585v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672524v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ar Rouz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03706321v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471265v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263867v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738633v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Billet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04739427v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738611v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie S.A. Fernandez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738584v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathevon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639112v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Genin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Cochou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fetiveau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04768543v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Truong" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Litman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Schmitt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Rocchi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753598v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375156v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04739450v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738622v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04739409v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04738596v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237894v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Celozzi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Miot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mattiello" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Briefer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140989v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Durand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Douls" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887963v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danglot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887968v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02017944v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSES069" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>