--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -692,295 +692,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05206126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The recovery phase duration shapes plant responses to recurring heat stresses in winter oilseed rape (Brassica napus L.)</w:t>
+                <w:t xml:space="preserve">Biostim Colza : Mettre au point une méthode d'évaluation de la réponse du colza aux biostimulants en conditions de stress, du labo au champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonidas Kougiteas</w:t>
+                <w:t xml:space="preserve">Cécile Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Julien</w:t>
+                <w:t xml:space="preserve">Françoise Le Caherec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Bernay</w:t>
+                <w:t xml:space="preserve">Mohammed Benbrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Elie</w:t>
+                <w:t xml:space="preserve">Laurent Kremmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Dupas</w:t>
+                <w:t xml:space="preserve">Marie Françoise Niogret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 239, pp.106263. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 107, pp.189-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2025.106263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05364532v1</w:t>
+                <w:t xml:space="preserve">hal-05374454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biostim Colza : Mettre au point une méthode d'évaluation de la réponse du colza aux biostimulants en conditions de stress, du labo au champ</w:t>
+                <w:t xml:space="preserve">The recovery phase duration shapes plant responses to recurring heat stresses in winter oilseed rape (Brassica napus L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Le Gall</w:t>
+                <w:t xml:space="preserve">Leonidas Kougiteas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Le Caherec</w:t>
+                <w:t xml:space="preserve">Boris Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Benbrahim</w:t>
+                <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Kremmer</w:t>
+                <w:t xml:space="preserve">Nicolas Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Françoise Niogret</w:t>
+                <w:t xml:space="preserve">Quentin Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 107, pp.189-214. </w:t>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 239, pp.106263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2025.106263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05374454v1</w:t>
+                <w:t xml:space="preserve">hal-05364532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning of sulfur flows and sulfur seed metabolism in oilseed rape facing sulfate limited conditions</w:t>
               </w:r>
@@ -1507,51 +1507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lethicia Magno Massuia de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Coquemont-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Morvan-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1726,278 +1726,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of two-generational heat stress exposure at the onset of seed maturation on seed yield and quality in Brassica napus L.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: Hormonal crosstalk on the regulation of stress responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Coulon</w:t>
+                <w:t xml:space="preserve">Tae-Hwan Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bok-Rye Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Tabibul Islam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2022.104788⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.1022143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811273v1</w:t>
+                <w:t xml:space="preserve">hal-04918717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Hormonal crosstalk on the regulation of stress responses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tae-Hwan Kim</w:t>
+                <w:t xml:space="preserve">Effects of two-generational heat stress exposure at the onset of seed maturation on seed yield and quality in Brassica napus L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lethicia Magno Massuia de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bok-Rye Lee</w:t>
+                <w:t xml:space="preserve">Mathias Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Morvan-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Md Tabibul Islam</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Jacques Bessoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, </w:t>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 195 [Art. 104788], [15 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.1022143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2022.104788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918717v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are native phosphate solubilizing Bacteria a relevant alternative to mineral fertilizations for crops? Part II: PSB inoculation enables a halving of P input and improves the microbial community in the rapeseed rhizosphere</w:t>
               </w:r>
@@ -2113,51 +2113,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biostimulant impacts of Glutacetine® and derived formulations (VNT1 and VNT4) on the bread wheat grain proteome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Géliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2836,51 +2836,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biostimulant Effects of Glutacetine® and Its Derived Formulations Mixed With N Fertilizer on Post-heading N Uptake and Remobilization, Seed Yield, and Grain Quality in Winter Wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Géliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3381,51 +3381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Chèneby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">· Mickael Lamboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4131,286 +4131,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic profiling and functional metabolomics of senescence and stress response in plants: a case study in the Brassicaceae species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arabidopsis UMAMIT24 and 25 are amino acid exporters involved in seed loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Duchaumet</w:t>
+                <w:t xml:space="preserve">Julien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Albert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J-C Avice</w:t>
+                <w:t xml:space="preserve">Chengsong Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Berardocco</w:t>
+                <w:t xml:space="preserve">Stanislav Vitha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayumi Hyodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Open Bio</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69 (21), pp.5221-5232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ery302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02186068v1</w:t>
+                <w:t xml:space="preserve">hal-02183679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis UMAMIT24 and 25 are amino acid exporters involved in seed loading</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
+                <w:t xml:space="preserve">Metabolic profiling and functional metabolomics of senescence and stress response in plants: a case study in the Brassicaceae species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislav Vitha</w:t>
+                <w:t xml:space="preserve">Sylvain Duchaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayumi Hyodo</w:t>
+                <w:t xml:space="preserve">B Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-C Avice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Berardocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FEBS Open Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.27-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183679v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three cytosolic glutamine synthetase isoforms localized in different-order veins act together for N remobilization and seed filling in Arabidopsis</w:t>
               </w:r>
@@ -5200,51 +5200,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfur Use Efficiency Is a Significant Determinant of Drought Stress Tolerance in Relation to Photosynthetic Activity in Brassica napus Cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bok-Rye Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rashed Zaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5252,51 +5252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Ourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tae-Hwan Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5575,429 +5575,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfate resupply accentuates protein synthesis in coordination with nitrogen metabolism in sulfur deprived Brassica napus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genotypic variation in N uptake and assimilation estimated by 15N tracing in water deficit-stressed Brassica napus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bok-Rye Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yu-Lan Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang-Hyun Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rashed Zaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Qian Zhang</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2014.12.006⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 109, pp.73-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2014.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183529v1</w:t>
+                <w:t xml:space="preserve">hal-02183521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotypic variation in N uptake and assimilation estimated by 15N tracing in water deficit-stressed Brassica napus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Qian Zhang</w:t>
+                <w:t xml:space="preserve">A profiling approach of the natural variability of foliar N remobilization at the rosette stage gives clues to understand the limiting processes involved in the low N use efficiency of winter oilseed rape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gironde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Poret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Trouverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 109, pp.73-79. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66 (9), pp.2461-2473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2014.08.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erv031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183521v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A profiling approach of the natural variability of foliar N remobilization at the rosette stage gives clues to understand the limiting processes involved in the low N use efficiency of winter oilseed rape</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Bouchereau</w:t>
+                <w:t xml:space="preserve">Sulfate resupply accentuates protein synthesis in coordination with nitrogen metabolism in sulfur deprived Brassica napus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bok-Rye Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang-Hyun Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rashed Zaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 66 (9), pp.2461-2473. </w:t>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erv031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2014.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455972v1</w:t>
+                <w:t xml:space="preserve">hal-02183529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contrasting N management of two oilseed rape genotypes reveals the mechanisms of proteolysis associated with leaf N remobilization and the respective contributions of leaves and stems to N storage and remobilization during seed filling.</w:t>
               </w:r>
@@ -6649,90 +6649,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of vegetative storage protein (VSP) and low molecular proteins induced by water deficit in stolon of white clover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bok-Rye Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong-Gi Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tae-Hwan Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 443 (1), pp.229-233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6772,390 +6772,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning of newly absorbed and previously stored nitrogen and sulfur under sulfate deficient nutrition</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leaf senescence and nitrogen remobilization efficiency in oilseed rape (&amp;lt;em&amp;gt;Brassica napus&amp;lt;/em&amp;gt; L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01904167.2014.889148⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (14), pp.3813-3824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eru177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631937v1</w:t>
+                <w:t xml:space="preserve">hal-02633666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photosynthetic down-regulation in N-2-fixing alfalfa under elevated CO2 alters rubisco content and decreases nodule metabolism via nitrogenase and tricarboxylic acid cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gorka Erice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Sanz-Sáez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Aroca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Ruiz-Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Physiologiae Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 36 (10), pp.2607 - 2617. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11738-014-1631-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf senescence and nitrogen remobilization efficiency in oilseed rape (&amp;lt;em&amp;gt;Brassica napus&amp;lt;/em&amp;gt; L.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Partitioning of newly absorbed and previously stored nitrogen and sulfur under sulfate deficient nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. R. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Muneer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. J. Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ourry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 65 (14), pp.3813-3824. </w:t>
+              <w:t xml:space="preserve">Journal of Plant Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (10), pp.1702-1716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/eru177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01904167.2014.889148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02633666v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of sulphur deficiency in commercial oilseed rape crops from plant analysis</w:t>
               </w:r>
@@ -7421,51 +7421,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S-deficiency responsive accumulation of amino acids is mainly due to hydrolysis of the previously synthesized proteins not to de novo synthesis in Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bok-Rye Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sowbiya Muneer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7473,51 +7473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kil-Yong Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 147 (3), pp.369 - 380. </w:t>
@@ -8495,51 +8495,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycorrhizal colonization alleviates drought-induced oxidative damage and lignification in the leaves of drought-stressed perennial ryegrass (Lolium perenne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bok-Rye Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sowbiya Muneer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8547,51 +8547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woo-Jin Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 145 (3), pp.440 - 449. </w:t>
@@ -8641,51 +8641,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycorrhizal colonisation and P-supplement effects on N uptake and N assimilation in perennial ryegrass under well-watered and drought-stressed conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bok-Rye Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sowbiya Muneer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8693,51 +8693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woo-Jin Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tae-Hwan Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycorrhiza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (7), pp.525 - 534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8911,311 +8911,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photosynthesis, N(2) fixation and taproot reserves during the cutting regrowth cycle of alfalfa under elevated CO(2) and temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water use efficiency, transpiration and net CO2 exchange of four alfalfa genotypes submitted to progressive drought and subsequent recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gorka Erice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Erice</w:t>
+                <w:t xml:space="preserve">Said Louahlia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sanz-Sáez</w:t>
+                <w:t xml:space="preserve">Juan Jose Irigoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Aranjuelo</w:t>
+                <w:t xml:space="preserve">Manuel Sanchez-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-J. Irigoyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Aguirreolea</w:t>
+                <w:t xml:space="preserve">I. Thami Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 72 (2), pp.123 - 130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2011.02.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jplph.2011.07.007⟩</w:t>
-[...12 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649217v1</w:t>
+                <w:t xml:space="preserve">hal-02651934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water use efficiency, transpiration and net CO2 exchange of four alfalfa genotypes submitted to progressive drought and subsequent recovery</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photosynthesis, N(2) fixation and taproot reserves during the cutting regrowth cycle of alfalfa under elevated CO(2) and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Louahlia</w:t>
+                <w:t xml:space="preserve">G. Erice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Jose Irigoyen</w:t>
+                <w:t xml:space="preserve">A Sanz-Sáez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Sanchez-Diaz</w:t>
+                <w:t xml:space="preserve">I. Aranjuelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Thami Alami</w:t>
+                <w:t xml:space="preserve">J.-J. Irigoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aguirreolea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2011.02.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 168 (17), pp.2007-2014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jplph.2011.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651934v1</w:t>
+                <w:t xml:space="preserve">hal-02649217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cytosolic glutamine synthetase GLN1;2 plays a role in the control of plant growth and ammonium homeostasis in Arabidopsis rosettes when nitrate supply is not limiting</w:t>
               </w:r>
@@ -9744,51 +9744,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of drought-induced pathogenesis-related proteins and its physiological significance in white clover leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bok-Rye Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woo-Jin Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9796,51 +9796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Byung-Hyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 132, pp.329-337. </w:t>
@@ -9890,51 +9890,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peroxidases and lignification in relation to the intensity of water-deficit stress in white clover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bok-Rye Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kil-Yong Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9942,51 +9942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woo-Jin Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 58 (6), pp.1271-1279. </w:t>
@@ -10024,103 +10024,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of drought, elevated CO2 and temperature on accumulation of N and vegetative storage proteins (VSP) in taproot of nodulated alfalfa before and after cutting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gorka Erice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan José Irigoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Sanchez-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ourry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 172, pp.903-912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10724,51 +10724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chantha Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ourry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 56 (413), pp.935-943. </w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10927,51 +10927,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient increase of de novo amino acid synthesis and its physiological significance in water-stressed white clover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bok-Rye Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woo-Jin Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10979,51 +10979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kil-Yong Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 32, pp.831-838. </w:t>
@@ -11555,298 +11555,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of initial N reserve status and residual leaf area after cutting on leaf area and organ establishment during regrowth of alfalfa</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.L. Decau</w:t>
+                <w:t xml:space="preserve">Effects of altered source-sink relationships on N allocation and vegetative storage protein accumulation in Brassica napus L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Noquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jacquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Meuriot</w:t>
+                <w:t xml:space="preserve">L. Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Beauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 166, pp.1007-1018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2003.12.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678507v1</w:t>
+                <w:t xml:space="preserve">hal-02675690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of altered source-sink relationships on N allocation and vegetative storage protein accumulation in Brassica napus L.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Noquet</w:t>
+                <w:t xml:space="preserve">Effects of initial N reserve status and residual leaf area after cutting on leaf area and organ establishment during regrowth of alfalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Decau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M.P. Henry</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Meuriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 84, pp.1059-1066</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2003.12.014⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02675690v1</w:t>
+                <w:t xml:space="preserve">hal-02678507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation of N reserves and vegetative storage protein (VSP) in taproots of non-nodulated alfalfa (medicago sativa L.) are affected by mineral N availability</w:t>
               </w:r>
@@ -12595,77 +12595,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des réserves azotées et carbonées sur la repousse des espèces prairiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Louahlia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chantha Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Morvan-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12759,51 +12759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Louahlia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 13, pp.1197-1200</w:t>
@@ -13808,260 +13808,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’inoculation de bactéries solubilisatrices de phosphates permet une diminution de la fertilisation phosphatée du colza en lien avec un changement de spécialisation du phytobiome</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’allocation de cadmium aux grains est-elle sous la dépendance du statut soufré chez le blé dur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la SFR Norvege</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Journée du réseau "Déterminisme et Qualité des produits récoltés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inrae, Nov 2022, Avignon (en ligne ), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04374256v1</w:t>
+                <w:t xml:space="preserve">hal-04678809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’allocation de cadmium aux grains est-elle sous la dépendance du statut soufré chez le blé dur ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’inoculation de bactéries solubilisatrices de phosphates permet une diminution de la fertilisation phosphatée du colza en lien avec un changement de spécialisation du phytobiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Amy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bressan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du réseau "Déterminisme et Qualité des produits récoltés"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inrae, Nov 2022, Avignon (en ligne ), France</w:t>
+              <w:t xml:space="preserve">Journées de la SFR Norvege</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678809v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’allocation de cadmium aux grains est-elle sous la dépendance du statut soufré chez le blé dur ?</w:t>
               </w:r>
@@ -14086,51 +14086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14297,51 +14297,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biostimulant seed treatment to enhance germination, symbiosis establishment and early growth of soybean subjected to low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15349,51 +15349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ourry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Phloème dans tous ses états. Formation, Nutrition, Transport, Réponse aux ravageurs et applications. Société Française de Biologie Végétale, IIième journée de Poitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Poitiers, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15737,51 +15737,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôles des réserves N et C durant la repousse foliaire printanière ou après une coupe chez les espèces fourragères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Louahlia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15962,1384 +15962,1522 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02835474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (11)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale study of a living yeast-based biostimulant effect on soybean</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptomic responses to single and repeated heat stress in oilseed rape (Brassica napus L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Cusset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Albert</w:t>
+                <w:t xml:space="preserve">Léonidas Kougiteas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biostimulant World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Milano, Italy</w:t>
+              <w:t xml:space="preserve">10ème Colloque du Réseau francophone de biologie des graines (GRAINES 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INRAE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Livre des résumés du Colloque GRAINES 2025, 1 p., 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04372862v1</w:t>
+                <w:t xml:space="preserve">hal-05526385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biostimulant seed treatment to enhance germination, symbiosis establishment and early growth of soybean subjected to low temperature</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-scale study of a living yeast-based biostimulant effect on soybean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Lyver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Ben Mlouka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Cusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Biostimulant World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, hollywood-Florida, United States</w:t>
+              <w:t xml:space="preserve">Biostimulant World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03910977v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature patterns determine seed yield and quality in oilseed rape in relation to sulphur nutrition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria Reyes Gonzalez-Centeno</w:t>
+                <w:t xml:space="preserve">Biostimulant seed treatment to enhance germination, symbiosis establishment and early growth of soybean subjected to low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Lyver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PBE Plant Biology Europe 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Turin, Italy</w:t>
+              <w:t xml:space="preserve">5th Biostimulant World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, hollywood-Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318598v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Memory: do crop models need to become nostalgic?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Miguel Couceiro</w:t>
+                <w:t xml:space="preserve">High temperature patterns determine seed yield and quality in oilseed rape in relation to sulphur nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lethicia Magno Massuia de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Morvan-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Reyes Gonzalez-Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICROPM2020: Second International Crop Modelling Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Montpellier, France. Book of abstracts - XIIth Stics users seminar</w:t>
+              <w:t xml:space="preserve">PBE Plant Biology Europe 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737323v2</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are culturable Phosphate Solubilizing Bacteria diversity and efficiency shaped by plant cover requirements?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karine Laval</w:t>
+                <w:t xml:space="preserve">Modelling Memory: do crop models need to become nostalgic?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lethicia Magno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Couceiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique de la Fédération de la Recherche NORVEGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Mont-Saint-Aignan, France</w:t>
+              <w:t xml:space="preserve">ICROPM2020: Second International Crop Modelling Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France. Book of abstracts - XIIth Stics users seminar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04374438v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737323v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are culturable Phosphate Solubilizing Bacteria diversity and efficiency shaped by plant cover requirements?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Amy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bressan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biostimulant World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Barcelone (ES), Spain</w:t>
+              <w:t xml:space="preserve">Journée Scientifique de la Fédération de la Recherche NORVEGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372808v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of phosphorus availability in soil: impact of Phosphate-Solubilizing Microorganisms on rapeseed growth and nutrient use efficiency</w:t>
+                <w:t xml:space="preserve">Are culturable Phosphate Solubilizing Bacteria diversity and efficiency shaped by plant cover requirements?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Amy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bressan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Laval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium Phosphorus in Soils and Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Biostimulant World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Barcelone (ES), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04374569v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultions for optimizing sulphur fertilization of oilseed rape in the context of the increasing spring temperatures with the model SuMoToRI</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Trouverie</w:t>
+                <w:t xml:space="preserve">Optimization of phosphorus availability in soil: impact of Phosphate-Solubilizing Microorganisms on rapeseed growth and nutrient use efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Amy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bressan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Crucifer Genetics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France. , 2018</w:t>
+              <w:t xml:space="preserve">6th International Symposium Phosphorus in Soils and Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735681v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling sulfur allocation and partitioning in high S-demanding species of the Brassicaceae family</w:t>
+                <w:t xml:space="preserve">Simultions for optimizing sulphur fertilization of oilseed rape in the context of the increasing spring temperatures with the model SuMoToRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Kauffmann</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium on Models for Plant Growth, Environment Control and Farming Management in Protected Cultivation (HortiModel2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Avignon, France. , 2016</w:t>
+              <w:t xml:space="preserve">21. Crucifer Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742465v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SuMoToRI: a model to simulate growth and sulfur content in rapeseed until the onset of pod formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
+                <w:t xml:space="preserve">Modelling sulfur allocation and partitioning in high S-demanding species of the Brassicaceae family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Sénécal</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Internation Rapeseed Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Saskatoon, Saskatchewan, Canada. 2015</w:t>
+              <w:t xml:space="preserve">5. International Symposium on Models for Plant Growth, Environment Control and Farming Management in Protected Cultivation (HortiModel2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Avignon, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739983v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">SuMoToRI: a model to simulate growth and sulfur content in rapeseed until the onset of pod formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Sénécal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14. Internation Rapeseed Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Saskatoon, Saskatchewan, Canada. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Legume adaptation to sulfur deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Poignavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Workshop Sulfur Metabolism in Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Fribourg, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Proceedings of the International Plant Sulfur Workshop, 1 p., 2014, Proceedings of the International Plant Sulfur Workshop</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17349,51 +17487,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S-34 and N-15 labelling to model S and N flux in plants and determine the different components of N and S use efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17402,244 +17540,244 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Metabolic Flux Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1090, Humana Press Inc., 12 p., 2014, Methods in Molecular Biology, 978-1-62703-687-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-62703-688-7_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant N Fluxes and Modulation by Nitrogen, Heat and Water Stresses. A Review Based on Comparison of Legumes and Non Legume Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abiotic Stress in Plants : Mechanisms and Adaptations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, pp. 80-98, 2011, 978-953-307-394-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/23474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01748523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17649,78 +17787,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Plant nutRition and Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Trinsoutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Merieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17728,65 +17866,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UniLaSalle; Université de Rouen Normandie; Université de Caen Normandie. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId526"/>
+      <w:footerReference w:type="default" r:id="rId532"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17854,51 +17992,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BFBDE902"/>
+    <w:nsid w:val="EF041B4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18085,51 +18223,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/avice-jean-christophe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3676-8364" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482423v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chambard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Lyver" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Mlouka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Profizi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-025-12028-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304389v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vidal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Ameline" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36364-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04919282v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petronia Carillo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Avice" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Vasconcelos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Du Jardin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brown" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70046" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206126v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dubois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2025.102235" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364532v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Kougiteas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Julien" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dupas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2025.106263" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374454v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Gall" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Caherec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benbrahim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremmer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Niogret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art15" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04919240v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D&#8217;hooghe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Kopriva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Trouverie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf028" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675214v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;nicolas Boulc'H" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;fran&#231;oise Niogret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14454" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674667v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Luo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Hav&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soulay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16702" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440916v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Amy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy14020334" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122533v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lethicia Magno Massuia de Almeida" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Coquemont-Guyot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2022.111559" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582284v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2022.100476" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811273v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Coulon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2022.104788" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04918717v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Hwan Kim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bok-Rye Lee" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Tabibul Islam" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1022143" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582295v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2022.100480" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04918113v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Maignan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G&#233;liot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2021.104265" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04918118v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10030456" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363680v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan Bertrand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Reyes Gonz&#225;lez-Centeno" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2021.104400" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04918121v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Coquerel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11051013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150309v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Bouranis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Malagoli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Bloem" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9020256" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02509441v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anner Cohen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Hacham" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yochai Welfe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soliman Khatib" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14621" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150285v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.607615" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02509443v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lornac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9020332" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02270632v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01014" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184367v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakumaran Chandrasekar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renier van Der Hoorn" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dechaumet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00046" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02353498v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Akmouche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ch&#232;neby" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#183; Mickael Lamboeuf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-019-03284-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624174v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djawed Bennouna" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Rosique" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubica Svilar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Pontet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258519000138" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184359v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Picot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants8010012" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170453v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poisson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Pontet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00458" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186074v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bennouna" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Svilar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pontet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Avice" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184350v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jauregui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pozueta-Romero" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier C&#243;rdoba" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Aparicio-Tejo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.06.029" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186068v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duchaumet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Albert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berardocco" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183679v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Besnard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengsong Zhao" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Vitha" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayumi Hyodo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery302" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184353v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Moison" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Dinant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Azzopardi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery217" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184349v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn-Boitte" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline D&#233;rond" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx482" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184355v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kauffmann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204376" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322278v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jouenne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes5040029" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605024v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide Noubhani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo-Guerrero" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx126" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183519v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gironde" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Etienne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants5010001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183573v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashed Zaman" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Ourry" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00459" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183629v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renier A.L. van Der Hoorn" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2016.02.011" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631018v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe d'Hooghe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Larre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae Hwan Kim" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.01236" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183529v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Hyun Park" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2014.12.006" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183521v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Lan Jin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2014.08.004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455972v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv031" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392652v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Girond&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Cah&#233;rec" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-015-0437-1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210014v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bataill&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00213" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183502v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Goudier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00993" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631668v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dubousset" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00695" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630627v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M113.034215" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636769v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Gi Lee" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2013.11.087" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVJBLT7X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631937v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Lee" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muneer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Jung" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ourry" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01904167.2014.889148" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631361v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Erice" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Sanz-S&#225;ez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Aroca" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Ruiz-Lozano" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-014-1631-8" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633666v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru177" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208761v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sarda" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diquelou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdallah" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nesi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859613000105" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-45NDZW1L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643691v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Aranjuelo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Molero" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franoise Gilard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers367" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644424v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowbiya Muneer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kil-Yong Kim" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2012.01669.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8TJCQPQL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906366v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6738" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WX578C92-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645814v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Beauclair" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-013-9317-9" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B0E9C0644A3C68AE2CA45EA42D209765788ACA6D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001599v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Gaufichon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Masclaux-Daubresse" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele M. Cren-Reisdorf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Y. Sakakibara" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02576.x" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209950v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Zuber" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Poignavent" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aime" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12350" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829081v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Escamez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-23" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208657v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Niogret" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faes" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-012-1636-8" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004199v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Guiboileau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki K. Yoshimoto" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Soulay" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Avice" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04084.x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649066v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo-Jin Jung" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2012.01586.x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8KXTXP3W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648919v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-012-0430-6" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DSZ0NJ1K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646767v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera Bosquet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Morcuende" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Nogu&#233;s" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err095" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649217v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Erice" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sanz-S&#225;ez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aranjuelo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Irigoyen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aguirreolea" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2011.07.007" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651934v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Louahlia" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Irigoyen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sanchez-Diaz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Thami Alami" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2011.02.013" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJQ34TJB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999835v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Lothier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnay R. Sormani" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Lemaitre" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M. Azzopardi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq299" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652458v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pinto-Marijuan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Fleck" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4715" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JD7GX5GM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337706v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desclos" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Bonnefoy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200800984" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283269v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diqu&#233;lou" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesuffleur" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel-Lavenant" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2009.02.002" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9V4JHDW7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663824v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byung-Hyun Lee" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2007.01014.x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VN9SX03M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663605v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erl280" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663869v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Irigoyen" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2006.12.013" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SFSBM7J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192009v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Gou" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gombert" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Bonnefoy-Etienne" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP07088" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663031v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dhont" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Castonguay" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-P. Chalifour" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erj204" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667736v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nadeau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles B&#233;langer" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Drapeau" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcj006" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680853v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Meuriot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure M.-L. Decau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morvan Bertrand" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Prud'Homme" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP04151" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678576v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Lemaire" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Chantha Kim" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eri084" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678002v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roland" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecannu" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herve" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Avice" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678288v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP05022" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895597v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Michel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lecannu" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671446v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Lee" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Jung" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.Y. Kim" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675306v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meuriot" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Simon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laine" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Decau" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675453v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noquet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Volenec" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Cunningham" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678507v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacquet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675690v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rossato" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beauclair" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Henry" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2003.12.014" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QN32BPSX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673670v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674600v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Le Dily" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Goulas" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671652v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caillot" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ourry" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669335v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemaire" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679707v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679461v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davoine" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Deunff" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ledger" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Billard" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679188v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694457v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691254v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guerrand" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pavis" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Prudhomme" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucaud" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684531v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685407v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685738v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685250v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798429v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bodinier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieneke Dijk" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372970v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678584v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374256v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678809v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678909v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03694218v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03959188v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bosse" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04281690v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coquerel" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787536v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kauffmann" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373778v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734208v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456905v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bissuel-Belaygue" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leport" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456892v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739410v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanchez" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807650v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Munier-Jolain" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747535v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812418v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761011v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham A. Escobar Gutierrez" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771874v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corre" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835474v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372862v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03910977v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318598v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Reyes Gonzalez-Centeno" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02737323v2" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lethicia Magno" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Couceiro" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374438v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372808v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374569v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735681v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742465v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739983v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209987v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/280949.docx" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801497v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Santoni" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-688-7_20" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01748523v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/23474" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572078v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Merieau" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/avice-jean-christophe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3676-8364" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482423v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chambard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Lyver" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Mlouka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Profizi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-025-12028-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304389v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vidal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Ameline" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36364-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04919282v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petronia Carillo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Avice" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Vasconcelos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Du Jardin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brown" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70046" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206126v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dubois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2025.102235" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374454v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Gall" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Caherec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benbrahim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremmer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Niogret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art15" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364532v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Kougiteas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Julien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dupas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2025.106263" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04919240v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D&#8217;hooghe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Kopriva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Trouverie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf028" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675214v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;nicolas Boulc'H" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;fran&#231;oise Niogret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14454" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674667v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Luo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Hav&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soulay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16702" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440916v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Amy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy14020334" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122533v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lethicia Magno Massuia de Almeida" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Coquemont-Guyot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2022.111559" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582284v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2022.100476" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04918717v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Hwan Kim" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bok-Rye Lee" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Tabibul Islam" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1022143" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811273v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Coulon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2022.104788" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582295v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2022.100480" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04918113v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Maignan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G&#233;liot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2021.104265" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04918118v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10030456" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363680v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan Bertrand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Reyes Gonz&#225;lez-Centeno" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2021.104400" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04918121v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Coquerel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11051013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150309v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Bouranis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Malagoli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Bloem" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9020256" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02509441v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anner Cohen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Hacham" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yochai Welfe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soliman Khatib" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14621" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150285v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.607615" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02509443v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lornac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9020332" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02270632v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01014" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184367v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakumaran Chandrasekar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renier van Der Hoorn" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dechaumet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00046" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02353498v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Akmouche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ch&#232;neby" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#183; Mickael Lamboeuf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-019-03284-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624174v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djawed Bennouna" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Rosique" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubica Svilar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Pontet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258519000138" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184359v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Picot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants8010012" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170453v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poisson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Pontet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00458" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186074v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bennouna" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Svilar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pontet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Avice" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184350v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jauregui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pozueta-Romero" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier C&#243;rdoba" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Aparicio-Tejo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.06.029" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183679v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Besnard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengsong Zhao" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Vitha" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayumi Hyodo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery302" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186068v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duchaumet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Albert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berardocco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184353v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Moison" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Dinant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Azzopardi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery217" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184349v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn-Boitte" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline D&#233;rond" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx482" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184355v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kauffmann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204376" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322278v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jouenne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes5040029" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605024v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide Noubhani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo-Guerrero" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx126" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183519v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gironde" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Etienne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants5010001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183573v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashed Zaman" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Ourry" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00459" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183629v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renier A.L. van Der Hoorn" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2016.02.011" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631018v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe d'Hooghe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Larre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae Hwan Kim" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.01236" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183521v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Lan Jin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Hyun Park" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2014.08.004" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455972v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv031" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183529v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2014.12.006" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392652v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Girond&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Cah&#233;rec" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-015-0437-1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210014v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bataill&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00213" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183502v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Goudier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00993" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631668v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dubousset" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00695" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630627v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M113.034215" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636769v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Gi Lee" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2013.11.087" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVJBLT7X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633666v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru177" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631361v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Erice" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Sanz-S&#225;ez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Aroca" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Ruiz-Lozano" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-014-1631-8" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631937v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Lee" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muneer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Jung" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ourry" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01904167.2014.889148" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208761v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sarda" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diquelou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdallah" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nesi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859613000105" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-45NDZW1L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643691v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Aranjuelo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Molero" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franoise Gilard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers367" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644424v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowbiya Muneer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kil-Yong Kim" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2012.01669.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8TJCQPQL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906366v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6738" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WX578C92-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645814v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Beauclair" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-013-9317-9" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B0E9C0644A3C68AE2CA45EA42D209765788ACA6D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001599v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Gaufichon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Masclaux-Daubresse" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele M. Cren-Reisdorf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Y. Sakakibara" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02576.x" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209950v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Zuber" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Poignavent" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aime" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12350" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829081v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Escamez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-23" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208657v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Niogret" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faes" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-012-1636-8" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004199v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Guiboileau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki K. Yoshimoto" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Soulay" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Avice" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04084.x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649066v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo-Jin Jung" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2012.01586.x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8KXTXP3W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648919v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-012-0430-6" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DSZ0NJ1K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646767v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera Bosquet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Morcuende" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Nogu&#233;s" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err095" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651934v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Louahlia" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Irigoyen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sanchez-Diaz" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Thami Alami" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2011.02.013" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJQ34TJB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649217v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Erice" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sanz-S&#225;ez" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aranjuelo" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Irigoyen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aguirreolea" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2011.07.007" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999835v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Lothier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnay R. Sormani" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Lemaitre" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M. Azzopardi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq299" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652458v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pinto-Marijuan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Fleck" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4715" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JD7GX5GM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337706v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desclos" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Bonnefoy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200800984" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283269v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diqu&#233;lou" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesuffleur" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel-Lavenant" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2009.02.002" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9V4JHDW7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663824v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byung-Hyun Lee" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2007.01014.x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VN9SX03M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663605v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erl280" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663869v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Irigoyen" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2006.12.013" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SFSBM7J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192009v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Gou" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gombert" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Bonnefoy-Etienne" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP07088" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663031v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dhont" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Castonguay" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-P. Chalifour" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erj204" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667736v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nadeau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles B&#233;langer" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Drapeau" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcj006" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680853v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Meuriot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure M.-L. Decau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morvan Bertrand" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Prud'Homme" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP04151" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678576v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Lemaire" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Chantha Kim" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eri084" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678002v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roland" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecannu" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herve" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Avice" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678288v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP05022" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895597v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Michel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lecannu" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671446v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Lee" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Jung" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.Y. Kim" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675306v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meuriot" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Simon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laine" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Decau" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675453v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noquet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Volenec" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Cunningham" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675690v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rossato" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beauclair" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Henry" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2003.12.014" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QN32BPSX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678507v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacquet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673670v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674600v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Le Dily" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Goulas" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671652v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caillot" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ourry" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669335v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemaire" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679707v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679461v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davoine" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Deunff" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ledger" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Billard" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679188v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694457v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691254v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guerrand" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pavis" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Prudhomme" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucaud" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684531v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685407v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685738v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685250v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798429v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bodinier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieneke Dijk" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372970v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678584v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678809v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374256v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678909v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03694218v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03959188v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bosse" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04281690v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coquerel" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787536v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kauffmann" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373778v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734208v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456905v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bissuel-Belaygue" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leport" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456892v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739410v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanchez" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807650v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Munier-Jolain" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747535v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812418v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761011v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham A. Escobar Gutierrez" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771874v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corre" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835474v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526385v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onidas Kougiteas" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Berger" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fr&#233;mont" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://graines2025.colloque.inrae.fr" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372862v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03910977v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318598v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Reyes Gonzalez-Centeno" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02737323v2" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lethicia Magno" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Couceiro" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374438v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372808v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374569v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735681v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742465v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739983v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209987v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/280949.docx" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801497v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Santoni" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-688-7_20" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01748523v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/23474" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572078v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Merieau" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>