--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -692,295 +692,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05206126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biostim Colza : Mettre au point une méthode d'évaluation de la réponse du colza aux biostimulants en conditions de stress, du labo au champ</w:t>
+                <w:t xml:space="preserve">The recovery phase duration shapes plant responses to recurring heat stresses in winter oilseed rape (Brassica napus L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Le Gall</w:t>
+                <w:t xml:space="preserve">Leonidas Kougiteas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Le Caherec</w:t>
+                <w:t xml:space="preserve">Boris Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Benbrahim</w:t>
+                <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Kremmer</w:t>
+                <w:t xml:space="preserve">Nicolas Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Françoise Niogret</w:t>
+                <w:t xml:space="preserve">Quentin Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 107, pp.189-214. </w:t>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 239, pp.106263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2025.106263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05374454v1</w:t>
+                <w:t xml:space="preserve">hal-05364532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The recovery phase duration shapes plant responses to recurring heat stresses in winter oilseed rape (Brassica napus L.)</w:t>
+                <w:t xml:space="preserve">Biostim Colza : Mettre au point une méthode d'évaluation de la réponse du colza aux biostimulants en conditions de stress, du labo au champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonidas Kougiteas</w:t>
+                <w:t xml:space="preserve">Cécile Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Julien</w:t>
+                <w:t xml:space="preserve">Françoise Le Caherec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Bernay</w:t>
+                <w:t xml:space="preserve">Mohammed Benbrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Elie</w:t>
+                <w:t xml:space="preserve">Laurent Kremmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Dupas</w:t>
+                <w:t xml:space="preserve">Marie Françoise Niogret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 239, pp.106263. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 107, pp.189-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2025.106263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05364532v1</w:t>
+                <w:t xml:space="preserve">hal-05374454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning of sulfur flows and sulfur seed metabolism in oilseed rape facing sulfate limited conditions</w:t>
               </w:r>
@@ -1077,295 +1077,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf drought adaptive response in winter oilseed rape is altered at the onset of senescence: a study combining NMR relaxometry, multi‐omics and microscopy</w:t>
+                <w:t xml:space="preserve">Multi‐omics analyses of sid2 mutant reflect the need of isochorismate synthase ICS1 to cope with sulfur limitation in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre‐nicolas Boulc'H</w:t>
+                <w:t xml:space="preserve">Jie Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Clouet</w:t>
+                <w:t xml:space="preserve">Marien Havé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐françoise Niogret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean‐christophe Avice</w:t>
+                <w:t xml:space="preserve">Fabienne Soulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maja Musse</w:t>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppl.14454⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 118, pp.1635 - 1651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.16702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675214v1</w:t>
+                <w:t xml:space="preserve">hal-04674667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi‐omics analyses of sid2 mutant reflect the need of isochorismate synthase ICS1 to cope with sulfur limitation in Arabidopsis thaliana</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leaf drought adaptive response in winter oilseed rape is altered at the onset of senescence: a study combining NMR relaxometry, multi‐omics and microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marien Havé</w:t>
+                <w:t xml:space="preserve">Pierre‐nicolas Boulc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Soulay</w:t>
+                <w:t xml:space="preserve">Vanessa Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Balliau</w:t>
+                <w:t xml:space="preserve">Marie‐françoise Niogret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Clément</w:t>
+                <w:t xml:space="preserve">Maja Musse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 118, pp.1635 - 1651. </w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 176 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.16702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppl.14454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674667v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Importance of Considering Levels of P and N Fertilization to Promote Beneficial Interaction between Rapeseed and Phosphate-Solubilizing Bacteria</w:t>
               </w:r>
@@ -1507,51 +1507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lethicia Magno Massuia de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Coquemont-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Morvan-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1726,278 +1726,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Hormonal crosstalk on the regulation of stress responses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of two-generational heat stress exposure at the onset of seed maturation on seed yield and quality in Brassica napus L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lethicia Magno Massuia de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tae-Hwan Kim</w:t>
+                <w:t xml:space="preserve">Mathias Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Morvan-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bok-Rye Lee</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Jacques Bessoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.1022143⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 195 [Art. 104788], [15 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2022.104788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04918717v1</w:t>
+                <w:t xml:space="preserve">hal-03811273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of two-generational heat stress exposure at the onset of seed maturation on seed yield and quality in Brassica napus L.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lethicia Magno Massuia de Almeida</w:t>
+                <w:t xml:space="preserve">Editorial: Hormonal crosstalk on the regulation of stress responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tae-Hwan Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Coulon</w:t>
+                <w:t xml:space="preserve">Bok-Rye Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Tabibul Islam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 195 [Art. 104788], [15 p.]. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2022.104788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.1022143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811273v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are native phosphate solubilizing Bacteria a relevant alternative to mineral fertilizations for crops? Part II: PSB inoculation enables a halving of P input and improves the microbial community in the rapeseed rhizosphere</w:t>
               </w:r>
@@ -2113,51 +2113,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biostimulant impacts of Glutacetine® and derived formulations (VNT1 and VNT4) on the bread wheat grain proteome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Géliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2211,676 +2211,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glutacetine® Biostimulant Applied on Wheat under Contrasting Field Conditions Improves Grain Number Leading to Better Yield, Upgrades N-Related Traits and Changes Grain Ionome</w:t>
+                <w:t xml:space="preserve">VNT4, a Derived Formulation of Glutacetine® Biostimulant, Improved Yield and N-Related Traits of Bread Wheat When Mixed with Urea-Ammonium-Nitrate Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Géliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants10030456⟩</w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (5), pp.1013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy11051013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04918118v1</w:t>
+                <w:t xml:space="preserve">hal-04918121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature patterns at the onset of seed maturation determine seed yield and quality in oilseed rape (Brassica napus L.) in relation to sulphur nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lethicia Magno Massuia de Almeida</w:t>
+                <w:t xml:space="preserve">Glutacetine® Biostimulant Applied on Wheat under Contrasting Field Conditions Improves Grain Number Leading to Better Yield, Upgrades N-Related Traits and Changes Grain Ionome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Géliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2021.104400⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (3), pp.456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants10030456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363680v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VNT4, a Derived Formulation of Glutacetine® Biostimulant, Improved Yield and N-Related Traits of Bread Wheat When Mixed with Urea-Ammonium-Nitrate Solution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Maignan</w:t>
+                <w:t xml:space="preserve">High temperature patterns at the onset of seed maturation determine seed yield and quality in oilseed rape (Brassica napus L.) in relation to sulphur nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lethicia Magno Massuia de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Morvan Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hélène Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Coquerel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">María Reyes González-Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (5), pp.1013. </w:t>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 185, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/agronomy11051013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2021.104400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918121v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Plant Sulfur Research</w:t>
+                <w:t xml:space="preserve">Evidence of a significant role of glutathione reductase in the sulfur assimilation pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitris Bouranis</w:t>
+                <w:t xml:space="preserve">Anner Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Malagoli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
+                <w:t xml:space="preserve">Yael Hacham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elke Bloem</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yochai Welfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soliman Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐christophe Avice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants9020256⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.14621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150309v1</w:t>
+                <w:t xml:space="preserve">hal-02509441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of a significant role of glutathione reductase in the sulfur assimilation pathway</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advances in Plant Sulfur Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yael Hacham</w:t>
+                <w:t xml:space="preserve">Dimitris Bouranis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yochai Welfe</w:t>
+                <w:t xml:space="preserve">Mario Malagoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soliman Khatib</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elke Bloem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (2), pp.256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.14621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plants9020256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02509441v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biostimulant Effects of Glutacetine® and Its Derived Formulations Mixed With N Fertilizer on Post-heading N Uptake and Remobilization, Seed Yield, and Grain Quality in Winter Wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Géliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2953,90 +2953,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autophagy Controls Sulphur Metabolism in the Rosette Leaves of Arabidopsis and Facilitates S Remobilization to the Seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Lornac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marien Havé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Soulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (2), pp.332. </w:t>
@@ -3381,51 +3381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Chèneby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">· Mickael Lamboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4131,286 +4131,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis UMAMIT24 and 25 are amino acid exporters involved in seed loading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolic profiling and functional metabolomics of senescence and stress response in plants: a case study in the Brassicaceae species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouchereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Besnard</w:t>
+                <w:t xml:space="preserve">Sylvain Duchaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chengsong Zhao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
+                <w:t xml:space="preserve">B Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-C Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislav Vitha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ayumi Hyodo</w:t>
+                <w:t xml:space="preserve">S Berardocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FEBS Open Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.27-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183679v1</w:t>
+                <w:t xml:space="preserve">hal-02186068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic profiling and functional metabolomics of senescence and stress response in plants: a case study in the Brassicaceae species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Bouchereau</w:t>
+                <w:t xml:space="preserve">Arabidopsis UMAMIT24 and 25 are amino acid exporters involved in seed loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengsong Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Duchaumet</w:t>
+                <w:t xml:space="preserve">Stanislav Vitha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Albert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S Berardocco</w:t>
+                <w:t xml:space="preserve">Ayumi Hyodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Open Bio</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69 (21), pp.5221-5232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ery302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186068v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three cytosolic glutamine synthetase isoforms localized in different-order veins act together for N remobilization and seed filling in Arabidopsis</w:t>
               </w:r>
@@ -4435,51 +4435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marmagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Dinant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Soulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4530,64 +4530,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increases in activity of proteasome and papain-like cysteine protease in Arabidopsis autophagy mutants: back-up compensatory effect or cell-death promoting effect?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marien Havé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Cottyn-Boitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5200,51 +5200,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfur Use Efficiency Is a Significant Determinant of Drought Stress Tolerance in Relation to Photosynthetic Activity in Brassica napus Cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bok-Rye Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rashed Zaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5252,51 +5252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Ourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tae-Hwan Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5575,177 +5575,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotypic variation in N uptake and assimilation estimated by 15N tracing in water deficit-stressed Brassica napus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Sulfate resupply accentuates protein synthesis in coordination with nitrogen metabolism in sulfur deprived Brassica napus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bok-Rye Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sang-Hyun Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rashed Zaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Qian Zhang</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2014.08.004⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2014.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183521v1</w:t>
+                <w:t xml:space="preserve">hal-02183529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A profiling approach of the natural variability of foliar N remobilization at the rosette stage gives clues to understand the limiting processes involved in the low N use efficiency of winter oilseed rape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gironde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5794,210 +5794,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 66 (9), pp.2461-2473. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/erv031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfate resupply accentuates protein synthesis in coordination with nitrogen metabolism in sulfur deprived Brassica napus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Genotypic variation in N uptake and assimilation estimated by 15N tracing in water deficit-stressed Brassica napus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bok-Rye Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Lan Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang-Hyun Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rashed Zaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Zhang</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 87, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 109, pp.73-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2014.12.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2014.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183529v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contrasting N management of two oilseed rape genotypes reveals the mechanisms of proteolysis associated with leaf N remobilization and the respective contributions of leaves and stems to N storage and remobilization during seed filling.</w:t>
               </w:r>
@@ -6649,90 +6649,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of vegetative storage protein (VSP) and low molecular proteins induced by water deficit in stolon of white clover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bok-Rye Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong-Gi Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tae-Hwan Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 443 (1), pp.229-233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6772,390 +6772,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf senescence and nitrogen remobilization efficiency in oilseed rape (&amp;lt;em&amp;gt;Brassica napus&amp;lt;/em&amp;gt; L.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Partitioning of newly absorbed and previously stored nitrogen and sulfur under sulfate deficient nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. R. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Muneer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. J. Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ourry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eru177⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plant Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (10), pp.1702-1716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01904167.2014.889148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633666v1</w:t>
+                <w:t xml:space="preserve">hal-02631937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photosynthetic down-regulation in N-2-fixing alfalfa under elevated CO2 alters rubisco content and decreases nodule metabolism via nitrogenase and tricarboxylic acid cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gorka Erice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Sanz-Sáez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Aroca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Ruiz-Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Physiologiae Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 36 (10), pp.2607 - 2617. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11738-014-1631-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning of newly absorbed and previously stored nitrogen and sulfur under sulfate deficient nutrition</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leaf senescence and nitrogen remobilization efficiency in oilseed rape (&amp;lt;em&amp;gt;Brassica napus&amp;lt;/em&amp;gt; L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 37 (10), pp.1702-1716. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (14), pp.3813-3824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01904167.2014.889148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eru177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02631937v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of sulphur deficiency in commercial oilseed rape crops from plant analysis</w:t>
               </w:r>
@@ -7415,716 +7415,716 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S-deficiency responsive accumulation of amino acids is mainly due to hydrolysis of the previously synthesized proteins not to de novo synthesis in Brassica napus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bok-Rye Lee</w:t>
+                <w:t xml:space="preserve">Light Restriction Delays Leaf Senescence in Winter Oilseed Rape (Brassica napus L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sowbiya Muneer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kil-Yong Kim</w:t>
+                <w:t xml:space="preserve">Patrick Beauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Ourry</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Plant Growth Regulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (3), pp.506 - 518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00344-013-9317-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.2012.01669.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644424v1</w:t>
+                <w:t xml:space="preserve">hal-02645814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A specific method of (34) S labelling provides evidence that sulphate assimilation occurs in developing seeds and pod walls of Brassica napus L. subjected to ample or limited S nutrition.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arabidopsis thaliana ASN2 encoding asparagine synthetase is involved in the control of nitrogen assimilation and export during vegetative growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure L. Gaufichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine C. Masclaux-Daubresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tcherkez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele M. Cren-Reisdorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukiko Y. Sakakibara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.6738⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (2), pp.328 - 342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2012.02576.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00906366v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light Restriction Delays Leaf Senescence in Winter Oilseed Rape (Brassica napus L.)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Trouverie</w:t>
+                <w:t xml:space="preserve">Legume adaptation to sulfur deficiency revealed by comparing nutrient allocation and seed traits in Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Poignavent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vieren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Growth Regulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 76 (6), pp.982-996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00344-013-9317-9⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02645814v1</w:t>
+                <w:t xml:space="preserve">hal-01209950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis thaliana ASN2 encoding asparagine synthetase is involved in the control of nitrogen assimilation and export during vegetative growth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yukiko Y. Sakakibara</w:t>
+                <w:t xml:space="preserve">S-deficiency responsive accumulation of amino acids is mainly due to hydrolysis of the previously synthesized proteins not to de novo synthesis in Brassica napus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bok-Rye Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sowbiya Muneer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kil-Yong Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2012.02576.x⟩</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 147 (3), pp.369 - 380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.2012.01669.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001599v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legume adaptation to sulfur deficiency revealed by comparing nutrient allocation and seed traits in Medicago truncatula</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A specific method of (34) S labelling provides evidence that sulphate assimilation occurs in developing seeds and pod walls of Brassica napus L. subjected to ample or limited S nutrition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe d'Hooghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Bataillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Trouverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (24), pp.2737-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.6738⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.12350⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01209950v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulphur limitation provokes physiological and leaf proteome changes in oilseed rape that lead to perturbation of sulphur, carbon and oxidative metabolisms.</w:t>
               </w:r>
@@ -8495,103 +8495,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycorrhizal colonization alleviates drought-induced oxidative damage and lignification in the leaves of drought-stressed perennial ryegrass (Lolium perenne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bok-Rye Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sowbiya Muneer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woo-Jin Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 145 (3), pp.440 - 449. </w:t>
@@ -8641,103 +8641,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycorrhizal colonisation and P-supplement effects on N uptake and N assimilation in perennial ryegrass under well-watered and drought-stressed conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bok-Rye Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sowbiya Muneer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woo-Jin Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tae-Hwan Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycorrhiza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (7), pp.525 - 534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8911,354 +8911,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water use efficiency, transpiration and net CO2 exchange of four alfalfa genotypes submitted to progressive drought and subsequent recovery</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photosynthesis, N(2) fixation and taproot reserves during the cutting regrowth cycle of alfalfa under elevated CO(2) and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Louahlia</w:t>
+                <w:t xml:space="preserve">G. Erice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Jose Irigoyen</w:t>
+                <w:t xml:space="preserve">A Sanz-Sáez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Sanchez-Diaz</w:t>
+                <w:t xml:space="preserve">I. Aranjuelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Thami Alami</w:t>
+                <w:t xml:space="preserve">J.-J. Irigoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aguirreolea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2011.02.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 168 (17), pp.2007-2014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jplph.2011.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651934v1</w:t>
+                <w:t xml:space="preserve">hal-02649217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photosynthesis, N(2) fixation and taproot reserves during the cutting regrowth cycle of alfalfa under elevated CO(2) and temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water use efficiency, transpiration and net CO2 exchange of four alfalfa genotypes submitted to progressive drought and subsequent recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gorka Erice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Erice</w:t>
+                <w:t xml:space="preserve">Said Louahlia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sanz-Sáez</w:t>
+                <w:t xml:space="preserve">Juan Jose Irigoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Aranjuelo</w:t>
+                <w:t xml:space="preserve">Manuel Sanchez-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-J. Irigoyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Aguirreolea</w:t>
+                <w:t xml:space="preserve">I. Thami Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 72 (2), pp.123 - 130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2011.02.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jplph.2011.07.007⟩</w:t>
-[...12 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649217v1</w:t>
+                <w:t xml:space="preserve">hal-02651934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cytosolic glutamine synthetase GLN1;2 plays a role in the control of plant growth and ammonium homeostasis in Arabidopsis rosettes when nitrate supply is not limiting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy J. Lothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure L. Gaufichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodnay R. Sormani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9744,51 +9744,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of drought-induced pathogenesis-related proteins and its physiological significance in white clover leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bok-Rye Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woo-Jin Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9796,51 +9796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Byung-Hyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 132, pp.329-337. </w:t>
@@ -9890,103 +9890,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peroxidases and lignification in relation to the intensity of water-deficit stress in white clover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bok-Rye Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kil-Yong Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woo-Jin Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 58 (6), pp.1271-1279. </w:t>
@@ -10024,103 +10024,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of drought, elevated CO2 and temperature on accumulation of N and vegetative storage proteins (VSP) in taproot of nodulated alfalfa before and after cutting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gorka Erice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan José Irigoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Sanchez-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ourry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 172, pp.903-912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10724,51 +10724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chantha Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ourry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 56 (413), pp.935-943. </w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10927,103 +10927,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient increase of de novo amino acid synthesis and its physiological significance in water-stressed white clover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bok-Rye Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woo-Jin Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kil-Yong Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 32, pp.831-838. </w:t>
@@ -11555,298 +11555,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of altered source-sink relationships on N allocation and vegetative storage protein accumulation in Brassica napus L.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Noquet</w:t>
+                <w:t xml:space="preserve">Effects of initial N reserve status and residual leaf area after cutting on leaf area and organ establishment during regrowth of alfalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Decau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Rossato</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M.P. Henry</w:t>
+                <w:t xml:space="preserve">A. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Meuriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Canadian Journal of Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 84, pp.1059-1066</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675690v1</w:t>
+                <w:t xml:space="preserve">hal-02678507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of initial N reserve status and residual leaf area after cutting on leaf area and organ establishment during regrowth of alfalfa</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.L. Decau</w:t>
+                <w:t xml:space="preserve">Effects of altered source-sink relationships on N allocation and vegetative storage protein accumulation in Brassica napus L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Noquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Meuriot</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Beauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 166, pp.1007-1018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2003.12.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678507v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation of N reserves and vegetative storage protein (VSP) in taproots of non-nodulated alfalfa (medicago sativa L.) are affected by mineral N availability</w:t>
               </w:r>
@@ -12595,77 +12595,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des réserves azotées et carbonées sur la repousse des espèces prairiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Louahlia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chantha Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Morvan-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12701,273 +12701,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rapid and reliable method for NO quantification and 15NO/14NO determination using isotope ratio mass spectrometry : an application for the detection of NO synthesis in propionibacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fructan biosynthesis in Lolium perenne: appraisal of soluble and insoluble enzymatic pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guerrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pavis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Boucaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 13, pp.1197-1200</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 141 (1), pp.109-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02694457v1</w:t>
+                <w:t xml:space="preserve">hal-02691254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fructan biosynthesis in Lolium perenne: appraisal of soluble and insoluble enzymatic pathways</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A rapid and reliable method for NO quantification and 15NO/14NO determination using isotope ratio mass spectrometry : an application for the detection of NO synthesis in propionibacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ourry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Louahlia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 141 (1), pp.109-118</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 13, pp.1197-1200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691254v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the previous shoot removal frequency on subsequent shoot regrowth in two Medicago sativa L. cultivars</w:t>
               </w:r>
@@ -12992,51 +12992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Boucaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 188, pp.189-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13113,51 +13113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Volenec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Boucaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 37, pp.1187-1193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13221,51 +13221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Boucaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 112, pp.281-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13342,51 +13342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Volenec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Boucaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 34 (4), pp.561-570</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13808,260 +13808,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’allocation de cadmium aux grains est-elle sous la dépendance du statut soufré chez le blé dur ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’inoculation de bactéries solubilisatrices de phosphates permet une diminution de la fertilisation phosphatée du colza en lien avec un changement de spécialisation du phytobiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Amy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bressan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du réseau "Déterminisme et Qualité des produits récoltés"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inrae, Nov 2022, Avignon (en ligne ), France</w:t>
+              <w:t xml:space="preserve">Journées de la SFR Norvege</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678809v1</w:t>
+                <w:t xml:space="preserve">hal-04374256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’inoculation de bactéries solubilisatrices de phosphates permet une diminution de la fertilisation phosphatée du colza en lien avec un changement de spécialisation du phytobiome</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L’allocation de cadmium aux grains est-elle sous la dépendance du statut soufré chez le blé dur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la SFR Norvege</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Journée du réseau "Déterminisme et Qualité des produits récoltés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inrae, Nov 2022, Avignon (en ligne ), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04374256v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’allocation de cadmium aux grains est-elle sous la dépendance du statut soufré chez le blé dur ?</w:t>
               </w:r>
@@ -14086,51 +14086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14297,51 +14297,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biostimulant seed treatment to enhance germination, symbiosis establishment and early growth of soybean subjected to low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14724,51 +14724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pascale Prud’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique de la Fédération de la Recherche NORVEGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Mont-Saint-Aignan, France</w:t>
@@ -15086,51 +15086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bissuel-Belaygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Leport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Musse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15198,64 +15198,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vieren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15349,51 +15349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ourry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Phloème dans tous ses états. Formation, Nutrition, Transport, Réponse aux ravageurs et applications. Société Française de Biologie Végétale, IIième journée de Poitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Poitiers, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15737,51 +15737,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôles des réserves N et C durant la repousse foliaire printanière ou après une coupe chez les espèces fourragères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Louahlia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15901,51 +15901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Boucaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. International Grassland Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Winnipeg, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16041,51 +16041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16265,51 +16265,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biostimulant seed treatment to enhance germination, symbiosis establishment and early growth of soybean subjected to low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17331,77 +17331,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legume adaptation to sulfur deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Poignavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17674,51 +17674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17992,51 +17992,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EF041B4C"/>
+    <w:nsid w:val="58D8484A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18223,51 +18223,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/avice-jean-christophe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3676-8364" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482423v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chambard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Lyver" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Mlouka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Profizi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-025-12028-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304389v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vidal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Ameline" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36364-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04919282v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petronia Carillo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Avice" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Vasconcelos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Du Jardin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brown" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70046" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206126v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dubois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2025.102235" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374454v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Gall" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Caherec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benbrahim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremmer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Niogret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art15" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364532v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Kougiteas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Julien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dupas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2025.106263" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04919240v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D&#8217;hooghe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Kopriva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Trouverie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf028" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675214v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;nicolas Boulc'H" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;fran&#231;oise Niogret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14454" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674667v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Luo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Hav&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soulay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16702" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440916v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Amy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy14020334" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122533v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lethicia Magno Massuia de Almeida" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Coquemont-Guyot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2022.111559" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582284v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2022.100476" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04918717v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Hwan Kim" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bok-Rye Lee" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Tabibul Islam" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1022143" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811273v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Coulon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2022.104788" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582295v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2022.100480" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04918113v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Maignan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G&#233;liot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2021.104265" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04918118v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10030456" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363680v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan Bertrand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Reyes Gonz&#225;lez-Centeno" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2021.104400" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04918121v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Coquerel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11051013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150309v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Bouranis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Malagoli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Bloem" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9020256" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02509441v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anner Cohen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Hacham" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yochai Welfe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soliman Khatib" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14621" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150285v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.607615" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02509443v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lornac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9020332" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02270632v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01014" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184367v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakumaran Chandrasekar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renier van Der Hoorn" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dechaumet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00046" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02353498v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Akmouche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ch&#232;neby" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#183; Mickael Lamboeuf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-019-03284-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624174v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djawed Bennouna" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Rosique" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubica Svilar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Pontet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258519000138" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184359v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Picot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants8010012" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170453v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poisson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Pontet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00458" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186074v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bennouna" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Svilar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pontet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Avice" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184350v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jauregui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pozueta-Romero" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier C&#243;rdoba" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Aparicio-Tejo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.06.029" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183679v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Besnard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengsong Zhao" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Vitha" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayumi Hyodo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery302" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186068v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duchaumet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Albert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berardocco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184353v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Moison" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Dinant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Azzopardi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery217" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184349v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn-Boitte" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline D&#233;rond" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx482" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184355v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kauffmann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204376" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322278v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jouenne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes5040029" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605024v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide Noubhani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo-Guerrero" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx126" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183519v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gironde" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Etienne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants5010001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183573v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashed Zaman" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Ourry" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00459" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183629v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renier A.L. van Der Hoorn" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2016.02.011" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631018v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe d'Hooghe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Larre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae Hwan Kim" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.01236" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183521v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Lan Jin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Hyun Park" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2014.08.004" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455972v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv031" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183529v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2014.12.006" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392652v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Girond&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Cah&#233;rec" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-015-0437-1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210014v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bataill&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00213" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183502v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Goudier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00993" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631668v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dubousset" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00695" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630627v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M113.034215" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636769v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Gi Lee" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2013.11.087" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVJBLT7X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633666v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru177" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631361v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Erice" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Sanz-S&#225;ez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Aroca" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Ruiz-Lozano" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-014-1631-8" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631937v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Lee" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muneer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Jung" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ourry" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01904167.2014.889148" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208761v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sarda" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diquelou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdallah" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nesi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859613000105" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-45NDZW1L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643691v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Aranjuelo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Molero" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franoise Gilard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers367" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644424v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowbiya Muneer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kil-Yong Kim" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2012.01669.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8TJCQPQL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906366v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6738" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WX578C92-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645814v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Beauclair" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-013-9317-9" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B0E9C0644A3C68AE2CA45EA42D209765788ACA6D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001599v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Gaufichon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Masclaux-Daubresse" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele M. Cren-Reisdorf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Y. Sakakibara" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02576.x" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209950v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Zuber" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Poignavent" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aime" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12350" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829081v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Escamez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-23" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208657v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Niogret" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faes" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-012-1636-8" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004199v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Guiboileau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki K. Yoshimoto" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Soulay" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Avice" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04084.x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649066v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo-Jin Jung" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2012.01586.x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8KXTXP3W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648919v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-012-0430-6" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DSZ0NJ1K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646767v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera Bosquet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Morcuende" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Nogu&#233;s" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err095" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651934v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Louahlia" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Irigoyen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sanchez-Diaz" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Thami Alami" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2011.02.013" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJQ34TJB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649217v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Erice" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sanz-S&#225;ez" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aranjuelo" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Irigoyen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aguirreolea" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2011.07.007" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999835v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Lothier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnay R. Sormani" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Lemaitre" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M. Azzopardi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq299" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652458v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pinto-Marijuan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Fleck" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4715" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JD7GX5GM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337706v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desclos" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Bonnefoy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200800984" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283269v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diqu&#233;lou" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesuffleur" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel-Lavenant" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2009.02.002" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9V4JHDW7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663824v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byung-Hyun Lee" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2007.01014.x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VN9SX03M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663605v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erl280" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663869v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Irigoyen" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2006.12.013" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SFSBM7J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192009v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Gou" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gombert" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Bonnefoy-Etienne" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP07088" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663031v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dhont" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Castonguay" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-P. Chalifour" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erj204" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667736v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nadeau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles B&#233;langer" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Drapeau" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcj006" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680853v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Meuriot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure M.-L. Decau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morvan Bertrand" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Prud'Homme" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP04151" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678576v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Lemaire" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Chantha Kim" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eri084" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678002v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roland" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecannu" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herve" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Avice" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678288v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP05022" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895597v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Michel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lecannu" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671446v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Lee" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Jung" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.Y. Kim" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675306v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meuriot" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Simon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laine" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Decau" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675453v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noquet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Volenec" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Cunningham" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675690v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rossato" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beauclair" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Henry" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2003.12.014" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QN32BPSX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678507v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacquet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673670v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674600v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Le Dily" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Goulas" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671652v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caillot" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ourry" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669335v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemaire" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679707v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679461v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davoine" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Deunff" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ledger" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Billard" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679188v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694457v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691254v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guerrand" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pavis" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Prudhomme" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucaud" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684531v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685407v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685738v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685250v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798429v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bodinier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieneke Dijk" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372970v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678584v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678809v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374256v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678909v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03694218v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03959188v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bosse" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04281690v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coquerel" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787536v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kauffmann" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373778v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734208v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456905v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bissuel-Belaygue" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leport" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456892v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739410v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanchez" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807650v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Munier-Jolain" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747535v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812418v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761011v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham A. Escobar Gutierrez" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771874v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corre" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835474v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526385v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onidas Kougiteas" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Berger" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fr&#233;mont" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://graines2025.colloque.inrae.fr" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372862v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03910977v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318598v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Reyes Gonzalez-Centeno" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02737323v2" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lethicia Magno" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Couceiro" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374438v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372808v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374569v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735681v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742465v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739983v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209987v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/280949.docx" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801497v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Santoni" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-688-7_20" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01748523v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/23474" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572078v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Merieau" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/avice-jean-christophe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3676-8364" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482423v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chambard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Lyver" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Mlouka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Profizi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-025-12028-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304389v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vidal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Ameline" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36364-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04919282v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petronia Carillo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Avice" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Vasconcelos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Du Jardin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brown" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70046" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206126v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dubois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2025.102235" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364532v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Kougiteas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Julien" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dupas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2025.106263" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374454v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Gall" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Caherec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benbrahim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremmer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Niogret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art15" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04919240v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D&#8217;hooghe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Kopriva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Trouverie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf028" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674667v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Luo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Hav&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soulay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16702" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675214v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;nicolas Boulc'H" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;fran&#231;oise Niogret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14454" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440916v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Amy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy14020334" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122533v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lethicia Magno Massuia de Almeida" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Coquemont-Guyot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2022.111559" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582284v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2022.100476" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811273v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Coulon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2022.104788" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04918717v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Hwan Kim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bok-Rye Lee" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Tabibul Islam" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1022143" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582295v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2022.100480" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04918113v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Maignan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G&#233;liot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2021.104265" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04918121v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Coquerel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11051013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04918118v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10030456" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363680v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan Bertrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Reyes Gonz&#225;lez-Centeno" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2021.104400" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02509441v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anner Cohen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Hacham" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yochai Welfe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soliman Khatib" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14621" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150309v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Bouranis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Malagoli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Bloem" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9020256" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150285v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.607615" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02509443v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lornac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9020332" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02270632v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01014" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184367v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakumaran Chandrasekar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renier van Der Hoorn" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dechaumet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00046" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02353498v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Akmouche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ch&#232;neby" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#183; Mickael Lamboeuf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-019-03284-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624174v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djawed Bennouna" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Rosique" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubica Svilar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Pontet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258519000138" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184359v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Picot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants8010012" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170453v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poisson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Pontet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00458" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186074v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bennouna" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Svilar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pontet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Avice" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184350v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jauregui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pozueta-Romero" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier C&#243;rdoba" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Aparicio-Tejo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.06.029" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186068v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duchaumet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Albert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berardocco" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183679v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Besnard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengsong Zhao" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Vitha" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayumi Hyodo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery302" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184353v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Moison" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Dinant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Azzopardi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery217" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184349v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn-Boitte" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline D&#233;rond" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx482" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184355v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kauffmann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204376" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322278v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jouenne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes5040029" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605024v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide Noubhani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo-Guerrero" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx126" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183519v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gironde" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Etienne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants5010001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183573v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashed Zaman" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Ourry" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00459" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183629v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renier A.L. van Der Hoorn" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2016.02.011" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631018v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe d'Hooghe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Larre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae Hwan Kim" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.01236" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183529v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Hyun Park" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2014.12.006" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455972v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv031" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183521v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Lan Jin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2014.08.004" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392652v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Girond&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Cah&#233;rec" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-015-0437-1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210014v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bataill&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00213" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183502v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Goudier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00993" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631668v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dubousset" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00695" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630627v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M113.034215" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636769v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Gi Lee" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2013.11.087" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVJBLT7X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631937v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Lee" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muneer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Jung" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ourry" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01904167.2014.889148" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631361v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Erice" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Sanz-S&#225;ez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Aroca" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Ruiz-Lozano" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-014-1631-8" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633666v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru177" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208761v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sarda" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diquelou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdallah" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nesi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859613000105" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-45NDZW1L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643691v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Aranjuelo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Molero" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franoise Gilard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers367" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645814v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Beauclair" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-013-9317-9" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B0E9C0644A3C68AE2CA45EA42D209765788ACA6D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001599v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Gaufichon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Masclaux-Daubresse" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele M. Cren-Reisdorf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Y. Sakakibara" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02576.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209950v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Zuber" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Poignavent" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aime" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12350" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644424v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowbiya Muneer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kil-Yong Kim" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2012.01669.x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8TJCQPQL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906366v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6738" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WX578C92-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829081v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Escamez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-23" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208657v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Niogret" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faes" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-012-1636-8" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004199v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Guiboileau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki K. Yoshimoto" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Soulay" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Avice" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04084.x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649066v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo-Jin Jung" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2012.01586.x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8KXTXP3W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648919v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-012-0430-6" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DSZ0NJ1K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646767v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera Bosquet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Morcuende" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Nogu&#233;s" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err095" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649217v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Erice" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sanz-S&#225;ez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aranjuelo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Irigoyen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aguirreolea" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2011.07.007" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651934v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Louahlia" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Irigoyen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sanchez-Diaz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Thami Alami" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2011.02.013" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJQ34TJB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999835v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Lothier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnay R. Sormani" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Lemaitre" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M. Azzopardi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq299" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652458v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pinto-Marijuan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Fleck" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4715" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JD7GX5GM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337706v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desclos" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Bonnefoy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200800984" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283269v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diqu&#233;lou" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesuffleur" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel-Lavenant" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2009.02.002" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9V4JHDW7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663824v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byung-Hyun Lee" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2007.01014.x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VN9SX03M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663605v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erl280" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663869v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Irigoyen" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2006.12.013" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SFSBM7J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192009v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Gou" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gombert" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Bonnefoy-Etienne" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP07088" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663031v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dhont" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Castonguay" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-P. Chalifour" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erj204" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667736v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nadeau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles B&#233;langer" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Drapeau" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcj006" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680853v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Meuriot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure M.-L. Decau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morvan Bertrand" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Prud'Homme" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP04151" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678576v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Lemaire" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Chantha Kim" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eri084" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678002v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roland" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecannu" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herve" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Avice" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678288v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP05022" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895597v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Michel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lecannu" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671446v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Lee" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Jung" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.Y. Kim" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675306v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meuriot" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Simon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laine" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Decau" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675453v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noquet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Volenec" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Cunningham" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678507v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacquet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675690v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rossato" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beauclair" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Henry" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2003.12.014" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QN32BPSX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673670v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674600v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Le Dily" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Goulas" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671652v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caillot" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ourry" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669335v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemaire" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679707v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679461v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davoine" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Deunff" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ledger" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Billard" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679188v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691254v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guerrand" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pavis" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Prudhomme" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucaud" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694457v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684531v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685407v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685738v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685250v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798429v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bodinier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieneke Dijk" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372970v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678584v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374256v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678809v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678909v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03694218v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03959188v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bosse" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04281690v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coquerel" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787536v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kauffmann" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373778v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734208v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456905v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bissuel-Belaygue" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leport" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456892v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739410v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanchez" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807650v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Munier-Jolain" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747535v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812418v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761011v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham A. Escobar Gutierrez" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771874v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corre" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835474v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526385v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onidas Kougiteas" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Berger" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fr&#233;mont" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://graines2025.colloque.inrae.fr" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372862v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03910977v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318598v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Reyes Gonzalez-Centeno" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02737323v2" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lethicia Magno" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Couceiro" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374438v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372808v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374569v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735681v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742465v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739983v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209987v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/280949.docx" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801497v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Santoni" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-688-7_20" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01748523v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/23474" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572078v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Merieau" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>