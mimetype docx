--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -294,1121 +294,1121 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfur deficiency affects the accumulation and the allocation to shoots of cadmium and of some macro- (P, K, Ca, Mg) and micro-nutrients (Cu, Mn, Mo, Zn) in durum wheat at heading</w:t>
+                <w:t xml:space="preserve">Tuning of sulfur flows and sulfur seed metabolism in oilseed rape facing sulfate limited conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Vidal</w:t>
+                <w:t xml:space="preserve">Philippe D’hooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+                <w:t xml:space="preserve">Stanislav Kopriva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Trouverie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-025-36364-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 76 (8), pp.2278-2296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraf028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304389v1</w:t>
+                <w:t xml:space="preserve">hal-04919240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biostimulants in Agriculture: Editorial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sulfur deficiency affects the accumulation and the allocation to shoots of cadmium and of some macro- (P, K, Ca, Mg) and micro-nutrients (Cu, Mn, Mo, Zn) in durum wheat at heading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petronia Carillo</w:t>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐christophe Avice</w:t>
+                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Vasconcelos</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Francoise Ameline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppl.70046⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (23), pp.14114-14126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-025-36364-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04919282v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium allocation to grains depends on sulfur nutrition in durum wheat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agathe Vidal</w:t>
+                <w:t xml:space="preserve">Biostimulants in Agriculture: Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petronia Carillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Dubois</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marta Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Du Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Brown</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agriculture and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jafr.2025.102235⟩</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 177 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.70046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05206126v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The recovery phase duration shapes plant responses to recurring heat stresses in winter oilseed rape (Brassica napus L.)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boris Julien</w:t>
+                <w:t xml:space="preserve">Cadmium allocation to grains depends on sulfur nutrition in durum wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Bernay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Quentin Dupas</w:t>
+                <w:t xml:space="preserve">Valentin Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2025.106263⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agriculture and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafr.2025.102235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364532v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05206126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biostim Colza : Mettre au point une méthode d'évaluation de la réponse du colza aux biostimulants en conditions de stress, du labo au champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Caherec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Le Gall</w:t>
+                <w:t xml:space="preserve">Mohammed Benbrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Le Caherec</w:t>
+                <w:t xml:space="preserve">Laurent Kremmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Françoise Niogret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 107, pp.189-214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning of sulfur flows and sulfur seed metabolism in oilseed rape facing sulfate limited conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The recovery phase duration shapes plant responses to recurring heat stresses in winter oilseed rape (Brassica napus L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonidas Kougiteas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe D’hooghe</w:t>
+                <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislav Kopriva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
+                <w:t xml:space="preserve">Nicolas Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Trouverie</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quentin Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 76 (8), pp.2278-2296. </w:t>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 239, pp.106263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraf028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2025.106263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04919240v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi‐omics analyses of sid2 mutant reflect the need of isochorismate synthase ICS1 to cope with sulfur limitation in Arabidopsis thaliana</w:t>
+                <w:t xml:space="preserve">Leaf drought adaptive response in winter oilseed rape is altered at the onset of senescence: a study combining NMR relaxometry, multi‐omics and microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Luo</w:t>
+                <w:t xml:space="preserve">Pierre‐nicolas Boulc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marien Havé</w:t>
+                <w:t xml:space="preserve">Vanessa Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Soulay</w:t>
+                <w:t xml:space="preserve">Marie‐françoise Niogret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Balliau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Clément</w:t>
+                <w:t xml:space="preserve">Maja Musse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.16702⟩</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 176 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.14454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674667v1</w:t>
+                <w:t xml:space="preserve">hal-04675214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf drought adaptive response in winter oilseed rape is altered at the onset of senescence: a study combining NMR relaxometry, multi‐omics and microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi‐omics analyses of sid2 mutant reflect the need of isochorismate synthase ICS1 to cope with sulfur limitation in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre‐nicolas Boulc'H</w:t>
+                <w:t xml:space="preserve">Marien Havé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Clouet</w:t>
+                <w:t xml:space="preserve">Fabienne Soulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐françoise Niogret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean‐christophe Avice</w:t>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maja Musse</w:t>
+                <w:t xml:space="preserve">Gilles Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 176 (4), </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 118, pp.1635 - 1651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppl.14454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.16702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675214v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Importance of Considering Levels of P and N Fertilization to Promote Beneficial Interaction between Rapeseed and Phosphate-Solubilizing Bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Amy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1507,77 +1507,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lethicia Magno Massuia de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Coquemont-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Morvan-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 327, pp.111559. </w:t>
@@ -1628,51 +1628,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are native phosphate solubilizing bacteria a relevant alternative to mineral fertilizations for crops? Part I. When rhizobacteria meet plant P requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Amy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1758,51 +1758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lethicia Magno Massuia de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Morvan-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1905,51 +1905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bok-Rye Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md Tabibul Islam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1996,51 +1996,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are native phosphate solubilizing Bacteria a relevant alternative to mineral fertilizations for crops? Part II: PSB inoculation enables a halving of P input and improves the microbial community in the rapeseed rhizosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Amy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2113,77 +2113,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biostimulant impacts of Glutacetine® and derived formulations (VNT1 and VNT4) on the bread wheat grain proteome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Géliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 244, pp.104265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2256,51 +2256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Géliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (5), pp.1013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2360,51 +2360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Géliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (3), pp.456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2451,51 +2451,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature patterns at the onset of seed maturation determine seed yield and quality in oilseed rape (Brassica napus L.) in relation to sulphur nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lethicia Magno Massuia de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Morvan Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2624,51 +2624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yochai Welfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soliman Khatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
@@ -2732,51 +2732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Bouranis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Bloem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2836,77 +2836,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biostimulant Effects of Glutacetine® and Its Derived Formulations Mixed With N Fertilizer on Post-heading N Uptake and Remobilization, Seed Yield, and Grain Quality in Winter Wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Géliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2953,90 +2953,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autophagy Controls Sulphur Metabolism in the Rosette Leaves of Arabidopsis and Facilitates S Remobilization to the Seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Lornac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marien Havé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Soulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (2), pp.332. </w:t>
@@ -3068,956 +3068,956 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02509443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional Reprogramming of Pea Leaves at Early Reproductive Stages</w:t>
+                <w:t xml:space="preserve">Seed yield components and seed quality of oilseed rape are impacted by sulfur fertilization and its interactions with nitrogen fertilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Gallardo</w:t>
+                <w:t xml:space="preserve">Emilie Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Trouverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Besson</w:t>
+                <w:t xml:space="preserve">Yacine Akmouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Klein</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gregoire Aubert</w:t>
+                <w:t xml:space="preserve">Celia Pontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10 (1014), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01014⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02270632v1</w:t>
+                <w:t xml:space="preserve">hal-02170453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Genotypic Comparison Reveals That the Improvement in Nitrogen Remobilization Efficiency in Oilseed Rape Leaves Is Related to Specific Patterns of Senescence-Associated Protease Activities and Phytohormones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of genetic and environment on the polar fraction metabolome of commercial Brassica napus seeds: a multisite study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Bennouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Svilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Poret</w:t>
+                <w:t xml:space="preserve">C Pontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balakumaran Chandrasekar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Bouchereau</w:t>
+                <w:t xml:space="preserve">J-C Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Seed Science Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184367v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do nitrogen- and sulphur-remobilization-related parameters measured at the onset of the reproductive stage provide early indicators to adjust N and S fertilization in oilseed rape (Brassica napus L.) grown under N- and/or S-limiting supplies?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptional Reprogramming of Pea Leaves at Early Reproductive Stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Akmouche</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anne Laperche</w:t>
+                <w:t xml:space="preserve">Gregoire Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00425-019-03284-2⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1014), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353498v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of genetics and environment on the polar fraction metabolome of commercial Brassica napus seeds: a multi-site study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Genotypic Comparison Reveals That the Improvement in Nitrogen Remobilization Efficiency in Oilseed Rape Leaves Is Related to Specific Patterns of Senescence-Associated Protease Activities and Phytohormones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Poret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balakumaran Chandrasekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renier van Der Hoorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djawed Bennouna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
+                <w:t xml:space="preserve">Sylvain Dechaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Rosique</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Célia Pontet</w:t>
+                <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seed Science Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0960258519000138⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624174v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germinative and Post-Germinative Behaviours of Brassica napus Seeds Are Impacted by the Severity of S Limitation Applied to the Parent Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe D’hooghe</w:t>
+                <w:t xml:space="preserve">Do nitrogen- and sulphur-remobilization-related parameters measured at the onset of the reproductive stage provide early indicators to adjust N and S fertilization in oilseed rape (Brassica napus L.) grown under N- and/or S-limiting supplies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Akmouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Chèneby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">· Mickael Lamboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Picot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
+                <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (1), pp.12. </w:t>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 250 (6), pp.2047-2062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants8010012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00425-019-03284-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184359v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed yield components and seed quality of oilseed rape are impacted by sulfur fertilization and its interactions with nitrogen fertilization</w:t>
+                <w:t xml:space="preserve">The impact of genetics and environment on the polar fraction metabolome of commercial Brassica napus seeds: a multi-site study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Poisson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Trouverie</w:t>
+                <w:t xml:space="preserve">Djawed Bennouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yacine Akmouche</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celia Pontet</w:t>
+                <w:t xml:space="preserve">Clement Rosique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ljubica Svilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Pontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00458⟩</w:t>
+              <w:t xml:space="preserve">Seed Science Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (3), pp.167 - 178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0960258519000138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170453v1</w:t>
+                <w:t xml:space="preserve">hal-02624174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of genetic and environment on the polar fraction metabolome of commercial Brassica napus seeds: a multisite study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L Svilar</w:t>
+                <w:t xml:space="preserve">Germinative and Post-Germinative Behaviours of Brassica napus Seeds Are Impacted by the Severity of S Limitation Applied to the Parent Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe D’hooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Pontet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J-C Avice</w:t>
+                <w:t xml:space="preserve">Dimitri Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Kopriva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seed Science Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (1), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants8010012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186074v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the role of transient starch in the response of Arabidopsis to elevated CO2 under long-day conditions</w:t>
               </w:r>
@@ -4042,51 +4042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Pozueta-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Córdoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Aparicio-Tejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4137,90 +4137,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic profiling and functional metabolomics of senescence and stress response in plants: a case study in the Brassicaceae species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Duchaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-C Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Berardocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4288,51 +4288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengsong Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Vitha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4435,51 +4435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marmagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Dinant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Soulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4530,64 +4530,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increases in activity of proteasome and papain-like cysteine protease in Arabidopsis autophagy mutants: back-up compensatory effect or cell-death promoting effect?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marien Havé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Cottyn-Boitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4664,103 +4664,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analyses for improving sulfur management strategies in winter oilseed rape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Trouverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (9), pp.e0204376. </w:t>
@@ -4798,77 +4798,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic Investigations of Proteases Involved in Cotyledon Senescence: A Model to Explore the Genotypic Variability of Proteolysis Machinery Associated with Nitrogen Remobilization Efficiency during the Leaf Senescence of Oilseed Rape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Poret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakumaran Chandrasekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renier van Der Hoorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4945,51 +4945,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluxomics links cellular functional analyses to whole-plant phenotyping.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5079,90 +5079,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Study of Proteolytic Mechanisms during Leaf Senescence of Four Genotypes of Winter Oilseed Rape Highlighted Relevant Physiological and Molecular Traits for NRE Improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Gironde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Poret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 5 (1), pp.1. </w:t>
@@ -5226,51 +5226,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bok-Rye Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rashed Zaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Ourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5330,90 +5330,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of senescence-associated protease activities involved in the efficient protein remobilization during leaf senescence of winter oilseed rape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Poret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balakumaran Chandrasekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renier A.L. van Der Hoorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 246, pp.139-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5447,51 +5447,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat Stress during Seed Filling Interferes with Sulfur Restriction on Grain Composition and Seed Germination in Oilseed Rape (Brassica napus L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe d'Hooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5575,2755 +5575,2755 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfate resupply accentuates protein synthesis in coordination with nitrogen metabolism in sulfur deprived Brassica napus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SuMoToRI, an Ecophysiological Model to Predict Growth and Sulfur Allocation and Partitioning in Oilseed Rape (Brassica napus L.) Until the Onset of Pod Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qian Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bok-Rye Lee</w:t>
+                <w:t xml:space="preserve">Alain Mollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sang-Hyun Park</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
+                <w:t xml:space="preserve">Damien Goudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 87, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2014.12.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183529v1</w:t>
+                <w:t xml:space="preserve">hal-02183502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A profiling approach of the natural variability of foliar N remobilization at the rosette stage gives clues to understand the limiting processes involved in the low N use efficiency of winter oilseed rape</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Bouchereau</w:t>
+                <w:t xml:space="preserve">Sulfate resupply accentuates protein synthesis in coordination with nitrogen metabolism in sulfur deprived Brassica napus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bok-Rye Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang-Hyun Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rashed Zaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erv031⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2014.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455972v1</w:t>
+                <w:t xml:space="preserve">hal-02183529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotypic variation in N uptake and assimilation estimated by 15N tracing in water deficit-stressed Brassica napus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Qian Zhang</w:t>
+                <w:t xml:space="preserve">A profiling approach of the natural variability of foliar N remobilization at the rosette stage gives clues to understand the limiting processes involved in the low N use efficiency of winter oilseed rape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gironde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Poret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Trouverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66 (9), pp.2461-2473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erv031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2014.08.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02183521v1</w:t>
+                <w:t xml:space="preserve">hal-01455972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contrasting N management of two oilseed rape genotypes reveals the mechanisms of proteolysis associated with leaf N remobilization and the respective contributions of leaves and stems to N storage and remobilization during seed filling.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Bouchereau</w:t>
+                <w:t xml:space="preserve">Genotypic variation in N uptake and assimilation estimated by 15N tracing in water deficit-stressed Brassica napus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bok-Rye Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Le Cahérec</w:t>
+                <w:t xml:space="preserve">Yu-Lan Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang-Hyun Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rashed Zaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (1), pp.59. </w:t>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 109, pp.73-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12870-015-0437-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2014.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392652v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat stress during seed filling interferes with sulfur restriction on grain composition and seed germination in oilseed rape (Brassica napus L.)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The contrasting N management of two oilseed rape genotypes reveals the mechanisms of proteolysis associated with leaf N remobilization and the respective contributions of leaves and stems to N storage and remobilization during seed filling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Paule Bataillé</w:t>
+                <w:t xml:space="preserve">Alexandra Girondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Trouverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Larre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tae Hwan Kim</w:t>
+                <w:t xml:space="preserve">Françoise Le Cahérec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6 (213), pp.1-12. </w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (1), pp.59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12870-015-0437-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210014v1</w:t>
+                <w:t xml:space="preserve">hal-01392652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SuMoToRI, an Ecophysiological Model to Predict Growth and Sulfur Allocation and Partitioning in Oilseed Rape (Brassica napus L.) Until the Onset of Pod Formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Heat stress during seed filling interferes with sulfur restriction on grain composition and seed germination in oilseed rape (Brassica napus L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe d'Hooghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Mollier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
+                <w:t xml:space="preserve">Marie-Paule Bataillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Goudier</w:t>
+                <w:t xml:space="preserve">Colette Larre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tae Hwan Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 6, 14 p. </w:t>
+              <w:t xml:space="preserve">, 2015, 6 (213), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00993⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183502v1</w:t>
+                <w:t xml:space="preserve">hal-01210014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of sulfate restriction on seed yield and quality of winter oilseed rape depends on the ability to remobilize sulfate from vegetative tissues to reproductive organs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of sulphur deficiency in commercial oilseed rape crops from plant analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Dubousset</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">X. Sarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Diquelou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Nesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00695⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 152 (4), pp.616 - 633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0021859613000105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631668v1</w:t>
+                <w:t xml:space="preserve">hal-01208761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for proteomic and metabolic adaptations associated with alterations of seed yield and quality in sulfur-limited &amp;lt;em&amp;gt;Brassica napus&amp;lt;/em&amp;gt; L</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">The impact of sulfate restriction on seed yield and quality of winter oilseed rape depends on the ability to remobilize sulfate from vegetative tissues to reproductive organs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Girondé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dubousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jacques Trouverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/mcp.M113.034215⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630627v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of vegetative storage protein (VSP) and low molecular proteins induced by water deficit in stolon of white clover</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Evidence for proteomic and metabolic adaptations associated with alterations of seed yield and quality in sulfur-limited &amp;lt;em&amp;gt;Brassica napus&amp;lt;/em&amp;gt; L</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe d'Hooghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dubousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Kopriva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2013.11.087⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (5), pp.1165-1183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/mcp.M113.034215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02636769v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning of newly absorbed and previously stored nitrogen and sulfur under sulfate deficient nutrition</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Characterization of vegetative storage protein (VSP) and low molecular proteins induced by water deficit in stolon of white clover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bok-Rye Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong-Gi Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tae-Hwan Kim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01904167.2014.889148⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 443 (1), pp.229-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2013.11.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631937v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photosynthetic down-regulation in N-2-fixing alfalfa under elevated CO2 alters rubisco content and decreases nodule metabolism via nitrogenase and tricarboxylic acid cycle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Partitioning of newly absorbed and previously stored nitrogen and sulfur under sulfate deficient nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Aroca</w:t>
+                <w:t xml:space="preserve">B. R. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Manuel Ruiz-Lozano</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">S. Muneer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. J. Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physiologiae Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11738-014-1631-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plant Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (10), pp.1702-1716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01904167.2014.889148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631361v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf senescence and nitrogen remobilization efficiency in oilseed rape (&amp;lt;em&amp;gt;Brassica napus&amp;lt;/em&amp;gt; L.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Photosynthetic down-regulation in N-2-fixing alfalfa under elevated CO2 alters rubisco content and decreases nodule metabolism via nitrogenase and tricarboxylic acid cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gorka Erice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Sanz-Sáez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Aroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Ruiz-Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eru177⟩</w:t>
+              <w:t xml:space="preserve">Acta Physiologiae Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36 (10), pp.2607 - 2617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11738-014-1631-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02633666v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of sulphur deficiency in commercial oilseed rape crops from plant analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leaf senescence and nitrogen remobilization efficiency in oilseed rape (&amp;lt;em&amp;gt;Brassica napus&amp;lt;/em&amp;gt; L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (14), pp.3813-3824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eru177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0021859613000105⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01208761v1</w:t>
+                <w:t xml:space="preserve">hal-02633666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concerted changes in N and C primary metabolism in alfalfa (Medicago sativa) under water restriction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sulphur limitation provokes physiological and leaf proteome changes in oilseed rape that lead to perturbation of sulphur, carbon and oxidative metabolisms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe d'Hooghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iker Aranjuelo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Franoise Gilard</w:t>
+                <w:t xml:space="preserve">Sacha Escamez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jacques Trouverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/ers367⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-13-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643691v1</w:t>
+                <w:t xml:space="preserve">hal-00829081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light Restriction Delays Leaf Senescence in Winter Oilseed Rape (Brassica napus L.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concerted changes in N and C primary metabolism in alfalfa (Medicago sativa) under water restriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Aranjuelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tcherkez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Molero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franoise Gilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Growth Regulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 32 (3), pp.506 - 518. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (4), pp.885 - 897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00344-013-9317-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ers367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02645814v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis thaliana ASN2 encoding asparagine synthetase is involved in the control of nitrogen assimilation and export during vegetative growth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yukiko Y. Sakakibara</w:t>
+                <w:t xml:space="preserve">Light Restriction Delays Leaf Senescence in Winter Oilseed Rape (Brassica napus L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Beauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2012.02576.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plant Growth Regulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (3), pp.506 - 518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00344-013-9317-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001599v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legume adaptation to sulfur deficiency revealed by comparing nutrient allocation and seed traits in Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Poignavent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vieren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 76 (6), pp.982-996. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/tpj.12350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S-deficiency responsive accumulation of amino acids is mainly due to hydrolysis of the previously synthesized proteins not to de novo synthesis in Brassica napus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bok-Rye Lee</w:t>
+                <w:t xml:space="preserve">Arabidopsis thaliana ASN2 encoding asparagine synthetase is involved in the control of nitrogen assimilation and export during vegetative growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure L. Gaufichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine C. Masclaux-Daubresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tcherkez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele M. Cren-Reisdorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sowbiya Muneer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Ourry</w:t>
+                <w:t xml:space="preserve">Yukiko Y. Sakakibara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.2012.01669.x⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (2), pp.328 - 342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2012.02576.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02644424v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A specific method of (34) S labelling provides evidence that sulphate assimilation occurs in developing seeds and pod walls of Brassica napus L. subjected to ample or limited S nutrition.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">S-deficiency responsive accumulation of amino acids is mainly due to hydrolysis of the previously synthesized proteins not to de novo synthesis in Brassica napus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bok-Rye Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sowbiya Muneer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kil-Yong Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ourry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 27 (24), pp.2737-44. </w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 147 (3), pp.369 - 380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rcm.6738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.2012.01669.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906366v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulphur limitation provokes physiological and leaf proteome changes in oilseed rape that lead to perturbation of sulphur, carbon and oxidative metabolisms.</w:t>
+                <w:t xml:space="preserve">A specific method of (34) S labelling provides evidence that sulphate assimilation occurs in developing seeds and pod walls of Brassica napus L. subjected to ample or limited S nutrition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe d'Hooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Bataillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (24), pp.2737-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.6738⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2229-13-23⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829081v1</w:t>
+                <w:t xml:space="preserve">hal-00906366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen availability impacts oilseed rape (Brassica napus L.) plant water status and proline production efficiency under water-limited conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Cahérec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Niogret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Faes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 236 (2), pp.659 - 676. </w:t>
@@ -8400,51 +8400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koki K. Yoshimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne F. Soulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bataillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe J.-C. Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8508,90 +8508,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycorrhizal colonization alleviates drought-induced oxidative damage and lignification in the leaves of drought-stressed perennial ryegrass (Lolium perenne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bok-Rye Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sowbiya Muneer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woo-Jin Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 145 (3), pp.440 - 449. </w:t>
@@ -8654,64 +8654,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycorrhizal colonisation and P-supplement effects on N uptake and N assimilation in perennial ryegrass under well-watered and drought-stressed conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bok-Rye Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sowbiya Muneer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woo-Jin Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8777,708 +8777,708 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does ear C sink strength contribute to overcoming photosynthetic acclimation of wheat plants exposed to elevated CO2?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+                <w:t xml:space="preserve">Effect of elevated CO2 on carbon partitioning in young Quercus ilex L. during resprouting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Aranjuelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
+                <w:t xml:space="preserve">Marta Pinto-Marijuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Morcuende</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabel Fleck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (11), pp.1527 - 1535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.4715⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/err095⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646767v1</w:t>
+                <w:t xml:space="preserve">hal-02652458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photosynthesis, N(2) fixation and taproot reserves during the cutting regrowth cycle of alfalfa under elevated CO(2) and temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does ear C sink strength contribute to overcoming photosynthetic acclimation of wheat plants exposed to elevated CO2?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Aranjuelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Erice</w:t>
+                <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sanz-Sáez</w:t>
+                <w:t xml:space="preserve">Rosa Morcuende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Aranjuelo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Aguirreolea</w:t>
+                <w:t xml:space="preserve">Salvador Nogués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jplph.2011.07.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (11), pp.3957 - 3969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/err095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649217v1</w:t>
+                <w:t xml:space="preserve">hal-02646767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water use efficiency, transpiration and net CO2 exchange of four alfalfa genotypes submitted to progressive drought and subsequent recovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gorka Erice</w:t>
+                <w:t xml:space="preserve">Photosynthesis, N(2) fixation and taproot reserves during the cutting regrowth cycle of alfalfa under elevated CO(2) and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Erice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Sanz-Sáez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Louahlia</w:t>
+                <w:t xml:space="preserve">I. Aranjuelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Jose Irigoyen</w:t>
+                <w:t xml:space="preserve">J.-J. Irigoyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Sanchez-Diaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Thami Alami</w:t>
+                <w:t xml:space="preserve">J. Aguirreolea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2011.02.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 168 (17), pp.2007-2014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jplph.2011.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-02651934v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cytosolic glutamine synthetase GLN1;2 plays a role in the control of plant growth and ammonium homeostasis in Arabidopsis rosettes when nitrate supply is not limiting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water use efficiency, transpiration and net CO2 exchange of four alfalfa genotypes submitted to progressive drought and subsequent recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gorka Erice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Louahlia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Jose Irigoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy J. Lothier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure L. Gaufichon</w:t>
+                <w:t xml:space="preserve">Manuel Sanchez-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodnay R. Sormani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marianne M. Azzopardi</w:t>
+                <w:t xml:space="preserve">I. Thami Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erq299⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 72 (2), pp.123 - 130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2011.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999835v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of elevated CO2 on carbon partitioning in young Quercus ilex L. during resprouting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iker Aranjuelo</w:t>
+                <w:t xml:space="preserve">The cytosolic glutamine synthetase GLN1;2 plays a role in the control of plant growth and ammonium homeostasis in Arabidopsis rosettes when nitrate supply is not limiting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy J. Lothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure L. Gaufichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Pinto-Marijuan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
+                <w:t xml:space="preserve">Rodnay R. Sormani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Fleck</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas T. Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne M. Azzopardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.4715⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (4), pp.1375-1390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erq299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02652458v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined 15 N tracing/proteomics study in Brassica napus reveals the chronology of proteomics events associated with N remobilisation during leaf senescence induced by nitrate limitation or starvation</w:t>
               </w:r>
@@ -9624,51 +9624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Diquélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lesuffleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9783,64 +9783,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woo-Jin Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Byung-Hyun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 132, pp.329-337. </w:t>
@@ -9884,437 +9884,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peroxidases and lignification in relation to the intensity of water-deficit stress in white clover</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Ourry</w:t>
+                <w:t xml:space="preserve">N-protein mobilisation associated with the leaf senescence process in oilseed rape is concomitant with the disappearence of trypsin inhibitor activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Desclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Le Gou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Bonnefoy-Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erl280⟩</w:t>
+              <w:t xml:space="preserve">Functional Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 34, pp.895-906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/FP07088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663605v1</w:t>
+                <w:t xml:space="preserve">hal-01192009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of drought, elevated CO2 and temperature on accumulation of N and vegetative storage proteins (VSP) in taproot of nodulated alfalfa before and after cutting</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Peroxidases and lignification in relation to the intensity of water-deficit stress in white clover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bok-Rye Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kil-Yong Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Woo-Jin Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ourry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2006.12.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 58 (6), pp.1271-1279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erl280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02663869v1</w:t>
+                <w:t xml:space="preserve">hal-02663605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-protein mobilisation associated with the leaf senescence process in oilseed rape is concomitant with the disappearence of trypsin inhibitor activity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucie Le Gou</w:t>
+                <w:t xml:space="preserve">Effect of drought, elevated CO2 and temperature on accumulation of N and vegetative storage proteins (VSP) in taproot of nodulated alfalfa before and after cutting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gorka Erice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gombert</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Juan José Irigoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Sanchez-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ourry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Plant Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 172, pp.903-912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2006.12.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/FP07088⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01192009v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VSP accumulation and cold-inducible gene expression during autumn hardening and overwintering of alfalfa</w:t>
               </w:r>
@@ -10326,51 +10326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dhont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Castonguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-P. Chalifour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10698,77 +10698,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental changes in shoot N dynamics of lucerne (Medicago sativa L.) in relation to leaf growth dynamics as a function of plant density and hierarchical position within the canopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chantha Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ourry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 56 (413), pp.935-943. </w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10953,77 +10953,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bok-Rye Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woo-Jin Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kil-Yong Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 32, pp.831-838. </w:t>
@@ -11113,51 +11113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lecannu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 85 (1-2), pp.99-111</w:t>
@@ -11826,402 +11826,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation of N reserves and vegetative storage protein (VSP) in taproots of non-nodulated alfalfa (medicago sativa L.) are affected by mineral N availability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short-day photoperiod induces changes in N uptake, N partitioning and accumulation of vegetative storage proteins in two Medicago sativa cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Noquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Meuriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Caillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Laine</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 165, pp.709-718</w:t>
+              <w:t xml:space="preserve">Functional Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 30, pp.853-863</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673670v1</w:t>
+                <w:t xml:space="preserve">hal-02671652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetative storage proteins in overwintering storage organs of forage legumes : roles and regulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accumulation of N reserves and vegetative storage protein (VSP) in taproots of non-nodulated alfalfa (medicago sativa L.) are affected by mineral N availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Meuriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Meuriot</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Decau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 81, pp.1198-1212</w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 165, pp.709-718</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674600v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-day photoperiod induces changes in N uptake, N partitioning and accumulation of vegetative storage proteins in two Medicago sativa cultivars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vegetative storage proteins in overwintering storage organs of forage legumes : roles and regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Avice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérik Le Dily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Goulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Noquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Meuriot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Ourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 30, pp.853-863</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 81, pp.1198-1212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02671652v1</w:t>
+                <w:t xml:space="preserve">hal-02674600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of summer sowing dates, N fertilization and irrigation on autumn VSP accumulation and dynamics of spring regrowth in alfalfa (Medicago sativa L.)</w:t>
               </w:r>
@@ -12326,402 +12326,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of environmental factors and endogenous signals on N uptake partitioning and taproot vegetative storage protein accumulation in Medicago sativa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence des réserves azotées et carbonées sur la repousse des espèces prairiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S.M. Cunningham</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Louahlia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Chantha Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morvan-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 28, pp.279-287</w:t>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 165, pp.3-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679707v1</w:t>
+                <w:t xml:space="preserve">hal-02679188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific and constitutive expression of oxalate oxidase during the ageing of leaf sheaths of ryegrass stubble</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Ledger</w:t>
+                <w:t xml:space="preserve">Effects of environmental factors and endogenous signals on N uptake partitioning and taproot vegetative storage protein accumulation in Medicago sativa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Noquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.P. Billard</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ourry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Volenec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Cunningham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 24, pp.1033-1043</w:t>
+              <w:t xml:space="preserve">Australian Journal of Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 28, pp.279-287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679461v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des réserves azotées et carbonées sur la repousse des espèces prairiales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specific and constitutive expression of oxalate oxidase during the ageing of leaf sheaths of ryegrass stubble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Deunff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ledger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Morvan-Bertrand</w:t>
+                <w:t xml:space="preserve">J.P. Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 165, pp.3-22</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 24, pp.1033-1043</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679188v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fructan biosynthesis in Lolium perenne: appraisal of soluble and insoluble enzymatic pathways</w:t>
               </w:r>
@@ -12841,90 +12841,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A rapid and reliable method for NO quantification and 15NO/14NO determination using isotope ratio mass spectrometry : an application for the detection of NO synthesis in propionibacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Louahlia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 13, pp.1197-1200</w:t>
@@ -12979,51 +12979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Boucaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13074,51 +13074,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root protein and vegetative storage protein are key organic nutrients for alfalfa shoot regrowth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13176,256 +13176,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02685407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen and carbon flows estimated by 15N and 13C pulse-chase labeling during regrowth of alfalfa</w:t>
+                <w:t xml:space="preserve">Defoliation-induced changes in abundance and immuno-localization of vegetative storage proteins in taproots of Medicago sativa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ourry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Volenec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Boucaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 112, pp.281-290</w:t>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 34 (4), pp.561-570</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685738v1</w:t>
+                <w:t xml:space="preserve">hal-02685250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defoliation-induced changes in abundance and immuno-localization of vegetative storage proteins in taproots of Medicago sativa</w:t>
+                <w:t xml:space="preserve">Nitrogen and carbon flows estimated by 15N and 13C pulse-chase labeling during regrowth of alfalfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ourry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.J. Volenec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Boucaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 34 (4), pp.561-570</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 112, pp.281-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685250v1</w:t>
+                <w:t xml:space="preserve">hal-02685738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13443,77 +13443,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les protéines des graines de légumineuses : état des connaissances et recherches en cours dans LETSPROSEED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bodinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13581,51 +13581,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are native phosphate-solubilizing bacteria a relevant alternative to mineral fertilizations for crops?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Amy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13689,103 +13689,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the allocation of Cd to the grains depend on the plant sulfur status in durum wheat?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Francoise Ameline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOBTE / ICHMET</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bergische Universitat, Sep 2023, Wüppertal, Germany</w:t>
@@ -13827,51 +13827,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inoculation de bactéries solubilisatrices de phosphates permet une diminution de la fertilisation phosphatée du colza en lien avec un changement de spécialisation du phytobiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Amy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13922,103 +13922,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’allocation de cadmium aux grains est-elle sous la dépendance du statut soufré chez le blé dur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du réseau "Déterminisme et Qualité des produits récoltés"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inrae, Nov 2022, Avignon (en ligne ), France</w:t>
@@ -14047,103 +14047,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’allocation de cadmium aux grains est-elle sous la dépendance du statut soufré chez le blé dur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SEFA, Jun 2022, Metz, France</w:t>
@@ -14416,277 +14416,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03959188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of phosphate limitation and its interactions with nitrogen fertilization on the agronomic performances and nutrient use efficiencies of rapeseed</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
+                <w:t xml:space="preserve">A sensitivity analysis study for improving Sulphur management strategies in Winter Oilseed Rape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Coquerel</w:t>
+                <w:t xml:space="preserve">F. Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Trouverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de la Fédération de la Recherche NORVEGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Rouen, France</w:t>
+              <w:t xml:space="preserve">15. International Rapeseed Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281690v1</w:t>
+                <w:t xml:space="preserve">hal-02787536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sensitivity analysis study for improving Sulphur management strategies in Winter Oilseed Rape</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
+                <w:t xml:space="preserve">Impacts of phosphate limitation and its interactions with nitrogen fertilization on the agronomic performances and nutrient use efficiencies of rapeseed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Amy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bressan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Kauffmann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
+                <w:t xml:space="preserve">Marie-Pascale Prud’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Rapeseed Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Journée Scientifique de la Fédération de la Recherche NORVEGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787536v1</w:t>
+                <w:t xml:space="preserve">hal-04373778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of phosphate limitation and its interactions with nitrogen fertilization on the agronomic performances and nutrient use efficiencies of rapeseed</w:t>
               </w:r>
@@ -14698,202 +14698,202 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Amy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bressan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pascale Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pascale Prud’homme</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Coquerel</w:t>
+                <w:t xml:space="preserve">R. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique de la Fédération de la Recherche NORVEGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Mont-Saint-Aignan, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de la Fédération de la Recherche NORVEGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04373778v1</w:t>
+                <w:t xml:space="preserve">hal-04281690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation analysis for optimizing S fertilization in rapseed in a context of increased spring temperatures with SuMoToRI model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 EFITA WCCA Congress. European conference dedicated to the future use of ICT in the agri - food sector, bioresource and biomass sector</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t>
@@ -14916,346 +14916,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New tools and technologies for Nitrogen Use Efficiency Evaluation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Phenotyping nitrogen use efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bissuel-Belaygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Leport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Musse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Richard-Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium du GIS-BV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Plant Abiotic Stresses International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03456905v1</w:t>
+                <w:t xml:space="preserve">hal-03456892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotyping nitrogen use efficiency</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">New tools and technologies for Nitrogen Use Efficiency Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bissuel-Belaygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Leport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Richard-Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Abiotic Stresses International Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">Symposium du GIS-BV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03456892v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role du sulfate vacuolaire dans l'élaboration de la composition proteique des graines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vieren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15336,64 +15336,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ourry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Phloème dans tous ses états. Formation, Nutrition, Transport, Réponse aux ravageurs et applications. Société Française de Biologie Végétale, IIième journée de Poitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Poitiers, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15418,90 +15418,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sink strength for S as a major parameter to model vegetative growth in oilseed rape (Brassica napus L.) under contrasting sulfur (S) supplies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Goudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Trouverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15543,51 +15543,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution des réserves azotées de la luzerne (Medicago sativa L.) à la tolérance à la sécheresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptation des plantes aux stress abiotiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15638,51 +15638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric F. Meuriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham A. Escobar Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15737,77 +15737,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôles des réserves N et C durant la repousse foliaire printanière ou après une coupe chez les espèces fourragères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Louahlia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérik Le Dily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Chantha Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15875,51 +15875,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraspecific competition in lucerne and relationship with reserve availability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16041,51 +16041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16403,51 +16403,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature patterns determine seed yield and quality in oilseed rape in relation to sulphur nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lethicia Magno Massuia de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Morvan-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16528,90 +16528,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Memory: do crop models need to become nostalgic?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lethicia Magno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Couceiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICROPM2020: Second International Crop Modelling Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France. Book of abstracts - XIIth Stics users seminar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16675,51 +16675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bressan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique de la Fédération de la Recherche NORVEGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16770,51 +16770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Amy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bressan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16891,51 +16891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bressan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium Phosphorus in Soils and Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16960,103 +16960,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultions for optimizing sulphur fertilization of oilseed rape in the context of the increasing spring temperatures with the model SuMoToRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Trouverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Crucifer Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17081,90 +17081,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling sulfur allocation and partitioning in high S-demanding species of the Brassicaceae family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17206,90 +17206,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SuMoToRI: a model to simulate growth and sulfur content in rapeseed until the onset of pod formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sénécal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17331,77 +17331,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legume adaptation to sulfur deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Poignavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17527,51 +17527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17648,77 +17648,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant N Fluxes and Modulation by Nitrogen, Heat and Water Stresses. A Review Based on Comparison of Legumes and Non Legume Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17827,51 +17827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Trinsoutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Merieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Avice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17992,51 +17992,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="58D8484A"/>
+    <w:nsid w:val="7A661976"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18223,51 +18223,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/avice-jean-christophe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3676-8364" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482423v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chambard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Lyver" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Mlouka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Profizi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-025-12028-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304389v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vidal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Ameline" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36364-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04919282v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petronia Carillo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Avice" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Vasconcelos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Du Jardin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brown" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70046" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206126v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dubois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2025.102235" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364532v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Kougiteas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Julien" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dupas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2025.106263" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374454v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Gall" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Caherec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benbrahim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremmer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Niogret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art15" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04919240v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D&#8217;hooghe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Kopriva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Trouverie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf028" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674667v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Luo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Hav&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soulay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16702" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675214v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;nicolas Boulc'H" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;fran&#231;oise Niogret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14454" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440916v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Amy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy14020334" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122533v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lethicia Magno Massuia de Almeida" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Coquemont-Guyot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2022.111559" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582284v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2022.100476" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811273v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Coulon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2022.104788" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04918717v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Hwan Kim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bok-Rye Lee" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Tabibul Islam" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1022143" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582295v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2022.100480" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04918113v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Maignan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G&#233;liot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2021.104265" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04918121v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Coquerel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11051013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04918118v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10030456" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363680v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan Bertrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Reyes Gonz&#225;lez-Centeno" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2021.104400" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02509441v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anner Cohen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Hacham" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yochai Welfe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soliman Khatib" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14621" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150309v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Bouranis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Malagoli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Bloem" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9020256" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150285v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.607615" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02509443v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lornac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9020332" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02270632v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01014" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184367v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakumaran Chandrasekar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renier van Der Hoorn" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dechaumet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00046" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02353498v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Akmouche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ch&#232;neby" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#183; Mickael Lamboeuf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-019-03284-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624174v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djawed Bennouna" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Rosique" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubica Svilar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Pontet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258519000138" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184359v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Picot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants8010012" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170453v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poisson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Pontet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00458" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186074v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bennouna" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Svilar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pontet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Avice" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184350v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jauregui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pozueta-Romero" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier C&#243;rdoba" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Aparicio-Tejo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.06.029" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186068v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duchaumet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Albert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berardocco" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183679v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Besnard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengsong Zhao" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Vitha" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayumi Hyodo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery302" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184353v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Moison" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Dinant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Azzopardi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery217" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184349v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn-Boitte" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline D&#233;rond" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx482" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184355v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kauffmann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204376" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322278v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jouenne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes5040029" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605024v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide Noubhani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo-Guerrero" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx126" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183519v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gironde" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Etienne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants5010001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183573v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashed Zaman" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Ourry" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00459" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183629v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renier A.L. van Der Hoorn" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2016.02.011" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631018v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe d'Hooghe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Larre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae Hwan Kim" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.01236" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183529v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Hyun Park" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2014.12.006" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455972v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv031" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183521v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Lan Jin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2014.08.004" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392652v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Girond&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Cah&#233;rec" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-015-0437-1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210014v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bataill&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00213" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183502v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Goudier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00993" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631668v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dubousset" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00695" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630627v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M113.034215" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636769v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Gi Lee" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2013.11.087" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVJBLT7X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631937v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Lee" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muneer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Jung" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ourry" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01904167.2014.889148" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631361v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Erice" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Sanz-S&#225;ez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Aroca" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Ruiz-Lozano" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-014-1631-8" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633666v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru177" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208761v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sarda" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diquelou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdallah" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nesi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859613000105" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-45NDZW1L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643691v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Aranjuelo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Molero" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franoise Gilard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers367" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645814v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Beauclair" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-013-9317-9" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B0E9C0644A3C68AE2CA45EA42D209765788ACA6D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001599v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Gaufichon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Masclaux-Daubresse" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele M. Cren-Reisdorf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Y. Sakakibara" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02576.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209950v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Zuber" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Poignavent" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aime" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12350" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644424v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowbiya Muneer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kil-Yong Kim" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2012.01669.x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8TJCQPQL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906366v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6738" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WX578C92-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829081v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Escamez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-23" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208657v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Niogret" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faes" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-012-1636-8" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004199v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Guiboileau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki K. Yoshimoto" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Soulay" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Avice" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04084.x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649066v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo-Jin Jung" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2012.01586.x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8KXTXP3W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648919v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-012-0430-6" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DSZ0NJ1K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646767v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera Bosquet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Morcuende" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Nogu&#233;s" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err095" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649217v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Erice" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sanz-S&#225;ez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aranjuelo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Irigoyen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aguirreolea" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2011.07.007" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651934v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Louahlia" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Irigoyen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sanchez-Diaz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Thami Alami" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2011.02.013" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJQ34TJB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999835v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Lothier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnay R. Sormani" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Lemaitre" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M. Azzopardi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq299" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652458v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pinto-Marijuan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Fleck" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4715" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JD7GX5GM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337706v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desclos" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Bonnefoy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200800984" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283269v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diqu&#233;lou" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesuffleur" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel-Lavenant" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2009.02.002" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9V4JHDW7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663824v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byung-Hyun Lee" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2007.01014.x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VN9SX03M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663605v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erl280" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663869v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Irigoyen" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2006.12.013" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SFSBM7J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192009v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Gou" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gombert" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Bonnefoy-Etienne" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP07088" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663031v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dhont" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Castonguay" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-P. Chalifour" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erj204" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667736v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nadeau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles B&#233;langer" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Drapeau" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcj006" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680853v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Meuriot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure M.-L. Decau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morvan Bertrand" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Prud'Homme" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP04151" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678576v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Lemaire" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Chantha Kim" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eri084" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678002v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roland" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecannu" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herve" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Avice" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678288v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP05022" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895597v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Michel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lecannu" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671446v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Lee" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Jung" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.Y. Kim" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675306v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meuriot" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Simon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laine" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Decau" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675453v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noquet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Volenec" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Cunningham" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678507v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacquet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675690v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rossato" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beauclair" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Henry" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2003.12.014" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QN32BPSX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673670v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674600v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Le Dily" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Goulas" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671652v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caillot" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ourry" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669335v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemaire" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679707v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679461v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davoine" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Deunff" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ledger" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Billard" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679188v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691254v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guerrand" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pavis" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Prudhomme" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucaud" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694457v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684531v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685407v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685738v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685250v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798429v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bodinier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieneke Dijk" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372970v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678584v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374256v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678809v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678909v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03694218v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03959188v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bosse" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04281690v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coquerel" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787536v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kauffmann" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373778v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734208v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456905v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bissuel-Belaygue" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leport" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456892v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739410v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanchez" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807650v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Munier-Jolain" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747535v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812418v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761011v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham A. Escobar Gutierrez" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771874v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corre" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835474v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526385v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onidas Kougiteas" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Berger" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fr&#233;mont" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://graines2025.colloque.inrae.fr" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372862v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03910977v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318598v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Reyes Gonzalez-Centeno" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02737323v2" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lethicia Magno" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Couceiro" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374438v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372808v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374569v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735681v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742465v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739983v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209987v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/280949.docx" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801497v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Santoni" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-688-7_20" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01748523v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/23474" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572078v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Merieau" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/avice-jean-christophe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3676-8364" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482423v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chambard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Lyver" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Mlouka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Profizi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-025-12028-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04919240v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D&#8217;hooghe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Kopriva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Trouverie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf028" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304389v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vidal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Ameline" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36364-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04919282v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petronia Carillo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Avice" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Vasconcelos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Du Jardin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brown" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.70046" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206126v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dubois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2025.102235" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05374454v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Gall" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Caherec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benbrahim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kremmer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Niogret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art15" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364532v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonidas Kougiteas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Julien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dupas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2025.106263" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675214v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;nicolas Boulc'H" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;fran&#231;oise Niogret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14454" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674667v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Luo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marien Hav&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soulay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16702" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440916v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Amy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy14020334" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122533v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lethicia Magno Massuia de Almeida" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Coquemont-Guyot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2022.111559" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582284v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2022.100476" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811273v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Coulon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2022.104788" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04918717v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Hwan Kim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bok-Rye Lee" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Tabibul Islam" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1022143" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582295v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2022.100480" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04918113v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Maignan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G&#233;liot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2021.104265" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04918121v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Coquerel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11051013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04918118v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10030456" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363680v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan Bertrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Reyes Gonz&#225;lez-Centeno" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2021.104400" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02509441v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anner Cohen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Hacham" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yochai Welfe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soliman Khatib" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14621" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150309v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Bouranis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Malagoli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Bloem" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9020256" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150285v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.607615" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02509443v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lornac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chardon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9020332" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170453v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poisson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Akmouche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Pontet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00458" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186074v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bennouna" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Svilar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pontet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Avice" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02270632v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01014" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184367v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakumaran Chandrasekar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renier van Der Hoorn" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dechaumet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00046" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02353498v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ch&#232;neby" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#183; Mickael Lamboeuf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-019-03284-2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624174v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djawed Bennouna" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Rosique" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubica Svilar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Pontet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258519000138" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184359v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Picot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants8010012" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184350v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jauregui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pozueta-Romero" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier C&#243;rdoba" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Aparicio-Tejo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2018.06.029" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186068v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duchaumet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Albert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berardocco" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183679v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Besnard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengsong Zhao" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Vitha" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayumi Hyodo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery302" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184353v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Moison" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Dinant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Azzopardi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery217" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184349v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Cottyn-Boitte" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline D&#233;rond" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx482" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184355v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kauffmann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204376" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322278v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jouenne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes5040029" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605024v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide Noubhani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo-Guerrero" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx126" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183519v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gironde" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Etienne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants5010001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183573v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashed Zaman" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Ourry" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00459" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183629v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renier A.L. van Der Hoorn" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2016.02.011" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631018v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe d'Hooghe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Larre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae Hwan Kim" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.01236" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183502v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Goudier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00993" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183529v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Hyun Park" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2014.12.006" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455972v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv031" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183521v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Lan Jin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2014.08.004" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392652v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Girond&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Cah&#233;rec" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-015-0437-1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210014v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bataill&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Larre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00213" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208761v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Sarda" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diquelou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdallah" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nesi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859613000105" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-45NDZW1L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631668v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dubousset" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00695" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630627v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M113.034215" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636769v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Gi Lee" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2013.11.087" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVJBLT7X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631937v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Lee" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muneer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. Jung" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ourry" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01904167.2014.889148" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631361v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Erice" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Sanz-S&#225;ez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Aroca" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Ruiz-Lozano" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11738-014-1631-8" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633666v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru177" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829081v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Escamez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-23" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643691v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Aranjuelo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Molero" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franoise Gilard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers367" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645814v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Beauclair" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-013-9317-9" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B0E9C0644A3C68AE2CA45EA42D209765788ACA6D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209950v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Zuber" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Poignavent" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aime" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12350" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001599v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Gaufichon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Masclaux-Daubresse" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele M. Cren-Reisdorf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Y. Sakakibara" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02576.x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644424v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowbiya Muneer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kil-Yong Kim" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2012.01669.x" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8TJCQPQL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906366v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6738" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WX578C92-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208657v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Niogret" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faes" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-012-1636-8" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004199v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Guiboileau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koki K. Yoshimoto" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Soulay" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Avice" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04084.x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649066v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo-Jin Jung" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2012.01586.x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8KXTXP3W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648919v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-012-0430-6" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DSZ0NJ1K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652458v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pinto-Marijuan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Fleck" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4715" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JD7GX5GM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646767v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera Bosquet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Morcuende" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Nogu&#233;s" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err095" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649217v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Erice" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sanz-S&#225;ez" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aranjuelo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Irigoyen" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aguirreolea" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2011.07.007" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651934v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Louahlia" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Irigoyen" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sanchez-Diaz" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Thami Alami" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2011.02.013" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJQ34TJB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999835v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy J. Lothier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodnay R. Sormani" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T. Lemaitre" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne M. Azzopardi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq299" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337706v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desclos" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Bonnefoy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200800984" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283269v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diqu&#233;lou" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesuffleur" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Lemauviel-Lavenant" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2009.02.002" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9V4JHDW7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663824v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byung-Hyun Lee" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2007.01014.x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VN9SX03M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192009v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Gou" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gombert" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Bonnefoy-Etienne" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP07088" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663605v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erl280" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663869v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Irigoyen" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2006.12.013" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SFSBM7J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663031v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dhont" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Castonguay" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-P. Chalifour" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erj204" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667736v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nadeau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles B&#233;langer" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Drapeau" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcj006" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680853v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Meuriot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure M.-L. Decau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morvan Bertrand" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Prud'Homme" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP04151" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678576v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Lemaire" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Chantha Kim" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eri084" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678002v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roland" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecannu" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herve" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Avice" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678288v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP05022" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895597v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Michel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lecannu" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Herv&#233;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671446v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Lee" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Jung" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.Y. Kim" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675306v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meuriot" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Simon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laine" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Decau" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675453v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noquet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Volenec" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Cunningham" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678507v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacquet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675690v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rossato" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beauclair" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Henry" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2003.12.014" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QN32BPSX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671652v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caillot" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ourry" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673670v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674600v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Le Dily" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Goulas" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669335v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemaire" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679188v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679707v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679461v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Davoine" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Deunff" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ledger" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Billard" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691254v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guerrand" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pavis" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Prudhomme" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucaud" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694457v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684531v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685407v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685250v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685738v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798429v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bodinier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieneke Dijk" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372970v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678584v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374256v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678809v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678909v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03694218v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03959188v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bosse" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787536v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kauffmann" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373778v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04281690v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coquerel" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734208v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456892v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bissuel-Belaygue" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leport" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456905v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739410v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanchez" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807650v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Munier-Jolain" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747535v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812418v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761011v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham A. Escobar Gutierrez" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771874v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corre" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835474v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526385v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onidas Kougiteas" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Berger" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fr&#233;mont" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://graines2025.colloque.inrae.fr" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372862v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03910977v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318598v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Reyes Gonzalez-Centeno" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02737323v2" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lethicia Magno" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Couceiro" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374438v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372808v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374569v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735681v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742465v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739983v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209987v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/280949.docx" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801497v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Santoni" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-688-7_20" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01748523v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/23474" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572078v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Merieau" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>