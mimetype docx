--- v0 (2026-03-21)
+++ v1 (2026-04-15)
@@ -220,472 +220,472 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Dysfunction and Anxiety Resulting from Synaptic Downscaling, Hippocampal Atrophy, and Ventricular Enlargement with Intracerebroventricular Streptozotocin Injection in Male Wistar Rats</w:t>
+                <w:t xml:space="preserve">Total sleep deprivation leads to changes in neuromuscular junction of soleus muscle in male Wistar rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avishek Roy</w:t>
+                <w:t xml:space="preserve">B. Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sakshi Sharma</w:t>
+                <w:t xml:space="preserve">Avishek ROY</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tapas Chandra Nag</w:t>
+                <w:t xml:space="preserve">A. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jatinder Katyal</w:t>
+                <w:t xml:space="preserve">M. Tripathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yogendra Kumar Gupta</w:t>
+                <w:t xml:space="preserve">J. Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurotoxicity Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Neuromuscular Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32, pp.S85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12640-022-00563-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nmd.2022.07.180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03868440v1</w:t>
+                <w:t xml:space="preserve">hal-03868447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sleep deprivation induces aging like changes in antigravity muscles of young adult male Wistar rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avishek ROY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Sharma</w:t>
+                <w:t xml:space="preserve">K. Deepak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Nag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuromuscular Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 32, pp.S78-S79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nmd.2022.07.154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03868448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total sleep deprivation leads to changes in neuromuscular junction of soleus muscle in male Wistar rats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Avishek ROY</w:t>
+                <w:t xml:space="preserve">Cognitive Dysfunction and Anxiety Resulting from Synaptic Downscaling, Hippocampal Atrophy, and Ventricular Enlargement with Intracerebroventricular Streptozotocin Injection in Male Wistar Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avishek Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakshi Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tapas Chandra Nag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Singh</w:t>
+                <w:t xml:space="preserve">Jatinder Katyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tripathi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Banerjee</w:t>
+                <w:t xml:space="preserve">Yogendra Kumar Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuromuscular Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 32, pp.S85. </w:t>
+              <w:t xml:space="preserve">Neurotoxicity Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nmd.2022.07.180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12640-022-00563-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868447v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute sleep deprivation induces synaptic remodeling at the soleus muscle neuromuscular junction in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binney Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avishek Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trina Sengupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -801,51 +801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aksheev Bhambri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muneesh Pal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avishek Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suman Jain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -935,51 +935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binney Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preeti Puskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avishek Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreen Akhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1030,51 +1030,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual role of low frequency magnetic field on neuroinflammation induced dendritic trimming and memory impairment on rat model of sporadic Alzheimer’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avishek Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binney Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1160,77 +1160,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extremely low intensity magnetic field effectively improves cognitive impairment in intracerebroventricular streptozotocin animal model sparing septo‐hippocampal cholinergic pathway and CAMKII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avishek Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tapas Chandra Nag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yogendra Kumar Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suman Jain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1277,51 +1277,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnemonic effect of chronic low-intensity electromagnetic field stimulation by preserving synaptic plasticity of place cells and through attenuation of DNA damage in intracerebroventricular streptozotocin injected rat model of Alzheimer’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avishek Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suman Jain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1599,51 +1599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Rabiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari Takalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avishek Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henna Martiskainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1717,51 +1717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aksheev Bhambri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muneesh Pal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avishek Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suman Jain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1848,51 +1848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atanu Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binney Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avishek Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -1927,51 +1927,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute sleep deprivation induces synaptic remodeling at the soleus muscle neuromuscular junction in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binney Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avishek Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trina Sengupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2201,51 +2201,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:roy13avishek@gmail.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:avishekr176@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:avishek.roy@u-bordeaux.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868440v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avishek Roy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakshi Sharma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapas Chandra Nag" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatinder Katyal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogendra Kumar Gupta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12640-022-00563-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868448v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sharma" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avishek ROY" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Banerjee" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Deepak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nag" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2022.07.154" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868447v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Singh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tripathi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2022.07.180" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868444v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binney Sharma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trina Sengupta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lal Chandra Vishwakarma" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuraag Singh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsac229" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868446v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Singh Rawat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aksheev Bhambri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneesh Pal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Jain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.77968" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868422v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriji Somanath" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Puskar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreen Akhtar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41782-021-00184-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868418v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyotirmoy Banerjee" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Iyenger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fasebj.2022.36.S1.R4683" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868410v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.049698" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868415v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2021.10.133" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868386v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susmita Sil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tusharkanti Ghosh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritha Gupta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupsa Ghosh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Kabir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12031-016-0817-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544909v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coulon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rabiller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Takalo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henna Martiskainen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868399v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868430v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparaajita Bhatnaagar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Deepak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanu Roy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868425v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:roy13avishek@gmail.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:avishekr176@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:avishek.roy@u-bordeaux.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868447v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sharma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avishek ROY" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Singh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tripathi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Banerjee" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2022.07.180" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868448v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Deepak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nag" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2022.07.154" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868440v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avishek Roy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakshi Sharma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapas Chandra Nag" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatinder Katyal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogendra Kumar Gupta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12640-022-00563-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868444v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binney Sharma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trina Sengupta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lal Chandra Vishwakarma" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuraag Singh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsac229" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868446v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Singh Rawat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aksheev Bhambri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneesh Pal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Jain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.77968" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868422v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriji Somanath" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Puskar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreen Akhtar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41782-021-00184-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868418v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyotirmoy Banerjee" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Iyenger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fasebj.2022.36.S1.R4683" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868410v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.049698" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868415v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2021.10.133" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868386v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susmita Sil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tusharkanti Ghosh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritha Gupta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupsa Ghosh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Kabir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12031-016-0817-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544909v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coulon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rabiller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Takalo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henna Martiskainen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868399v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868430v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparaajita Bhatnaagar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Deepak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanu Roy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868425v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>