--- v1 (2026-04-15)
+++ v2 (2026-05-25)
@@ -220,472 +220,472 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total sleep deprivation leads to changes in neuromuscular junction of soleus muscle in male Wistar rats</w:t>
+                <w:t xml:space="preserve">Sleep deprivation induces aging like changes in antigravity muscles of young adult male Wistar rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avishek ROY</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Singh</w:t>
+                <w:t xml:space="preserve">J. Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tripathi</w:t>
+                <w:t xml:space="preserve">K. Deepak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Banerjee</w:t>
+                <w:t xml:space="preserve">T. Nag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuromuscular Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 32, pp.S85. </w:t>
+              <w:t xml:space="preserve">, 2022, 32, pp.S78-S79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nmd.2022.07.180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nmd.2022.07.154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03868447v1</w:t>
+                <w:t xml:space="preserve">hal-03868448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep deprivation induces aging like changes in antigravity muscles of young adult male Wistar rats</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cognitive Dysfunction and Anxiety Resulting from Synaptic Downscaling, Hippocampal Atrophy, and Ventricular Enlargement with Intracerebroventricular Streptozotocin Injection in Male Wistar Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Deepak</w:t>
+                <w:t xml:space="preserve">Avishek Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Nag</w:t>
+                <w:t xml:space="preserve">Sakshi Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tapas Chandra Nag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jatinder Katyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yogendra Kumar Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuromuscular Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nmd.2022.07.154⟩</w:t>
+              <w:t xml:space="preserve">Neurotoxicity Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12640-022-00563-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03868448v1</w:t>
+                <w:t xml:space="preserve">hal-03868440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Dysfunction and Anxiety Resulting from Synaptic Downscaling, Hippocampal Atrophy, and Ventricular Enlargement with Intracerebroventricular Streptozotocin Injection in Male Wistar Rats</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tapas Chandra Nag</w:t>
+                <w:t xml:space="preserve">Total sleep deprivation leads to changes in neuromuscular junction of soleus muscle in male Wistar rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avishek ROY</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jatinder Katyal</w:t>
+                <w:t xml:space="preserve">A. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yogendra Kumar Gupta</w:t>
+                <w:t xml:space="preserve">M. Tripathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurotoxicity Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Neuromuscular Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32, pp.S85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12640-022-00563-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nmd.2022.07.180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868440v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute sleep deprivation induces synaptic remodeling at the soleus muscle neuromuscular junction in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binney Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avishek Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trina Sengupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -801,51 +801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aksheev Bhambri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muneesh Pal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avishek Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suman Jain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -890,347 +890,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03868446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Wake Promoting Role of the Mediodorsal Thalamic Nuclei in Rat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dual role of low frequency magnetic field on neuroinflammation induced dendritic trimming and memory impairment on rat model of sporadic Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avishek Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binney Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sriji Somanath</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Binney Sharma</w:t>
+                <w:t xml:space="preserve">Jyotirmoy Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preeti Puskar</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soumya Iyenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suman Jain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep and Vigilance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41782-021-00184-y⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (S1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fasebj.2022.36.S1.R4683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03868422v1</w:t>
+                <w:t xml:space="preserve">hal-03868418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual role of low frequency magnetic field on neuroinflammation induced dendritic trimming and memory impairment on rat model of sporadic Alzheimer’s disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The Wake Promoting Role of the Mediodorsal Thalamic Nuclei in Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sriji Somanath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binney Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preeti Puskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avishek Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumya Iyenger</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nasreen Akhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 36 (S1), </w:t>
+              <w:t xml:space="preserve">Sleep and Vigilance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (1), pp.139-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1096/fasebj.2022.36.S1.R4683⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41782-021-00184-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868418v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03868422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extremely low intensity magnetic field effectively improves cognitive impairment in intracerebroventricular streptozotocin animal model sparing septo‐hippocampal cholinergic pathway and CAMKII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avishek Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tapas Chandra Nag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yogendra Kumar Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suman Jain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1277,90 +1277,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnemonic effect of chronic low-intensity electromagnetic field stimulation by preserving synaptic plasticity of place cells and through attenuation of DNA damage in intracerebroventricular streptozotocin injected rat model of Alzheimer’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avishek Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suman Jain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumya Iyenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jyotirmoy Banerjee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Stimulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (6), pp.1629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1599,51 +1599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Rabiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari Takalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avishek Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henna Martiskainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1717,51 +1717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aksheev Bhambri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muneesh Pal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avishek Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suman Jain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1848,51 +1848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atanu Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binney Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avishek Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -1927,51 +1927,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute sleep deprivation induces synaptic remodeling at the soleus muscle neuromuscular junction in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binney Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avishek Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trina Sengupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2201,51 +2201,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:roy13avishek@gmail.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:avishekr176@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:avishek.roy@u-bordeaux.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868447v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sharma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avishek ROY" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Singh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tripathi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Banerjee" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2022.07.180" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868448v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Deepak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nag" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2022.07.154" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868440v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avishek Roy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakshi Sharma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapas Chandra Nag" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatinder Katyal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogendra Kumar Gupta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12640-022-00563-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868444v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binney Sharma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trina Sengupta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lal Chandra Vishwakarma" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuraag Singh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsac229" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868446v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Singh Rawat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aksheev Bhambri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneesh Pal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Jain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.77968" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868422v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriji Somanath" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Puskar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreen Akhtar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41782-021-00184-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868418v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyotirmoy Banerjee" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Iyenger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fasebj.2022.36.S1.R4683" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868410v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.049698" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868415v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2021.10.133" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868386v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susmita Sil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tusharkanti Ghosh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritha Gupta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupsa Ghosh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Kabir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12031-016-0817-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544909v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coulon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rabiller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Takalo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henna Martiskainen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868399v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868430v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparaajita Bhatnaagar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Deepak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanu Roy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868425v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:roy13avishek@gmail.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:avishekr176@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:avishek.roy@u-bordeaux.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868448v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sharma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avishek ROY" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Banerjee" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Deepak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nag" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2022.07.154" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868440v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avishek Roy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakshi Sharma" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapas Chandra Nag" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jatinder Katyal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogendra Kumar Gupta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12640-022-00563-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868447v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Singh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tripathi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2022.07.180" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868444v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binney Sharma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trina Sengupta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lal Chandra Vishwakarma" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuraag Singh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sleep/zsac229" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868446v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Singh Rawat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aksheev Bhambri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muneesh Pal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Jain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.77968" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868418v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyotirmoy Banerjee" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Iyenger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fasebj.2022.36.S1.R4683" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868422v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriji Somanath" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Puskar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreen Akhtar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41782-021-00184-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868410v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.049698" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868415v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2021.10.133" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868386v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susmita Sil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tusharkanti Ghosh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritha Gupta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupsa Ghosh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Kabir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12031-016-0817-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544909v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coulon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rabiller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Takalo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henna Martiskainen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868399v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868430v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparaajita Bhatnaagar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Deepak" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanu Roy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868425v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>