--- v0 (2026-03-06)
+++ v1 (2026-04-16)
@@ -225,51 +225,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réponse de la tomate aux stimulateurs de défense des plantes a une composante génétique</w:t>
+                <w:t xml:space="preserve">Does plant genetics shape the protective efficacy of biocontrol against diseases?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awa Sangare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bourgeay</w:t>
@@ -300,97 +300,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jeunes Chercheurs 2025 du département BAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Bordeaux (FR), France</w:t>
+              <w:t xml:space="preserve">Promoting Integrated Pest Management in Protected Crops in a Changing Europe and Mediterranean Basin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IOBC, Sep 2025, Podgorica, Montenegro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05538736v1</w:t>
+                <w:t xml:space="preserve">hal-05534383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does plant genetics shape the protective efficacy of biocontrol against diseases?</w:t>
+                <w:t xml:space="preserve">La réponse de la tomate aux stimulateurs de défense des plantes a une composante génétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awa Sangare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bourgeay</w:t>
@@ -421,73 +421,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Promoting Integrated Pest Management in Protected Crops in a Changing Europe and Mediterranean Basin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IOBC, Sep 2025, Podgorica, Montenegro</w:t>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs 2025 du département BAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Bordeaux (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534383v1</w:t>
+                <w:t xml:space="preserve">hal-05538736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breeding tomatoes to improve their responsiveness to biocontrol products against powdery mildew?</w:t>
               </w:r>
@@ -588,256 +588,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie de locus de réponse des plantes de tomate à l'application de stimulateurs de défense des plantes</w:t>
+                <w:t xml:space="preserve">Genetic effect of tomato response to the application of biocontrol products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awa Sangare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bourgeay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel national de la recherche sur la tomate 2024 (Fous de tomate)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Oct 2024, Angers (FR), France</w:t>
+              <w:t xml:space="preserve">14e Rencontres de Phytopathologie – Mycologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Jan 2024, Aussois (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05536802v1</w:t>
+                <w:t xml:space="preserve">hal-05536839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic effect of tomato response to the application of biocontrol products</w:t>
+                <w:t xml:space="preserve">Cartographie de locus de réponse des plantes de tomate à l'application de stimulateurs de défense des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awa Sangare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bourgeay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Rencontres de Phytopathologie – Mycologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Jan 2024, Aussois (FR), France</w:t>
+              <w:t xml:space="preserve">Colloque annuel national de la recherche sur la tomate 2024 (Fous de tomate)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Oct 2024, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05536839v1</w:t>
+                <w:t xml:space="preserve">hal-05536802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication of the overexpression of PR genes and oxidative stress genes in the efficacy of natural substances against Oidium neolycopersici</w:t>
               </w:r>
@@ -1207,51 +1207,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05503754v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Sangare" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgeay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duffaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538736v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05534383v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05535324v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536802v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536839v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536824v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04554411v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05503754v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Sangare" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgeay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duffaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05534383v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538736v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05535324v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536839v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536802v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536824v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04554411v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>