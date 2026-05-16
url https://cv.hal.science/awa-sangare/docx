--- v1 (2026-04-16)
+++ v2 (2026-05-16)
@@ -225,51 +225,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does plant genetics shape the protective efficacy of biocontrol against diseases?</w:t>
+                <w:t xml:space="preserve">La réponse de la tomate aux stimulateurs de défense des plantes a une composante génétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awa Sangare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bourgeay</w:t>
@@ -300,97 +300,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Promoting Integrated Pest Management in Protected Crops in a Changing Europe and Mediterranean Basin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IOBC, Sep 2025, Podgorica, Montenegro</w:t>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs 2025 du département BAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Bordeaux (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534383v1</w:t>
+                <w:t xml:space="preserve">hal-05538736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réponse de la tomate aux stimulateurs de défense des plantes a une composante génétique</w:t>
+                <w:t xml:space="preserve">Does plant genetics shape the protective efficacy of biocontrol against diseases?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awa Sangare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bourgeay</w:t>
@@ -421,73 +421,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jeunes Chercheurs 2025 du département BAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Bordeaux (FR), France</w:t>
+              <w:t xml:space="preserve">Promoting Integrated Pest Management in Protected Crops in a Changing Europe and Mediterranean Basin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IOBC, Sep 2025, Podgorica, Montenegro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05538736v1</w:t>
+                <w:t xml:space="preserve">hal-05534383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breeding tomatoes to improve their responsiveness to biocontrol products against powdery mildew?</w:t>
               </w:r>
@@ -588,256 +588,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic effect of tomato response to the application of biocontrol products</w:t>
+                <w:t xml:space="preserve">Cartographie de locus de réponse des plantes de tomate à l'application de stimulateurs de défense des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awa Sangare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bourgeay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Rencontres de Phytopathologie – Mycologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Jan 2024, Aussois (FR), France</w:t>
+              <w:t xml:space="preserve">Colloque annuel national de la recherche sur la tomate 2024 (Fous de tomate)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Oct 2024, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05536839v1</w:t>
+                <w:t xml:space="preserve">hal-05536802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie de locus de réponse des plantes de tomate à l'application de stimulateurs de défense des plantes</w:t>
+                <w:t xml:space="preserve">Genetic effect of tomato response to the application of biocontrol products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awa Sangare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bourgeay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Caromel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel national de la recherche sur la tomate 2024 (Fous de tomate)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Oct 2024, Angers, France</w:t>
+              <w:t xml:space="preserve">14e Rencontres de Phytopathologie – Mycologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Jan 2024, Aussois (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05536802v1</w:t>
+                <w:t xml:space="preserve">hal-05536839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication of the overexpression of PR genes and oxidative stress genes in the efficacy of natural substances against Oidium neolycopersici</w:t>
               </w:r>
@@ -1207,51 +1207,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05503754v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Sangare" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgeay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duffaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05534383v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538736v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05535324v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536839v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536802v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536824v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04554411v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05503754v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Sangare" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgeay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duffaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538736v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05534383v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05535324v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536802v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536839v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536824v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04554411v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>