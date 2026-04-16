--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -100,286 +100,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven quantification of spatial logistics demand using operator data from Copenhagen</w:t>
+                <w:t xml:space="preserve">An adaptive sampling algorithm for data-generation to build a data-manifold for physical problem surrogate modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chetra Mang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Axel Tahmasebimoradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Briand</w:t>
+                <w:t xml:space="preserve">David Danan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouadh Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Conference of Transport Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2026, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Conference on Artificial Intelligence, Computer, Data Sciences and Applications (ACDSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Boracay, Philippines</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05291465v1</w:t>
+                <w:t xml:space="preserve">hal-05370273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive sampling algorithm for data-generation to build a data-manifold for physical problem surrogate modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Data-driven quantification of spatial logistics demand using operator data from Copenhagen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Tahmasebimoradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Danan</w:t>
+                <w:t xml:space="preserve">Sebastian Hörl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouadh Yagoubi</w:t>
+                <w:t xml:space="preserve">Yann Briand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Intelligence, Computer, Data Sciences and Applications (ACDSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2026, Boracay, Philippines</w:t>
+              <w:t xml:space="preserve">World Conference of Transport Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05370273v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical experiments using block-diagonalization technique for solving Poisson’s equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetra Mang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunheang Ty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Tahmasebimoradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vilmart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -430,77 +430,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new methodology of a manifold decomposition via Iterative PCA for machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetra Mang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Tahmasebimoradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouadh Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Knowledge Graphs (ICKG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -551,51 +551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milad Leyli-Abadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja van Ockenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Tahmasebimoradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -633,64 +633,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Body-fitted topology optimization of an airfoil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Danan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Tahmasebimoradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -728,90 +728,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic weighted loss function for enhancing the performance of neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetra Mang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Tahmasebimoradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Danan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouadh Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th World Congress on Computational Mechanics (WCCM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -830,299 +830,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04536431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology Optimization of a Metallic Suspension under von Mises Stress and Target Displacement constraints</w:t>
+                <w:t xml:space="preserve">Multi-constraint structural topology optimization using bi-directional evolutionary structural optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chetra Mang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Axel Tahmasebimoradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Nardoni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lionel Zoghaib</w:t>
+                <w:t xml:space="preserve">Xavier Lorang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th World Congress on Structural and Multidisciplinary Optimisation (WCSMO 2023)</w:t>
+              <w:t xml:space="preserve">15th World Congress of Structural and Multidisciplinary Optimisation (WCSMO 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04043583v1</w:t>
+                <w:t xml:space="preserve">hal-04043349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-constraint structural topology optimization using bi-directional evolutionary structural optimization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Topology Optimization of a Metallic Suspension under von Mises Stress and Target Displacement constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Tahmasebimoradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Nardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetra Mang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Axel Tahmasebimoradi</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Danan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Lorang</w:t>
+                <w:t xml:space="preserve">Lionel Zoghaib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th World Congress of Structural and Multidisciplinary Optimisation (WCSMO 2023)</w:t>
+              <w:t xml:space="preserve">15th World Congress on Structural and Multidisciplinary Optimisation (WCSMO 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04043349v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Correlation Between Manufacturing Parameters and Mechanical Strength Followed by Uncertainty Propagation of Geometric Defects in Lattice Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetra Mang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Tahmasebimoradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Mechanical Engineering Congress and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, as, Nov 2021, Virtual online, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1156,51 +1156,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Neural Networks to Model the Radiative Transfer Equation for a Domain with Participative Gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Tahmasebimoradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Le Creurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1264,64 +1264,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical hybrid finite element model for lattice structures ussing 3D/Beam elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmadali Tahmasebimoradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetra Mang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2021 International Mechanical Engineering Congress and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Virtuel, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1355,77 +1355,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrical Imperfections in Lattice Structures: a Simulation Strategy to Predict Strength Variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetra Mang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Tahmasebimoradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1472,77 +1472,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Correlation Between Manufacturing Parameters and Mechanical Strength Followed by Uncertainty Propagation of Geometric Defects in Lattice Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetra Mang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmadali Tahmasebimoradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Mechanical Engineering Congress and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASME, Jan 2021, Virtuel, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1602,334 +1602,334 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility Study of CNNs and MLPs for Radiation Heat Transfer in 2-D Furnaces with Spectrally Participative Gases</w:t>
+                <w:t xml:space="preserve">An Adaptive Sampling Algorithm For Data-generation To Build A Data-manifold For Physical Problem Surrogate Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chetra Mang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Axel Tahmasebimoradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Danan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouadh Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05260846v1</w:t>
+                <w:t xml:space="preserve">hal-05070386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adaptive Sampling Algorithm For Data-generation To Build A Data-manifold For Physical Problem Surrogate Modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A New Methodology To Decompose A Parametric Domain Using Reduced Order Data Manifold In Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetra Mang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Tahmasebimoradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouadh Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05070386v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Methodology To Decompose A Parametric Domain Using Reduced Order Data Manifold In Machine Learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Feasibility Study of CNNs and MLPs for Radiation Heat Transfer in 2-D Furnaces with Spectrally Participative Gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Tahmasebimoradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Le-Creurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetra Mang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouadh Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05070392v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05260846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double-Logarithmic Depth Block-Encodings of Simple Finite Difference Method's Matrices</w:t>
               </w:r>
@@ -1941,64 +1941,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunheang Ty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vilmart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Tahmasebimoradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetra Mang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2185,51 +2185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291465v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tahmasebimoradi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian H&#246;rl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Briand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370273v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetra Mang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Danan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouadh Yagoubi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269586v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunheang Ty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vilmart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Kaddah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269647v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229417v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Leyli-Abadi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja van Ockenburg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Brunet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974596v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schmitt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536431v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043583v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Nardoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Zoghaib" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043349v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979482v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2021-69121" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979524v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Creurer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Elena Tudorache" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970478v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadali Tahmasebimoradi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2021-69119" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979497v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.155" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970449v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05260846v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ren" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le-Creurer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05070386v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05070392v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725154v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetra Mang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tahmasebimoradi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Danan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouadh Yagoubi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291465v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian H&#246;rl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Briand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269586v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunheang Ty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vilmart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Kaddah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269647v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229417v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milad Leyli-Abadi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja van Ockenburg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Brunet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974596v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schmitt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536431v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043349v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043583v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Nardoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Zoghaib" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979482v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2021-69121" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979524v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Creurer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Elena Tudorache" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970478v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadali Tahmasebimoradi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2021-69119" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979497v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.155" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970449v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05070386v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05070392v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05260846v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ren" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le-Creurer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725154v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>