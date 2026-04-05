--- v0 (2026-03-14)
+++ v1 (2026-04-05)
@@ -342,273 +342,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les transformations anthropiques d’un cours d’eau de faible énergie et leurs conséquences, approche géomorphologique et géoarchéologique dans la moyenne vallée de la Seulles, Normandie</w:t>
+                <w:t xml:space="preserve">Impacts des aménagements hydrauliques sur les systèmes fluviaux bas-normands depuis 2000 ans, premiers résultats d’une approche géomorphologique et géoarchéologique dans la moyenne vallée de la Seulles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11702⟩</w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, vol. 28/2, pp.253 - 258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.8153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01558342v1</w:t>
+                <w:t xml:space="preserve">hal-01739215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des aménagements hydrauliques sur les systèmes fluviaux bas-normands depuis 2000 ans, premiers résultats d’une approche géomorphologique et géoarchéologique dans la moyenne vallée de la Seulles</w:t>
+                <w:t xml:space="preserve">Les transformations anthropiques d’un cours d’eau de faible énergie et leurs conséquences, approche géomorphologique et géoarchéologique dans la moyenne vallée de la Seulles, Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Germain-Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (2), pp.121-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.8153⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01739215v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un aménagement de ruisseau dans l’agglomération antique de Montaigu-la-Brisette : apport de l’analyse micromorphologique</w:t>
               </w:r>
@@ -1878,51 +1878,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique fluviale : Géomorphologie [Programme Sélune - Rapport bilan 2013-2015]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2035,51 +2035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2758,77 +2758,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Germain-Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Geomorphology of the International Association of Geomorphologists ICG 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2853,51 +2853,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENJEUX ET SUIVI DE LA DYNAMIQUE SÉDIMENTAIRE APRÈS ARRASEMENT D’OUVRAGE : LA SÉLUNE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3026,51 +3026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Le Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3618,51 +3618,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090668v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Beauchamp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Vall&#233;e" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Glais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/146oh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282024v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lemer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauthier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Rouhaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558342v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11702" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7SFQGBZF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739215v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8153" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558386v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Gaillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cavanillas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235576v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giraud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548337v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Goval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Allart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auguste" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876086v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886172v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Panloups" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chombart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Afonso-Lopes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Boutteau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935969v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935989v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637876v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Juhel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Damourette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935999v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637875v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chancerel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020164v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Lefort" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bataille" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408338v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Gonidec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378202v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043570v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504614v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Drapier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Germaine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Olivier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03282551v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807687v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jamet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ru&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347894v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739453v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252279v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743584v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Gaillard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886246v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02073234v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NORMC024" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03282581v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Berton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bordas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giazzon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090668v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Beauchamp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Vall&#233;e" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Glais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/146oh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282024v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lemer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauthier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Rouhaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739215v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8153" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558342v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11702" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7SFQGBZF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558386v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Gaillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cavanillas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235576v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giraud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548337v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Goval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Allart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auguste" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876086v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886172v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Panloups" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chombart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Afonso-Lopes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Boutteau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935969v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935989v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637876v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Juhel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Damourette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935999v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04637875v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chancerel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020164v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Lefort" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bataille" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408338v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Gonidec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378202v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043570v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504614v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Drapier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Germaine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Olivier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03282551v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807687v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jamet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ru&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347894v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739453v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252279v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01743584v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Gaillard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886246v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02073234v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NORMC024" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03282581v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Berton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bordas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giazzon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>