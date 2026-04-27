--- v0 (2026-03-19)
+++ v1 (2026-04-27)
@@ -325,51 +325,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un référentiel de compétences pour une activité de création de jeu vidéo en classe</w:t>
+                <w:t xml:space="preserve">Conception d'un système d'évaluation d'une activité de création de jeu vidéo pour les enseignants de seconde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mader</w:t>
@@ -387,97 +387,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Buendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Jeunes Chercheurs EIAH 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Inforsid (INFormatique des ORganisations et Systèmes d'Information et de Décision)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03726343v1</w:t>
+                <w:t xml:space="preserve">hal-03726368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un système d'évaluation d'une activité de création de jeu vidéo pour les enseignants de seconde</w:t>
+                <w:t xml:space="preserve">Conception d'un référentiel de compétences pour une activité de création de jeu vidéo en classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mader</w:t>
@@ -495,73 +495,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Buendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inforsid (INFormatique des ORganisations et Systèmes d'Information et de Décision)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">Colloque Jeunes Chercheurs EIAH 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03726368v1</w:t>
+                <w:t xml:space="preserve">hal-03726343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEMA: 6-DoF Pose Estimation Dataset for Deep Learning</w:t>
               </w:r>
@@ -1212,303 +1212,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romeo2 Project: Humanoid Robot Assistant and Companion for Everyday Life: I. Situation Assessment for Social Intelligence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Informative Cooperative Dialogues to Long-Term Social Relation with a Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Buendia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amit Kumar Pandey</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIC: Artificial Intelligence and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Torino, Italy. pp.140-147</w:t>
+              <w:t xml:space="preserve">Natural Interaction with Robots, Knowbots and Smartphones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, X, France. pp.135-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01096094v1</w:t>
+                <w:t xml:space="preserve">hal-01126424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilayer framework combining body movements and contextual descriptors for human activity understanding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Buendia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio-inspired Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Informative Cooperative Dialogues to Long-Term Social Relation with a Robot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Romeo2 Project: Humanoid Robot Assistant and Companion for Everyday Life: I. Situation Assessment for Social Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Kumar Pandey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Gelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Alami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Viry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Buendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Interaction with Robots, Knowbots and Smartphones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, X, France. pp.135-151</w:t>
+              <w:t xml:space="preserve">AIC: Artificial Intelligence and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Torino, Italy. pp.140-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01126424v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generic Spine Model with Simple Physics for Life-Like Quadrupeds and Reptiles</w:t>
               </w:r>
@@ -1783,82 +1783,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIMEA '07 - 2nd international conference on Digital interactive media in entertainment and arts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Perth, Australia. pp.9-12, </w:t>
+              <w:t xml:space="preserve">International Conference on Entertainment Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Shanghai, China. pp.356-362, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1306813.1306823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-74873-1_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01335113v1</w:t>
+                <w:t xml:space="preserve">hal-01335112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogs Taking into Account Experience, Emotions and Personality</w:t>
               </w:r>
@@ -1917,82 +1917,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Corruble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Entertainment Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Shanghai, China. pp.356-362, </w:t>
+              <w:t xml:space="preserve">DIMEA '07 - 2nd international conference on Digital interactive media in entertainment and arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Perth, Australia. pp.9-12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-74873-1_42⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1306813.1306823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01335112v1</w:t>
+                <w:t xml:space="preserve">hal-01335113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3220,51 +3220,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498045v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Bry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Emberger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Buendia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mader" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591012v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vigneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rolland" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-8248-6_12" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726343v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726368v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611407v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;rez de San Roman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Desbarats" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Domenger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010913200003124" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324093v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007525005900597" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328768v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Colombier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324117v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Elleuch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Donnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tijus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Natkin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01678476v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T.C.C. Constant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levieux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67684-5_8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197401v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24589-8_34" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096094v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Pandey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gelin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Viry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611372v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126424v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126423v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdul Karim" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gaudin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Meyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Bouakaz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126421v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Granata" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bidaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335113v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenn Bosser" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sehaba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corruble" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1306813.1306823" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335112v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74873-1_42" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899236v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi-Antoine Mahfoudi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Bouakaz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2022.3226252" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255692v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hugues" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Weistroffer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paljic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fuchs" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843615500334" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131798v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352977v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.1467" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126420v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22639-7_12" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726328v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720395v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Salini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Padois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ibanez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814374286_0104" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611341v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Heudin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45016-5_5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K3PD220M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498045v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Bry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Emberger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Buendia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mader" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591012v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vigneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rolland" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-8248-6_12" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726368v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726343v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611407v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;rez de San Roman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Desbarats" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Domenger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010913200003124" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324093v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007525005900597" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328768v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Colombier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324117v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Elleuch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Donnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tijus" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Natkin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01678476v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T.C.C. Constant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levieux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67684-5_8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197401v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24589-8_34" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126424v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611372v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096094v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Pandey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gelin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Viry" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126423v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Abdul Karim" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Gaudin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Meyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Bouakaz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126421v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Granata" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bidaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335112v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenn Bosser" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sehaba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corruble" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74873-1_42" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335113v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1306813.1306823" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899236v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi-Antoine Mahfoudi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Bouakaz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2022.3226252" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255692v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hugues" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Weistroffer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paljic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fuchs" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843615500334" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131798v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352977v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.1467" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126420v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22639-7_12" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726328v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720395v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Salini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Padois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ibanez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814374286_0104" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611341v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Heudin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45016-5_5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K3PD220M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>