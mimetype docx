--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2462,51 +2462,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="325FB91C"/>
+    <w:nsid w:val="24C2382A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2610,51 +2610,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5191EC08"/>
+    <w:nsid w:val="A936F689"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2758,51 +2758,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0B099285"/>
+    <w:nsid w:val="F86D88D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2906,51 +2906,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5DCDB670"/>
+    <w:nsid w:val="ABDD2934"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3054,51 +3054,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="E7B34F14"/>
+    <w:nsid w:val="4A3E5BB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3202,51 +3202,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7D205094"/>
+    <w:nsid w:val="2C8A6BAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3350,51 +3350,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="71F4EFF2"/>
+    <w:nsid w:val="DC1B1748"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3498,51 +3498,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="8349C715"/>
+    <w:nsid w:val="A9BDEC61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3646,51 +3646,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="58E1F514"/>
+    <w:nsid w:val="4611FA12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3794,51 +3794,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="215173DE"/>
+    <w:nsid w:val="3D449933"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>