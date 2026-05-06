--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -1406,204 +1406,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protohistoric Provence: historiographical chimera or historical reality?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protohistoire méridionale : de la « Gallia Græca » à la Celtique méditerranéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Cauvin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Isoardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42e colloque international de l’Association Française pour l’Etude de l’Age du Fer. Unity and Diversity in the Celtic World.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Représenter et se représenter (à) la Protohistoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Glux-en-Glenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01795232v1</w:t>
+                <w:t xml:space="preserve">halshs-01795241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protohistoire méridionale : de la « Gallia Græca » à la Celtique méditerranéenne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protohistoric Provence: historiographical chimera or historical reality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Banchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loup Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Cauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Isoardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Représenter et se représenter (à) la Protohistoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Glux-en-Glenne, France</w:t>
+              <w:t xml:space="preserve">42e colloque international de l’Association Française pour l’Etude de l’Age du Fer. Unity and Diversity in the Celtic World.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01795241v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01795232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1647,51 +1647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Beylier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bertaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Banchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Cauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1823,51 +1823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Beylier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bertaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Banchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Cauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1954,51 +1954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bertaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasrine Anwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Banchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2059,51 +2059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Beylier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bertaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Banchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2177,51 +2177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Beylier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bertaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Banchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olympe Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2462,51 +2462,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24C2382A"/>
+    <w:nsid w:val="77333088"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2610,51 +2610,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A936F689"/>
+    <w:nsid w:val="3B1C6F98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2758,51 +2758,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="F86D88D2"/>
+    <w:nsid w:val="A720AA52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2906,51 +2906,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="ABDD2934"/>
+    <w:nsid w:val="E1F7D5D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3054,51 +3054,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4A3E5BB6"/>
+    <w:nsid w:val="154E4995"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3202,51 +3202,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="2C8A6BAF"/>
+    <w:nsid w:val="FC40B414"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3350,51 +3350,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="DC1B1748"/>
+    <w:nsid w:val="F7E1EE4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3498,51 +3498,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="A9BDEC61"/>
+    <w:nsid w:val="00E9F1AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3646,51 +3646,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="4611FA12"/>
+    <w:nsid w:val="63F05868"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3794,51 +3794,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="3D449933"/>
+    <w:nsid w:val="FE03E984"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4052,51 +4052,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/axel-cauvin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2072-3367" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283020v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cauvin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281953v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Roure" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sanz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terziano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Masquelier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2020.1230" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686092v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795232v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Banchetti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795241v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05085711v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bertaut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102296v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Sabastia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881843v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Milesi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881844v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrine Anwar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Blaise" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881845v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Canon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881850v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympe Cauquil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03409610v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/axel-cauvin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2072-3367" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283020v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cauvin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281953v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Roure" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sanz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terziano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Masquelier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2020.1230" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686092v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795241v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01795232v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Banchetti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05085711v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bertaut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102296v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Sabastia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881843v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Milesi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881844v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrine Anwar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Blaise" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881845v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Canon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881850v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympe Cauquil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03409610v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>