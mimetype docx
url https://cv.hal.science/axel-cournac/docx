--- v0 (2026-03-22)
+++ v1 (2026-05-10)
@@ -632,338 +632,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03689314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer vision for pattern detection in chromosome contact maps</w:t>
+                <w:t xml:space="preserve">Regulation of Cohesin-Mediated Chromosome Folding by Eco1 and Other Partners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Matthey-Doret</w:t>
+                <w:t xml:space="preserve">Lise Dauban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyam Baudry</w:t>
+                <w:t xml:space="preserve">Rémi Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Breuer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadège Guiglielmoni</w:t>
+                <w:t xml:space="preserve">Luciana Lazar-Stefanita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bastié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-19562-7⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77 (6), pp.1279-1293.e4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2020.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03263561v1</w:t>
+                <w:t xml:space="preserve">hal-03064572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of Cohesin-Mediated Chromosome Folding by Eco1 and Other Partners</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computer vision for pattern detection in chromosome contact maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Matthey-Doret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyam Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Dauban</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Axel Breuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciana Lazar-Stefanita</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bastié</w:t>
+                <w:t xml:space="preserve">Nadège Guiglielmoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 77 (6), pp.1279-1293.e4. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.5795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2020.01.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-19562-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03064572v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03263561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FACT mediates cohesin function on chromatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonay Garcia-Luis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Lazar-Stefanita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Gutiérrez-Escribano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1034,472 +1034,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02866764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tridimensional infiltration of DNA viruses into the host genome shows preferential contact with active chromatin</w:t>
+                <w:t xml:space="preserve">High-salt Recovered Sequences are associated with the active chromosomal compartment and with large ribonucleoprotein complexes including nuclear bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Moreau</w:t>
+                <w:t xml:space="preserve">Marie Baudement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Cournac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianna Aurora Palumbo</w:t>
+                <w:t xml:space="preserve">Franck Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Marbouty</w:t>
+                <w:t xml:space="preserve">Marie Seveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shogofa Mortaza</w:t>
+                <w:t xml:space="preserve">Hugues Parrinello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (1), pp.4268. </w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (11), pp.1733 - 1746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-06739-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/gr.237073.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02866759v1</w:t>
+                <w:t xml:space="preserve">hal-01912447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Structuring of the E. coli Chromosome by Nucleoid-Associated and Condensin Proteins</w:t>
+                <w:t xml:space="preserve">Tridimensional infiltration of DNA viruses into the host genome shows preferential contact with active chromatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginia S. Lioy</w:t>
+                <w:t xml:space="preserve">Pierrick Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Cournac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianna Aurora Palumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Marbouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Mozziconacci</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shogofa Mortaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2017.12.027⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.4268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-06739-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02180787v1</w:t>
+                <w:t xml:space="preserve">pasteur-02866759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-salt Recovered Sequences are associated with the active chromosomal compartment and with large ribonucleoprotein complexes including nuclear bodies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Baudement</w:t>
+                <w:t xml:space="preserve">Multiscale Structuring of the E. coli Chromosome by Nucleoid-Associated and Condensin Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia S. Lioy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Cournac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Court</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Marbouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Seveno</w:t>
+                <w:t xml:space="preserve">Stéphane Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Parrinello</w:t>
+                <w:t xml:space="preserve">Julien Mozziconacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28 (11), pp.1733 - 1746. </w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 172 (4), pp.771--783.e18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gr.237073.118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2017.12.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912447v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaffolding bacterial genomes and probing host-virus interactions in gut microbiome by proximity ligation (chromosome capture) assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Marbouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyam Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Cournac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1585,51 +1585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Cournac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Koszul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mozziconacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 44 (1), pp.245-255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1676,64 +1676,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation and Analysis of Chromosomal Contact Maps of Yeast Species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Cournac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Marbouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mozziconacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Koszul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1832,51 +1832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Cournac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Marbouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 129 (4), pp.681-92. </w:t>
@@ -1908,961 +1908,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01419905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial reorganization of telomeres in long-lived quiescent cells</w:t>
+                <w:t xml:space="preserve">Genome-wide replication landscape of Candida glabrata.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micol Guidi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Stéphane Descorps-Declère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Saguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Cournac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Marbouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Axel Cournac</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-015-0766-2⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13, pp.69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-015-0177-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206018v1</w:t>
+                <w:t xml:space="preserve">pasteur-01370696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condensin- and Replication-Mediated Bacterial Chromosome Folding and Origin Condensation Revealed by Hi-C and Super-resolution Imaging.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Spatial reorganization of telomeres in long-lived quiescent cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micol Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Marbouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Diego I Cattoni</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Loïodice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Cournac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alan Koh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 59 (4), pp.588-602. </w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2015.07.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13059-015-0766-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01419993v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide replication landscape of Candida glabrata.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Condensin- and Replication-Mediated Bacterial Chromosome Folding and Origin Condensation Revealed by Hi-C and Super-resolution Imaging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Marbouty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Descorps-Declère</w:t>
+                <w:t xml:space="preserve">Antoine Le gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Saguez</w:t>
+                <w:t xml:space="preserve">Diego I Cattoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Cournac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Rolland</w:t>
+                <w:t xml:space="preserve">Alan Koh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 13, pp.69. </w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 59 (4), pp.588-602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-015-0177-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2015.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01370696v1</w:t>
+                <w:t xml:space="preserve">pasteur-01419993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filling annotation gaps in yeast genomes using genome-wide contact maps.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metagenomic chromosome conformation capture (meta3C) unveils the diversity of chromosome organization in microorganisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Marbouty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Cournac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-François Flot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hervé Marie-Nelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fischer</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mozziconacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btu162⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, pp.e03318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.03318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01488132v1</w:t>
+                <w:t xml:space="preserve">hal-01316684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-quality genome (re)assembly using chromosomal contact data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Filling annotation gaps in yeast genomes using genome-wide contact maps.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marie-Nelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Marbouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Cournac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Liti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Flot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gianni Liti</w:t>
+                <w:t xml:space="preserve">Gilles Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5, pp.5695. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (15), pp.2105-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms6695⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btu162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138788v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01488132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D genome reconstruction from chromosomal contacts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Roger</w:t>
+                <w:t xml:space="preserve">High-quality genome (re)assembly using chromosomal contact data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marie-Nelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Marbouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Cournac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Flot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Liti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NMETH.3104⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.5695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms6695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324120v1</w:t>
+                <w:t xml:space="preserve">hal-01138788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metagenomic chromosome conformation capture (meta3C) unveils the diversity of chromosome organization in microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martial Marbouty</w:t>
+                <w:t xml:space="preserve">3D genome reconstruction from chromosomal contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Lesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Riposo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Cournac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mozziconacci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 3, pp.e03318. </w:t>
+              <w:t xml:space="preserve">Nature Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11, pp.1141-1143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.03318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/NMETH.3104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01316684v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA looping in prokaryotes : experimental and theoretical approaches</w:t>
               </w:r>
@@ -2969,64 +2969,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Cournac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Lesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mozziconacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (36), pp.9285. </w:t>
@@ -3077,90 +3077,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normalization of a chromosomal contact map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Cournac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marie-Nelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Marbouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Koszul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mozziconacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (1), pp.436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3462,90 +3462,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A major role for Eco1 in regulating cohesin-mediated mitotic chromosome folding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Dauban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Lazar-Stefanita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3612,90 +3612,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normalization of Chromosome Contact Maps: Matrix Balancing and Visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Matthey-Doret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyam Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shogofa Mortaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Koszul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4035,51 +4035,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121450v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chapard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Basti&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cournac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chaptal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mboumba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2025.100970" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121404v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Even" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thierry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ruault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meneu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-025-00389-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04603601v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Nejmi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2024.02.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03689314v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Diogo Dias" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Sarica" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Koszul" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Neuveut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14020445" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03263561v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Matthey-Doret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Breuer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Montagne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Guiglielmoni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19562-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064572v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dauban" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Lazar-Stefanita" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2020.01.019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02866764v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonay Garcia-Luis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Guti&#233;rrez-Escribano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-019-0307-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02866759v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Moreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianna Aurora Palumbo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Marbouty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogofa Mortaza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06739-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180787v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia S. Lioy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duigou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mozziconacci" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2017.12.027" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912447v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baudement" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Court" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Seveno" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.237073.118" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02866658v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1602105" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01294687v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1292" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01419912v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3079-1_13" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01419905v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Spichal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Brion" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Herbert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.175745" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01206018v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micol Guidi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lo&#239;odice" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-015-0766-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01419993v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le&#160;gall" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego I Cattoni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Koh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2015.07.020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370696v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descorps-Decl&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Saguez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rolland" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-015-0177-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01488132v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marie-Nelly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Liti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fischer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu162" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138788v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Flot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6695" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324120v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lesne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Riposo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMETH.3104" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316684v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.03318" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825143v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cournac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plumbridge" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510086v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carrivain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavelle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM25789K" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00769663v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-436" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121460v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gradit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ortion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Larrous" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Delouis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278856v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362207v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gadal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03376844v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007%2F978-1-0716-1390-0_1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1390-0_1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00472602v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009PA077255" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121450v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chapard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Basti&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cournac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chaptal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Mboumba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2025.100970" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121404v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Even" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thierry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ruault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meneu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-025-00389-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04603601v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Nejmi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2024.02.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03689314v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Diogo Dias" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Sarica" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Koszul" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Neuveut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14020445" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064572v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dauban" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Montagne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Lazar-Stefanita" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2020.01.019" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03263561v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Matthey-Doret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Breuer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Guiglielmoni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19562-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02866764v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonay Garcia-Luis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Guti&#233;rrez-Escribano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-019-0307-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912447v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baudement" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Court" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Seveno" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Parrinello" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.237073.118" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02866759v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Moreau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianna Aurora Palumbo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Marbouty" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogofa Mortaza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06739-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180787v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia S. Lioy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duigou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mozziconacci" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2017.12.027" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02866658v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1602105" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01294687v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1292" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01419912v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3079-1_13" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01419905v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Spichal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Brion" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Herbert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.175745" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01370696v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descorps-Decl&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Saguez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rolland" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-015-0177-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01206018v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micol Guidi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lo&#239;odice" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-015-0766-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01419993v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le&#160;gall" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego I Cattoni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Koh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2015.07.020" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316684v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Flot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marie-Nelly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.03318" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01488132v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Liti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fischer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu162" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138788v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6695" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324120v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lesne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Riposo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMETH.3104" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825143v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cournac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plumbridge" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510086v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carrivain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lavelle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM25789K" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00769663v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-436" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121460v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gradit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ortion" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Larrous" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Delouis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278856v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362207v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gadal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03376844v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007%2F978-1-0716-1390-0_1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1390-0_1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00472602v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009PA077255" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>