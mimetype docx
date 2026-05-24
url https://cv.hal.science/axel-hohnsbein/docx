--- v0 (2026-05-01)
+++ v1 (2026-05-24)
@@ -458,51 +458,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formaglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 20 (1), pp.165-180</w:t>
+              <w:t xml:space="preserve">, 2025, 20 (1), pp.162-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1522,56 +1522,69 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les frontispices des livres de sciences : un problème d'image ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Hohnsbein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delphine Gleizes; Axel Hohnsbein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visages de l'objet imprimé. Les frontispices au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
@@ -1584,51 +1597,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorbonne université presses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://sup.sorbonne-universite.fr/catalogue/beaux-livres/histoire-de-limprime-references/visages-de-lobjet-imprime, 2024, Histoire de l'imprimés références, 979-10-231-0800-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04790362v1</w:t>
+                <w:t xml:space="preserve">hal-04790326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontispice ou couverture ? Visages de la presse de vulgarisation au tournant du siècle</w:t>
               </w:r>
@@ -1694,69 +1707,56 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les frontispices des livres de sciences : un problème d'image ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Hohnsbein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delphine Gleizes; Axel Hohnsbein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visages de l'objet imprimé. Les frontispices au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
@@ -1769,51 +1769,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorbonne université presses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://sup.sorbonne-universite.fr/catalogue/beaux-livres/histoire-de-limprime-references/visages-de-lobjet-imprime, 2024, Histoire de l'imprimés références, 979-10-231-0800-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04790326v1</w:t>
+                <w:t xml:space="preserve">hal-04790362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Mémoires d'un hanneton, entre vulgarisation scientifique et hallucination poétique</w:t>
               </w:r>
@@ -4142,337 +4142,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les illustrations de La Nature : approche quantitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Hohnsbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, https://lasciem.hypotheses.org/223</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les illustrateurs de La Nature : Albert Robida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Hohnsbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, https://lasciem.hypotheses.org/219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les illustrateurs de La Nature : Hector Giacomelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Hohnsbein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, https://lasciem.hypotheses.org/221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les illustrateurs de La Nature : Henriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Hohnsbein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, https://lasciem.hypotheses.org/539</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vie et mort d'un hebdomadaire de vulgarisation scientifique : dans les cuisines de La Science populaire (1880-1884)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Hohnsbein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, https://lasciem.hypotheses.org/189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143330v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">hal-02280856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences pour tous (1850-1900)</w:t>
               </w:r>
@@ -4780,51 +4780,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="125DA38C"/>
+    <w:nsid w:val="E15F6050"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5011,51 +5011,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/axel-hohnsbein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-0590-5422" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197390145" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790297v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gleizes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hohnsbein" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/beaux-livres/histoire-de-limprime-references/visages-de-lobjet-imprime" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474691v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413266v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Radtka" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cubaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formaglio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413254v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832941v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04833020v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergeron Andr&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Sastre-Juan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790407v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786778v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554955v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.4272" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474643v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786810v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Jarrasse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.4207" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489763v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146222v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469089v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146113v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6669" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146397v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790362v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790375v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790326v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786770v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/12854-book-08535897-9782745358974.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786794v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msh-paris-saclay.fr/numero-10-collection-actes/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52983/WEIA2967" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786786v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/books/FB6BE871-FD92-45F7-ABEE-189548E07A96" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143824v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesimpressionsnouvelles.com/catalogue/presse-et-bande-dessinee/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146193v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146206v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/sommaire6448.php" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143389v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/596" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576862v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Tarisien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;mont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Theolier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790428v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834963v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834961v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786801v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955617v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554942v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709660v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143796v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474661v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143719v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143729v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143693v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05385304v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viera Rebolledo-Dhuin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Verdier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790464v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Renard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04832930v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786808v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.3562" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790520v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qqkc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474779v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474707v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474719v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292282v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321639v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143330v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306035v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280856v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146394v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143746v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146050v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/axel-hohnsbein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-0590-5422" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197390145" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790297v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gleizes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hohnsbein" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/beaux-livres/histoire-de-limprime-references/visages-de-lobjet-imprime" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474691v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413266v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Radtka" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cubaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formaglio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413254v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832941v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04833020v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergeron Andr&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Sastre-Juan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790407v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786778v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554955v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.4272" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474643v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786810v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Jarrasse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.4207" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489763v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146222v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469089v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146113v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6669" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146397v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790326v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790375v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790362v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786770v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/12854-book-08535897-9782745358974.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786794v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msh-paris-saclay.fr/numero-10-collection-actes/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52983/WEIA2967" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786786v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/books/FB6BE871-FD92-45F7-ABEE-189548E07A96" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143824v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesimpressionsnouvelles.com/catalogue/presse-et-bande-dessinee/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146193v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146206v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/sommaire6448.php" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143389v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/596" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576862v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Tarisien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;mont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Theolier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790428v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834963v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834961v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786801v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04955617v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554942v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709660v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143796v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474661v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143719v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143729v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143693v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05385304v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viera Rebolledo-Dhuin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Verdier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790464v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Renard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04832930v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786808v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.3562" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790520v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/qqkc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474779v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474707v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474719v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280856v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306035v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292282v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321639v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143330v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146394v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143746v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146050v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>