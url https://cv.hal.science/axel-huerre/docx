--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -100,979 +100,979 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The macroscopic contact angle of water on ice</w:t>
+                <w:t xml:space="preserve">Free surface topography of capillary flows using spatiotemporal phase shifting profilometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hélie de Miramon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Wladimir Sarlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Grivet</w:t>
+                <w:t xml:space="preserve">Axel Huerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Sascha Rosenbaum</w:t>
+                <w:t xml:space="preserve">Pablo Cobelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Huerre</w:t>
+                <w:t xml:space="preserve">Thomas Séon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1019, pp.A31. </w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 66 (5), pp.89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2025.10609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00348-025-04006-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05055151v2</w:t>
+                <w:t xml:space="preserve">hal-05120460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free surface topography of capillary flows using spatiotemporal phase shifting profilometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The macroscopic contact angle of water on ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wladimir Sarlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélie de Miramon</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Daniel Vito Papa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Grivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Sascha Rosenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Huerre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Séon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 66 (5), pp.89. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1019, pp.A31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00348-025-04006-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2025.10609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05120460v1</w:t>
+                <w:t xml:space="preserve">hal-05055151v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of melting and solidification in the spreading of an impacting water drop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wladimir Sarlin</w:t>
+                <w:t xml:space="preserve">Linking local microstructure to fracture location in a two-dimensional amorphous solid under isotropic strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Huisman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Grivet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Axel Huerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saikat Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John C Crocker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Garbin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2024.817⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4sm00486h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04575173v2</w:t>
+                <w:t xml:space="preserve">hal-04770348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking local microstructure to fracture location in a two-dimensional amorphous solid under isotropic strain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Max Huisman</w:t>
+                <w:t xml:space="preserve">Role of melting and solidification in the spreading of an impacting water drop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wladimir Sarlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Grivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Huerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Huerre</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Séon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 996, pp.A14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4sm00486h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2024.817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770348v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575173v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early freezing dynamics of an aqueous foam</w:t>
+                <w:t xml:space="preserve">Role of geometry and adhesion in droplet freezing dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krishan Bumma</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lila Seguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzie Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Huerre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Séon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (28), pp.5379-5384. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (3), pp.033601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3SM00278K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.033601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04252447v1</w:t>
+                <w:t xml:space="preserve">hal-04031385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of geometry and adhesion in droplet freezing dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Making superhydrophobic splashes by surface cooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Grivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Huerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Séon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lila Seguy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Axel Huerre</w:t>
+                <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 8 (3), pp.033601. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.033601⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 8 (6), pp.063603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.063603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04031385v1</w:t>
+                <w:t xml:space="preserve">hal-04252428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making superhydrophobic splashes by surface cooling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early freezing dynamics of an aqueous foam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishan Bumma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Grivet</w:t>
+                <w:t xml:space="preserve">Axel Huerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Huerre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Séon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (6), pp.063603. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (28), pp.5379-5384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.063603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3SM00278K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252428v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact Line Catch Up by Growing Ice Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Grivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Grivet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Monier</w:t>
+                <w:t xml:space="preserve">Axel Huerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Séon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 128 (25), pp.254501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1106,90 +1106,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solidification of a rivulet: shape and temperature fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Huerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Huerre</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Séon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 914, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1236,77 +1236,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freezing a rivulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Huerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Séon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1353,51 +1353,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topography of the lubrication film under a pancake droplet travelling in a Hele-Shaw cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Reichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Huerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Theodoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1474,51 +1474,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laplace pressure based disjoining pressure isotherm in non symmetric conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Huerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Valignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1595,51 +1595,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droplets in Microchannels: Dynamical Properties of the Lubrication Film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Huerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Theodoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1742,51 +1742,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review of Heating and Temperature Control in Microfluidic Systems: Techniques and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Huerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Malloggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1878,103 +1878,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology of ice structures induced by a freezing rivulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélie de Miramon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wladimir Sarlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Séon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Huerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1992,103 +1992,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free surface topography of capillary flows using spatiotemporal phase shifting profilometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélie de Miramon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wladimir Sarlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Huerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cobelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Séon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -2142,51 +2142,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration de gouttes en microfluidique : caractérisation et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Huerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université Pierre et Marie Curie - Paris VI, 2015. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015PA066333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2382,51 +2382,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055151v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Sarlin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vito Papa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Grivet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sascha Rosenbaum" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Huerre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10609" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05120460v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lie de Miramon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cobelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S&#233;on" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-025-04006-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575173v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Xu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.817" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770348v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Huisman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikat Saha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Crocker" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Garbin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sm00486h" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252447v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishan Bumma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pierre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM00278K" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031385v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Seguy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Proti&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.033601" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252428v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.063603" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799486v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.254501" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414787v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.41" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882552v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.062301" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861352v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reichert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theodoly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Valignat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.457" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172392v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Maggs" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;odoly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Jullien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01201928v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Leshansky" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.064501" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172355v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miralles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malloggi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics3010033" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05438589v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869179v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01592474v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA066333" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05120460v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lie de Miramon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Sarlin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Huerre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cobelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S&#233;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-025-04006-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055151v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vito Papa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Grivet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sascha Rosenbaum" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10609" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770348v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Huisman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikat Saha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Crocker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Garbin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sm00486h" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575173v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Xu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.817" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031385v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Seguy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Proti&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.033601" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252428v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.063603" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252447v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishan Bumma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pierre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM00278K" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799486v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.254501" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414787v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.41" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882552v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.062301" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861352v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reichert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theodoly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Valignat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.457" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172392v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Maggs" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;odoly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Jullien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01201928v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Leshansky" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.064501" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172355v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miralles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malloggi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics3010033" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05438589v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869179v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01592474v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA066333" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>