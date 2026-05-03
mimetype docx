--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -632,365 +632,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575173v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of geometry and adhesion in droplet freezing dynamics</w:t>
+                <w:t xml:space="preserve">Early freezing dynamics of an aqueous foam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lila Seguy</w:t>
+                <w:t xml:space="preserve">Krishan Bumma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Huerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzie Protière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Axel Huerre</w:t>
+                <w:t xml:space="preserve">Juliette Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Séon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (3), pp.033601. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (28), pp.5379-5384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.033601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3SM00278K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04031385v1</w:t>
+                <w:t xml:space="preserve">hal-04252447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making superhydrophobic splashes by surface cooling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Grivet</w:t>
+                <w:t xml:space="preserve">Role of geometry and adhesion in droplet freezing dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Seguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzie Protière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Huerre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 8 (6), pp.063603. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.063603⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 8 (3), pp.033601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.033601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04252428v1</w:t>
+                <w:t xml:space="preserve">hal-04031385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early freezing dynamics of an aqueous foam</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Krishan Bumma</w:t>
+                <w:t xml:space="preserve">Making superhydrophobic splashes by surface cooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Grivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Huerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Séon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Pierre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Séon</w:t>
+                <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (28), pp.5379-5384. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (6), pp.063603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3SM00278K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.063603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252447v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact Line Catch Up by Growing Ice Crystals</w:t>
               </w:r>
@@ -1015,51 +1015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Huerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Séon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1145,51 +1145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Séon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 914, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1249,51 +1249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Huerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Séon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1904,51 +1904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélie de Miramon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wladimir Sarlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Séon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2382,51 +2382,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05120460v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lie de Miramon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Sarlin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Huerre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cobelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S&#233;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-025-04006-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055151v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vito Papa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Grivet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sascha Rosenbaum" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10609" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770348v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Huisman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikat Saha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Crocker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Garbin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sm00486h" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575173v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Xu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.817" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031385v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Seguy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Proti&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.033601" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252428v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.063603" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252447v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishan Bumma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pierre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM00278K" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799486v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.254501" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414787v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.41" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882552v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.062301" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861352v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reichert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theodoly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Valignat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.457" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172392v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Maggs" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;odoly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Jullien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01201928v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Leshansky" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.064501" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172355v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miralles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malloggi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics3010033" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05438589v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869179v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01592474v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA066333" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05120460v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lie de Miramon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Sarlin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Huerre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cobelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S&#233;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-025-04006-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055151v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vito Papa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Grivet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sascha Rosenbaum" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10609" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770348v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Huisman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikat Saha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Crocker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Garbin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sm00486h" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575173v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Xu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.817" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252447v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishan Bumma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pierre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM00278K" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031385v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Seguy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Proti&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.033601" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252428v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.063603" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799486v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.254501" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414787v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.41" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882552v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.062301" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861352v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reichert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theodoly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Valignat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.457" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172392v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Maggs" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;odoly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Jullien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01201928v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Leshansky" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.064501" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172355v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miralles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malloggi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics3010033" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05438589v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869179v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01592474v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA066333" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>