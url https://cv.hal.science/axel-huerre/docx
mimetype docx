--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -368,629 +368,629 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055151v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking local microstructure to fracture location in a two-dimensional amorphous solid under isotropic strain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of melting and solidification in the spreading of an impacting water drop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wladimir Sarlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Grivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Huisman</w:t>
+                <w:t xml:space="preserve">Julien Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Huerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Séon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4sm00486h⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 996, pp.A14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2024.817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770348v1</w:t>
+                <w:t xml:space="preserve">hal-04575173v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of melting and solidification in the spreading of an impacting water drop</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Grivet</w:t>
+                <w:t xml:space="preserve">Linking local microstructure to fracture location in a two-dimensional amorphous solid under isotropic strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Huisman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Huerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saikat Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John C Crocker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Xu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valeria Garbin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 996, pp.A14. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2024.817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4sm00486h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04575173v2</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early freezing dynamics of an aqueous foam</w:t>
+                <w:t xml:space="preserve">Role of geometry and adhesion in droplet freezing dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krishan Bumma</w:t>
+                <w:t xml:space="preserve">Lila Seguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzie Protière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Huerre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Séon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (28), pp.5379-5384. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (3), pp.033601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3SM00278K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.033601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04252447v1</w:t>
+                <w:t xml:space="preserve">hal-04031385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of geometry and adhesion in droplet freezing dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Making superhydrophobic splashes by surface cooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Grivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Huerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Séon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lila Seguy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Axel Huerre</w:t>
+                <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 8 (3), pp.033601. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.033601⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 8 (6), pp.063603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.063603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04031385v1</w:t>
+                <w:t xml:space="preserve">hal-04252428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making superhydrophobic splashes by surface cooling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Grivet</w:t>
+                <w:t xml:space="preserve">Early freezing dynamics of an aqueous foam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishan Bumma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Huerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Séon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (6), pp.063603. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (28), pp.5379-5384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.063603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3SM00278K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252428v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact Line Catch Up by Growing Ice Crystals</w:t>
               </w:r>
@@ -1015,51 +1015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Huerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Séon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1145,51 +1145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Séon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 914, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1249,51 +1249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Huerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Séon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1904,51 +1904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélie de Miramon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wladimir Sarlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Séon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2382,51 +2382,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05120460v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lie de Miramon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Sarlin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Huerre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cobelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S&#233;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-025-04006-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055151v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vito Papa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Grivet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sascha Rosenbaum" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10609" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770348v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Huisman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikat Saha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Crocker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Garbin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sm00486h" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575173v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Xu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.817" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252447v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishan Bumma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pierre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM00278K" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031385v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Seguy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Proti&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.033601" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252428v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.063603" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799486v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.254501" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414787v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.41" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882552v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.062301" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861352v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reichert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theodoly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Valignat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.457" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172392v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Maggs" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;odoly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Jullien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01201928v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Leshansky" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.064501" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172355v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miralles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malloggi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics3010033" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05438589v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869179v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01592474v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA066333" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05120460v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lie de Miramon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Sarlin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Huerre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cobelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S&#233;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-025-04006-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055151v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vito Papa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Grivet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Sascha Rosenbaum" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10609" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575173v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Xu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.817" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770348v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Huisman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikat Saha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Crocker" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Garbin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4sm00486h" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031385v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Seguy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Proti&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.033601" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252428v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.063603" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252447v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishan Bumma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pierre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM00278K" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799486v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Monier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.254501" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414787v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.41" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882552v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.062301" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861352v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reichert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theodoly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Valignat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.457" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172392v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Maggs" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;odoly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Jullien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01201928v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Leshansky" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.064501" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172355v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miralles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Malloggi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics3010033" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05438589v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869179v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01592474v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA066333" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>