--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -499,359 +499,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478355v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage par transfert pour la détection et la classification automatiques de grandes baleines dans l'océan austral</w:t>
+                <w:t xml:space="preserve">AutoMashup: Automatic Music Mashups Creation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Jean-Labadye</w:t>
+                <w:t xml:space="preserve">Marine Delabaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Dubus</w:t>
+                <w:t xml:space="preserve">Léa Miqueu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Cazau</w:t>
+                <w:t xml:space="preserve">Michael Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Axel Marmoret</w:t>
+                <w:t xml:space="preserve">Gautier Bigois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI 2025)</w:t>
+              <w:t xml:space="preserve">GRETSI’25 - XXXe Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05201458v1</w:t>
+                <w:t xml:space="preserve">hal-05191030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raining Words : Les modèles d'ASR peuvent-ils retranscrire les sous-genres de Metal ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Marmoret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI’25 - XXXe Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05191118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AutoMashup: Automatic Music Mashups Creation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apprentissage par transfert pour la détection et la classification automatiques de grandes baleines dans l'océan austral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Miqueu</w:t>
+                <w:t xml:space="preserve">Lucie Jean-Labadye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Moreno</w:t>
+                <w:t xml:space="preserve">Gabriel Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Bigois</w:t>
+                <w:t xml:space="preserve">Dorian Cazau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoang Duong</w:t>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Marmoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI’25 - XXXe Colloque Francophone de Traitement du Signal et des Images</w:t>
+              <w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05191030v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05201458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convolutive Block-Matching Segmentation Algorithm with Application to Music Structure Analysis</w:t>
               </w:r>
@@ -935,356 +935,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barwise Compression Schemes for Audio-Based Music Structure Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semi-Supervised Convolutive NMF for Automatic Piano Transcription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoran Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Marmoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy E. Cohen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bimbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sound and Music Computing 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Saint- Etienne, France. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.6798330⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2022, St Etienne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.6798192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03600873v1</w:t>
+                <w:t xml:space="preserve">hal-03608497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Supervised Convolutive NMF for Automatic Piano Transcription</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonnegative Tucker Decomposition with Beta-divergence for Music Structure Analysis of audio signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Marmoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérémy E. Cohen</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Voorwinden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Leplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy E Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bimbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sound and Music Computing 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI, XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608497v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonnegative Tucker Decomposition with Beta-divergence for Music Structure Analysis of audio signals</w:t>
+                <w:t xml:space="preserve">Barwise Compression Schemes for Audio-Based Music Structure Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Marmoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérémy E Cohen</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy E. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bimbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI, XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sound and Music Computing 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint- Etienne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.6798330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409508v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03600873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering Audio Patterns in Music with Nonnegative Tucker Decomposition for Structural Segmentation</w:t>
               </w:r>
@@ -1423,64 +1423,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïve Unsupervised Bioacoustics Signal Processing with Nonnegative Matrix Factorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Marmoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Cazau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes Journées des Jeunes Bioacousticien·nes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Brest, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2376,221 +2376,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">nn_fac: Nonnegative Factorization techniques toolbox</w:t>
+                <w:t xml:space="preserve">MusicNTD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Marmoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy E Cohen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bimbot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:ec2a2153951a7f79b7d980ea0d9c7601e5755de9;origin=https://hal.archives-ouvertes.fr/hal-02915456;visit=swh:1:snp:6e4be34b95db089bc5e4455abb4037d0b633b9fe;anchor=swh:1:rev:88782798ee67126597c52fb12312a462e9f6439b;path=/⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:f6dc646c35c2f8f5ae5d8f6c0f37ed24fe4444da;origin=https://hal.archives-ouvertes.fr/hal-02915453;visit=swh:1:snp:fd7a937b4d29ee53880659f530863df693c22f30;anchor=swh:1:rev:3c97ce0a8ec7515ea36b40912f885286938099a9;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915456v1</w:t>
+                <w:t xml:space="preserve">hal-02915453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MusicNTD</w:t>
+                <w:t xml:space="preserve">nn_fac: Nonnegative Factorization techniques toolbox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Marmoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy E Cohen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:f6dc646c35c2f8f5ae5d8f6c0f37ed24fe4444da;origin=https://hal.archives-ouvertes.fr/hal-02915453;visit=swh:1:snp:fd7a937b4d29ee53880659f530863df693c22f30;anchor=swh:1:rev:3c97ce0a8ec7515ea36b40912f885286938099a9;path=/⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:ec2a2153951a7f79b7d980ea0d9c7601e5755de9;origin=https://hal.archives-ouvertes.fr/hal-02915456;visit=swh:1:snp:6e4be34b95db089bc5e4455abb4037d0b633b9fe;anchor=swh:1:rev:88782798ee67126597c52fb12312a462e9f6439b;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915453v1</w:t>
+                <w:t xml:space="preserve">hal-02915456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId68"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2666,51 +2666,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F7726CDA"/>
+    <w:nsid w:val="EE1D9583"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2897,51 +2897,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/axel-marmoret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6928-7490" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/278432786" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/marmoret_a_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323556v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Marmoret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my E Cohen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bimbot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/tismir.167" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478355v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bensaid" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lys" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gripon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leduc-Primeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201458v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jean-Labadye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dubus" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Cazau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191118v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pasdeloup" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191030v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delabaere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Miqueu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Moreno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Bigois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Duong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834996v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my E. Cohen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WASPAA58266.2023.10248125" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600873v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6798330" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608497v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Wu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6798192" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409508v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Voorwinden" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leplat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928733v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Bertin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696125v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753826v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301448v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04589687v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022REN1S137" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752513v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667145v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a199aadadf848e5d5f97a303ff83e1d35996586f;origin=https://hal.archives-ouvertes.fr/hal-04667145;visit=swh:1:snp:a74993f2b90d5237073235e2d822052fb878a0e1;anchor=swh:1:rel:90f25d1802d2479f116ec7a337697e1d450c3792;path=/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797507v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9dc1e7122029d152d0eb4d382ada0d470ef1258c;origin=https://hal.archives-ouvertes.fr/hal-03797507;visit=swh:1:snp:379fa9c50ce54dc9e91aaa9681eb4ca491cf7a95;anchor=swh:1:rel:23476ea6190b9f518d92af8d1c5b73dac17d5c6d;path=/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782914v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:62304a25bfcb351a4af871645073954fa7e5804a;origin=https://hal.archives-ouvertes.fr/hal-03782914;visit=swh:1:snp:772dcf77ebdbe33f416b1db16618cecc0da4cd47;anchor=swh:1:rel:9300586386bb03dd1027f765686e363cf0d3d014;path=/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406224v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a5df9cf7e88b8893dc205465dbd7ba6595869d0a;origin=https://hal.archives-ouvertes.fr/hal-03406224;visit=swh:1:snp:18fb7d99d56d01720cd104405c78dfe757c06308;anchor=swh:1:rev:fb43c7c06c6483761726c753df0905510487458b;path=/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151484v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8b248e8de9b9f36dc56ce7d300831511ab75c411;origin=https://hal.archives-ouvertes.fr/hal-03151484;visit=swh:1:snp:37434c31fd90851c1f5e2931f76433599d2b50cf;anchor=swh:1:rev:4a1cd279fac42cad9781de97dce1b2c61bf362fe;path=/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915456v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ec2a2153951a7f79b7d980ea0d9c7601e5755de9;origin=https://hal.archives-ouvertes.fr/hal-02915456;visit=swh:1:snp:6e4be34b95db089bc5e4455abb4037d0b633b9fe;anchor=swh:1:rev:88782798ee67126597c52fb12312a462e9f6439b;path=/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915453v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f6dc646c35c2f8f5ae5d8f6c0f37ed24fe4444da;origin=https://hal.archives-ouvertes.fr/hal-02915453;visit=swh:1:snp:fd7a937b4d29ee53880659f530863df693c22f30;anchor=swh:1:rev:3c97ce0a8ec7515ea36b40912f885286938099a9;path=/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/axel-marmoret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6928-7490" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/278432786" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/marmoret_a_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323556v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Marmoret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my E Cohen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bimbot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/tismir.167" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478355v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Bensaid" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lys" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gripon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leduc-Primeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191030v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delabaere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Miqueu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Moreno" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Bigois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Duong" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191118v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pasdeloup" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201458v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jean-Labadye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dubus" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Cazau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834996v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my E. Cohen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WASPAA58266.2023.10248125" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608497v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Wu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6798192" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409508v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Voorwinden" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leplat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600873v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6798330" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928733v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Bertin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696125v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753826v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301448v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04589687v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022REN1S137" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752513v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667145v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a199aadadf848e5d5f97a303ff83e1d35996586f;origin=https://hal.archives-ouvertes.fr/hal-04667145;visit=swh:1:snp:a74993f2b90d5237073235e2d822052fb878a0e1;anchor=swh:1:rel:90f25d1802d2479f116ec7a337697e1d450c3792;path=/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797507v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9dc1e7122029d152d0eb4d382ada0d470ef1258c;origin=https://hal.archives-ouvertes.fr/hal-03797507;visit=swh:1:snp:379fa9c50ce54dc9e91aaa9681eb4ca491cf7a95;anchor=swh:1:rel:23476ea6190b9f518d92af8d1c5b73dac17d5c6d;path=/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782914v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:62304a25bfcb351a4af871645073954fa7e5804a;origin=https://hal.archives-ouvertes.fr/hal-03782914;visit=swh:1:snp:772dcf77ebdbe33f416b1db16618cecc0da4cd47;anchor=swh:1:rel:9300586386bb03dd1027f765686e363cf0d3d014;path=/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406224v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a5df9cf7e88b8893dc205465dbd7ba6595869d0a;origin=https://hal.archives-ouvertes.fr/hal-03406224;visit=swh:1:snp:18fb7d99d56d01720cd104405c78dfe757c06308;anchor=swh:1:rev:fb43c7c06c6483761726c753df0905510487458b;path=/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151484v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8b248e8de9b9f36dc56ce7d300831511ab75c411;origin=https://hal.archives-ouvertes.fr/hal-03151484;visit=swh:1:snp:37434c31fd90851c1f5e2931f76433599d2b50cf;anchor=swh:1:rev:4a1cd279fac42cad9781de97dce1b2c61bf362fe;path=/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915453v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f6dc646c35c2f8f5ae5d8f6c0f37ed24fe4444da;origin=https://hal.archives-ouvertes.fr/hal-02915453;visit=swh:1:snp:fd7a937b4d29ee53880659f530863df693c22f30;anchor=swh:1:rev:3c97ce0a8ec7515ea36b40912f885286938099a9;path=/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915456v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ec2a2153951a7f79b7d980ea0d9c7601e5755de9;origin=https://hal.archives-ouvertes.fr/hal-02915456;visit=swh:1:snp:6e4be34b95db089bc5e4455abb4037d0b633b9fe;anchor=swh:1:rev:88782798ee67126597c52fb12312a462e9f6439b;path=/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>