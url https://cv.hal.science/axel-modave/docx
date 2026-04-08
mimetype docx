--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -431,257 +431,358 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preconditioning of GMRES for Helmholtz problems with quasimodes</w:t>
+                <w:t xml:space="preserve">Analysis of a two-level domain decomposition preconditioner for the time-harmonic Maxwell equations in anisotropic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victorita Dolean</w:t>
+                <w:t xml:space="preserve">Marcella Bonazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Marchand</w:t>
+                <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Raynaud</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Ari Rappaport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05352986v1</w:t>
+                <w:t xml:space="preserve">hal-05572507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Preconditioning of GMRES for Helmholtz problems with quasimodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorita Dolean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Modave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Convergence analysis of GMRES applied to Helmholtz problems near resonances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorita Dolean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05078654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -691,2655 +792,2655 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybridizable discontinuous Galerkin method with transmission variables for time-harmonic electromagnetic problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Théophile Chaumont-Frelet</w:t>
+                <w:t xml:space="preserve">Analysis of time-harmonic electromagnetic problems with elliptic material coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 49, pp.3797-3815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mma.70318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016261v2</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of time-harmonic electromagnetic problems with elliptic material coefficients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ciarlet</w:t>
+                <w:t xml:space="preserve">A hybridizable discontinuous Galerkin method with transmission variables for time-harmonic electromagnetic problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari Rappaport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Chaumont-Frelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647109v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016261v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybridizable discontinuous Galerkin method with transmission variables for time-harmonic acoustic problems in heterogeneous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Pescuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Gabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Chaumont-Frelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 534, pp.114009. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcp.2025.114009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821539v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of discontinuous Galerkin and pseudo-spectral methods for time-dependent acoustic problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Cloé Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Bériot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Gabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical and Computational Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 32 (4), pp.2450017. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S2591728524500178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybridizable discontinuous Galerkin method with characteristic variables for Helmholtz problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Chaumont-Frelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 493, pp.112459. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcp.2023.112459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03909368v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidirectional sweeping preconditioners with non-overlapping checkerboard domain decomposition for Helmholtz problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruiyang Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Remacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 453, pp.110887. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcp.2021.110887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-overlapping domain decomposition method with perfectly matched layer transmission conditions for the Helmholtz equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 395, pp.115006. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cma.2022.115006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03416187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of variational formulations and low-regularity solutions for time-harmonic electromagnetic problems in complex anisotropic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 53 (3), pp.2691-2717. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/20M1344111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651682v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An automatic PML for acoustic finite element simulations in convex domains of general shape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Bériot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 122 (5), pp.1239-1261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nme.6560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738261v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corner treatments for high-order local absorbing boundary conditions in high-frequency acoustic scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 401, pp.109029. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2019.109029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925160v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-overlapping domain decomposition method with high-order transmission conditions and cross-point treatment for Helmholtz problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 368, pp.1131622020. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cma.2020.113162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02432422v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A GPU-accelerated nodal discontinuous Galerkin method with high-order absorbing boundary conditions and corner/edge compatibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Atle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesse Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Warburton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 112 (11), pp.1659-1686. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nme.5576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfectly matched layers for convex truncated domains with discontinuous Galerkin time domain simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 73 (4), pp.684-700. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2016.12.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378501v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPU performance analysis of a nodal discontinuous Galerkin method for acoustic and elastic models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GPU-accelerated discontinuous Galerkin methods on hybrid meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Remacle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Warburton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 318, pp.142 - 168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2016.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cageo.2016.03.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01378464v1</w:t>
+                <w:t xml:space="preserve">hal-01378486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPU-accelerated discontinuous Galerkin methods on hybrid meshes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GPU performance analysis of a nodal discontinuous Galerkin method for acoustic and elastic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amik St-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Warburton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 91, pp.64 - 76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cageo.2016.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2016.04.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01378486v1</w:t>
+                <w:t xml:space="preserve">hal-01378464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nodal discontinuous Galerkin method for reverse-time migration on GPU clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amik St-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim A. Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Warburton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 203 (2), pp.1419 - 1435. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggv380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing perfectly matched layers in discrete contexts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3-D Modeling of Thin Sheets in the Discontinuous Galerkin Method for Transient Scattering Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boubekeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (2), pp.493-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2284505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.4690⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01386393v1</w:t>
+                <w:t xml:space="preserve">hal-01096522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of transient scattering problems using a discontinuous Galerkin method: application to the shielding effectiveness of enclosures with heterogeneous walls</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing perfectly matched layers in discrete contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delhez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Numerical Analysis and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jnm.1968⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 99 (6), pp.410 - 437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.4690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01096483v1</w:t>
+                <w:t xml:space="preserve">hal-01386393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D Modeling of Thin Sheets in the Discontinuous Galerkin Method for Transient Scattering Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of transient scattering problems using a discontinuous Galerkin method: application to the shielding effectiveness of enclosures with heterogeneous walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boubekeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Boubekeur</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bernard</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Pichon</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Numerical Analysis and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (3), pp.626-635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jnm.1968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2284505⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01096522v1</w:t>
+                <w:t xml:space="preserve">hal-01096483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Weakly Conducting Thin Sheets in the Discontinuous Galerkin Method for Shielding Effectiveness Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boubekeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACES Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 28 (10), pp.931-937</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of shielding effectiveness of composite wall with a time domain discontinuous Galerkin method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boubekeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Préault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 64 (2), pp.24508-24511. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2013120438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimum PML for scattering problems in the time domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delhez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 64 (2), pp.24502-24508. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjap/2013120447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the parameters of absorbing layers for shallow water models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Deleersnijder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delhez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 60 (1), pp.65 - 79. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10236-009-0243-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01386396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3349,899 +3450,899 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portage GPU d'un solveur éléments finis discontinus hybridisé pour les problèmes d'ondes en fréquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chabib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Greffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2025 - 26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerated iterative DG finite element solvers for large-scale time-harmonic acoustic problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTER.NOISE 2024 - 53rd International Congress and Exposition on Noise Control Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Nantes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3397/IN_2024_2877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient domain decomposition method with cross-point treatment for Helmholtz problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens (Var), France</w:t>
+              <w:t xml:space="preserve">WAVES 2019 - 14th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353415v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient domain decomposition method with cross-point treatment for Helmholtz problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAVES 2019 - 14th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens (Var), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353312v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient domain decomposition method with cross-point treatment for Helmholtz problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIX Ibero-Latin American Congress on Computational Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Compiègne/Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-order absorbing boundary conditions with edge and corner compatibility for the Helmholtz equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Mattesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACOMEN 2017 - 7th International Conference on Advanced Computational Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nodal discontinuous Galerkin method with high-order absorbing boundary conditions and corner/edge compatibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Atle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesse Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Warburton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAVES 2017 - 13th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01573689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Shielding Effectiveness in the Time Domain using a DG Method with an Efficient PML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boubekeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMF 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Bruges, Belgium. pp.P15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Modeling of Thin Resistive Sheets in the Discontinuous Galerkin Method for Transient Scattering Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boubekeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4256,422 +4357,422 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPUMAG 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.PC5-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of thin resistive sheets in the Ddscontinuous Galerkin method for shielding evaluation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Evaluation de léfficacité de blindage de parois hétérogènes par une méthode de Galerkin discontinue en domaine temporel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abélin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bernard</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Modave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boubekeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Préault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE CEFC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Oita, Japan. pp.388</w:t>
+              <w:t xml:space="preserve">Numelec 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Marseille, France. pp.001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00783302v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de léfficacité de blindage de parois hétérogènes par une méthode de Galerkin discontinue en domaine temporel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Modeling of thin resistive sheets in the Ddscontinuous Galerkin method for shielding evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boubekeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abélin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numelec 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Marseille, France. pp.001</w:t>
+              <w:t xml:space="preserve">IEEE CEFC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Oita, Japan. pp.388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779125v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimum PML for scattering problems in time-domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delhez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abélin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numelec 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Marseille, France. pp.001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4681,105 +4782,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions to Efficient Finite Element Solvers for Time-Harmonic Wave Propagation Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Numerical Analysis [math.NA]. Institut Polytechnique de Paris, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04638690v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId126"/>
+      <w:footerReference w:type="default" r:id="rId128"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4847,51 +4948,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="51E57AEF"/>
+    <w:nsid w:val="215B0EDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4995,51 +5096,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C4A5BAEA"/>
+    <w:nsid w:val="D67332CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5143,51 +5244,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="464AA57F"/>
+    <w:nsid w:val="B934D2F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5380,51 +5481,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/axel-modave" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9145-6585" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253121221" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-7329-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://poems.ip-paris.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uma.ip-paris.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uclouvain.be/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rice.edu/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vt.edu/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ulg.ac.be/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ip-paris.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wavesdg.pages.math.cnrs.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://synapses.ensta-paris.fr/catalogue/2024-2025/ue/1/APM-3AO01-TA-optimisation-quadratique" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sim3.pages.math.cnrs.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ms01.pages.math.cnrs.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352986v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorita Dolean" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Modave" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Raynaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078654v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016261v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Rappaport" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Chaumont-Frelet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647109v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ciarlet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.70318" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821539v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pescuma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Gabard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764503v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Clo&#233; Meyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien B&#233;riot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2591728524500178" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909368v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112459" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240042v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiyang Dai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Remacle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110887" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416187v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Royer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B&#233;chet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.115006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651682v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chicaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1344111" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02738261v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6560" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925160v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Antoine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.109029" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432422v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113162" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383074v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Atle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Chan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Warburton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5576" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378501v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambrechts" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2016.12.027" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378464v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amik St-Cyr" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2016.03.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378486v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Wang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Remacle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.04.003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378492v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim A. Mulder" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv380" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386393v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delhez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4690" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01096483v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boubekeur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.1968" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RDHJF2QK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01096522v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2284505" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931734v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni Ntichi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931731v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pr&#233;ault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120438" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-R6Q12N21-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931730v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120447" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386396v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deleersnijder" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-009-0243-0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-729BFGDW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235205v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chabib" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Greffe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739754v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_2877" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353415v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353312v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01900309v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588749v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mattesi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573689v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931747v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931746v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00783302v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boubekeur" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab&#233;lin Kameni Ntichi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779125v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779124v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04638690v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/axel-modave" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9145-6585" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253121221" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-7329-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://poems.ip-paris.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uma.ip-paris.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uclouvain.be/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rice.edu/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vt.edu/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ulg.ac.be/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ip-paris.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wavesdg.pages.math.cnrs.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://synapses.ensta-paris.fr/catalogue/2024-2025/ue/1/APM-3AO01-TA-optimisation-quadratique" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sim3.pages.math.cnrs.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ms01.pages.math.cnrs.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572507v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Bonazzoli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ciarlet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Modave" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Rappaport" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352986v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorita Dolean" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Raynaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078654v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647109v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.70318" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016261v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Chaumont-Frelet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821539v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pescuma" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Gabard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764503v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Clo&#233; Meyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien B&#233;riot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2591728524500178" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909368v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112459" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240042v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiyang Dai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Remacle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110887" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416187v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Royer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B&#233;chet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.115006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651682v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chicaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1344111" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02738261v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6560" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925160v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Antoine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.109029" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432422v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113162" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383074v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Atle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Chan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Warburton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5576" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378501v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambrechts" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2016.12.027" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378486v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Wang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Remacle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.04.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378464v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amik St-Cyr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2016.03.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378492v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim A. Mulder" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv380" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01096522v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boubekeur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2284505" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386393v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delhez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4690" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01096483v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.1968" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RDHJF2QK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931734v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni Ntichi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931731v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pr&#233;ault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120438" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-R6Q12N21-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931730v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120447" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386396v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deleersnijder" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-009-0243-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-729BFGDW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235205v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chabib" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Greffe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739754v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_2877" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353312v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353415v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01900309v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588749v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mattesi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573689v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931747v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931746v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779125v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab&#233;lin Kameni Ntichi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00783302v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boubekeur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779124v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04638690v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>