--- v1 (2026-04-08)
+++ v2 (2026-04-28)
@@ -800,213 +800,213 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of time-harmonic electromagnetic problems with elliptic material coefficients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ciarlet</w:t>
+                <w:t xml:space="preserve">A hybridizable discontinuous Galerkin method with transmission variables for time-harmonic electromagnetic problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari Rappaport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Chaumont-Frelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04647109v1</w:t>
+                <w:t xml:space="preserve">hal-05016261v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybridizable discontinuous Galerkin method with transmission variables for time-harmonic electromagnetic problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Théophile Chaumont-Frelet</w:t>
+                <w:t xml:space="preserve">Analysis of time-harmonic electromagnetic problems with elliptic material coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 49, pp.3797-3815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mma.70318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05016261v2</w:t>
+                <w:t xml:space="preserve">hal-04647109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybridizable discontinuous Galerkin method with transmission variables for time-harmonic acoustic problems in heterogeneous media</w:t>
               </w:r>
@@ -1018,51 +1018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Pescuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Gabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Chaumont-Frelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1239,51 +1239,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybridizable discontinuous Galerkin method with characteristic variables for Helmholtz problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Chaumont-Frelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 493, pp.112459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1311,499 +1311,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03909368v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidirectional sweeping preconditioners with non-overlapping checkerboard domain decomposition for Helmholtz problems</w:t>
+                <w:t xml:space="preserve">A non-overlapping domain decomposition method with perfectly matched layer transmission conditions for the Helmholtz equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruiyang Dai</w:t>
+                <w:t xml:space="preserve">Anthony Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 453, pp.110887. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 395, pp.115006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2021.110887⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2022.115006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03240042v1</w:t>
+                <w:t xml:space="preserve">hal-03416187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-overlapping domain decomposition method with perfectly matched layer transmission conditions for the Helmholtz equation</w:t>
+                <w:t xml:space="preserve">Multidirectional sweeping preconditioners with non-overlapping checkerboard domain decomposition for Helmholtz problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Royer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Ruiyang Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Modave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Remacle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 395, pp.115006. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 453, pp.110887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2022.115006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2021.110887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03416187v1</w:t>
+                <w:t xml:space="preserve">hal-03240042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of variational formulations and low-regularity solutions for time-harmonic electromagnetic problems in complex anisotropic media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ciarlet</w:t>
+                <w:t xml:space="preserve">An automatic PML for acoustic finite element simulations in convex domains of general shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Bériot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/20M1344111⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 122 (5), pp.1239-1261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.6560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651682v3</w:t>
+                <w:t xml:space="preserve">hal-02738261v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automatic PML for acoustic finite element simulations in convex domains of general shape</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Bériot</w:t>
+                <w:t xml:space="preserve">Analysis of variational formulations and low-regularity solutions for time-harmonic electromagnetic problems in complex anisotropic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 122 (5), pp.1239-1261. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (3), pp.2691-2717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.6560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/20M1344111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738261v2</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651682v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corner treatments for high-order local absorbing boundary conditions in high-frequency acoustic scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1863,77 +1863,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-overlapping domain decomposition method with high-order transmission conditions and cross-point treatment for Helmholtz problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 368, pp.1131622020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2110,51 +2110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 73 (4), pp.684-700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2182,304 +2182,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378501v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPU-accelerated discontinuous Galerkin methods on hybrid meshes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jesse Chan</w:t>
+                <w:t xml:space="preserve">GPU performance analysis of a nodal discontinuous Galerkin method for acoustic and elastic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zheng Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Remacle</w:t>
+                <w:t xml:space="preserve">Amik St-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Warburton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2016.04.003⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 91, pp.64 - 76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cageo.2016.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01378486v1</w:t>
+                <w:t xml:space="preserve">hal-01378464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPU performance analysis of a nodal discontinuous Galerkin method for acoustic and elastic models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GPU-accelerated discontinuous Galerkin methods on hybrid meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amik St-Cyr</w:t>
+                <w:t xml:space="preserve">Jean-Francois Remacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Warburton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 91, pp.64 - 76. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 318, pp.142 - 168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cageo.2016.03.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2016.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01378464v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nodal discontinuous Galerkin method for reverse-time migration on GPU clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amik St-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim A. Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2533,157 +2533,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D Modeling of Thin Sheets in the Discontinuous Galerkin Method for Transient Scattering Analysis</w:t>
+                <w:t xml:space="preserve">Analysis of transient scattering problems using a discontinuous Galerkin method: application to the shielding effectiveness of enclosures with heterogeneous walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boubekeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bernard</w:t>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Pichon</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Numerical Analysis and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (3), pp.626-635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jnm.1968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2284505⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01096522v1</w:t>
+                <w:t xml:space="preserve">hal-01096483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing perfectly matched layers in discrete contexts</w:t>
               </w:r>
@@ -2695,51 +2707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delhez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 99 (6), pp.410 - 437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2767,169 +2779,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01386393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of transient scattering problems using a discontinuous Galerkin method: application to the shielding effectiveness of enclosures with heterogeneous walls</w:t>
+                <w:t xml:space="preserve">3-D Modeling of Thin Sheets in the Discontinuous Galerkin Method for Transient Scattering Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boubekeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Modave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Numerical Analysis and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jnm.1968⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (2), pp.493-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2284505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01096483v1</w:t>
+                <w:t xml:space="preserve">hal-01096522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Weakly Conducting Thin Sheets in the Discontinuous Galerkin Method for Shielding Effectiveness Evaluation</w:t>
               </w:r>
@@ -2954,64 +2954,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACES Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 28 (10), pp.931-937</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3088,51 +3088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boubekeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Préault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 64 (2), pp.24508-24511. </w:t>
@@ -3234,51 +3234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delhez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 64 (2), pp.24502-24508. </w:t>
@@ -3490,51 +3490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chabib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Greffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3676,103 +3676,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAVES 2019 - 14th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens (Var), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02353312v1</w:t>
+                <w:t xml:space="preserve">hal-02353415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient domain decomposition method with cross-point treatment for Helmholtz problems</w:t>
               </w:r>
@@ -3784,90 +3771,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens (Var), France</w:t>
+              <w:t xml:space="preserve">WAVES 2019 - 14th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02353415v1</w:t>
+                <w:t xml:space="preserve">hal-02353312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient domain decomposition method with cross-point treatment for Helmholtz problems</w:t>
               </w:r>
@@ -3879,51 +3879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIX Ibero-Latin American Congress on Computational Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Compiègne/Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3942,299 +3942,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order absorbing boundary conditions with edge and corner compatibility for the Helmholtz equation</w:t>
+                <w:t xml:space="preserve">A nodal discontinuous Galerkin method with high-order absorbing boundary conditions and corner/edge compatibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Atle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Warburton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACOMEN 2017 - 7th International Conference on Advanced Computational Methods in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">WAVES 2017 - 13th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588749v1</w:t>
+                <w:t xml:space="preserve">hal-01573689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nodal discontinuous Galerkin method with high-order absorbing boundary conditions and corner/edge compatibility</w:t>
+                <w:t xml:space="preserve">High-order absorbing boundary conditions with edge and corner compatibility for the Helmholtz equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tim Warburton</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Mattesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAVES 2017 - 13th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">ACOMEN 2017 - 7th International Conference on Advanced Computational Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573689v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Shielding Effectiveness in the Time Domain using a DG Method with an Efficient PML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boubekeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4298,77 +4298,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boubekeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Modave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPUMAG 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.PC5-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4445,51 +4445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boubekeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Préault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numelec 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Marseille, France. pp.001</w:t>
@@ -4544,64 +4544,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boubekeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abélin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4682,64 +4682,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delhez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abélin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numelec 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Marseille, France. pp.001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4948,51 +4948,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="215B0EDE"/>
+    <w:nsid w:val="C4B75890"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5096,51 +5096,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D67332CE"/>
+    <w:nsid w:val="4AF31BBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5244,51 +5244,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B934D2F2"/>
+    <w:nsid w:val="12631ED5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5481,51 +5481,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/axel-modave" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9145-6585" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253121221" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-7329-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://poems.ip-paris.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uma.ip-paris.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uclouvain.be/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rice.edu/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vt.edu/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ulg.ac.be/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ip-paris.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wavesdg.pages.math.cnrs.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://synapses.ensta-paris.fr/catalogue/2024-2025/ue/1/APM-3AO01-TA-optimisation-quadratique" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sim3.pages.math.cnrs.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ms01.pages.math.cnrs.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572507v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Bonazzoli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ciarlet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Modave" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Rappaport" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352986v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorita Dolean" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Raynaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078654v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647109v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.70318" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016261v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Chaumont-Frelet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821539v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pescuma" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Gabard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764503v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Clo&#233; Meyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien B&#233;riot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2591728524500178" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909368v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112459" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240042v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiyang Dai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Remacle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110887" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416187v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Royer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B&#233;chet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.115006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651682v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chicaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1344111" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02738261v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6560" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925160v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Antoine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.109029" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432422v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113162" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383074v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Atle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Chan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Warburton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5576" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378501v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambrechts" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2016.12.027" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378486v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Wang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Remacle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.04.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378464v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amik St-Cyr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2016.03.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378492v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim A. Mulder" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv380" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01096522v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boubekeur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2284505" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386393v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delhez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4690" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01096483v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.1968" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RDHJF2QK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931734v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni Ntichi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931731v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pr&#233;ault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120438" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-R6Q12N21-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931730v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120447" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386396v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deleersnijder" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-009-0243-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-729BFGDW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235205v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chabib" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Greffe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739754v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_2877" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353312v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353415v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01900309v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588749v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mattesi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573689v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931747v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931746v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779125v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab&#233;lin Kameni Ntichi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00783302v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boubekeur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779124v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04638690v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/axel-modave" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9145-6585" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253121221" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-7329-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://poems.ip-paris.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uma.ip-paris.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uclouvain.be/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rice.edu/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vt.edu/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ulg.ac.be/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ip-paris.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wavesdg.pages.math.cnrs.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://synapses.ensta-paris.fr/catalogue/2024-2025/ue/1/APM-3AO01-TA-optimisation-quadratique" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sim3.pages.math.cnrs.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ms01.pages.math.cnrs.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572507v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Bonazzoli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ciarlet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Modave" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Rappaport" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352986v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorita Dolean" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Raynaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078654v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016261v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Chaumont-Frelet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647109v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.70318" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821539v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pescuma" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Gabard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764503v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Clo&#233; Meyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien B&#233;riot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2591728524500178" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909368v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112459" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416187v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Royer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B&#233;chet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.115006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240042v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiyang Dai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Remacle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110887" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02738261v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6560" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651682v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chicaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1344111" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925160v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Antoine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.109029" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432422v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113162" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383074v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Atle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Chan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Warburton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5576" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378501v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambrechts" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2016.12.027" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378464v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amik St-Cyr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2016.03.008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378486v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Remacle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.04.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378492v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim A. Mulder" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv380" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01096483v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boubekeur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.1968" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RDHJF2QK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386393v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delhez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4690" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01096522v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2284505" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931734v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni Ntichi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931731v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pr&#233;ault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120438" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-R6Q12N21-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931730v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120447" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386396v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deleersnijder" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-009-0243-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-729BFGDW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235205v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chabib" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Greffe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739754v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_2877" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353415v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353312v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01900309v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573689v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588749v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mattesi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931747v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931746v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779125v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab&#233;lin Kameni Ntichi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00783302v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boubekeur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779124v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04638690v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>