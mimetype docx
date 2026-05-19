--- v2 (2026-04-28)
+++ v3 (2026-05-19)
@@ -128,302 +128,323 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">253121221</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=PxTqOuAAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/N-7329-2013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Je suis </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">chargé de recherche CNRS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> au sein du </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">laboratoire POEMS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (CNRS, Inria, ENSTA) et de l'</w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Unité de Mathématiques Appliquées</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (UMA) de l'ENSTA à Palaiseau (France) depuis octobre 2016. Avant, j'ai été chercheur post-doctorant à l'</w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">UCLouvain</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Belgique), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Rice University</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (USA) et </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">VirginiaTech</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (USA). J'ai obtenu mon doctorat à l'</w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ULiège</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Belgique) en 2013 et mon HDR à l'</w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">IP Paris</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (France) en 2024.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Recherche</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Thèmes: Simulation numérique; Propagation des ondes; Méthodes d'éléments finis; Méthodes de décomposition de domaine; Calcul haute performance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Projet ANR WavesDG – Wave-specific DG finite element methods for time-harmonic problems</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Enseignement</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Introduction à l'optimisation quadratique</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> [APM_3AO01_TA] </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">(petites classes uniquement)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Initiation au calcul haute performance</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> [APM_4SIM3_TA]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Calcul scientifique à haute performance</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> [APM_5MS01_TA]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
@@ -457,332 +478,332 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a two-level domain decomposition preconditioner for the time-harmonic Maxwell equations in anisotropic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcella Bonazzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ciarlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Modave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari Rappaport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preconditioning of GMRES for Helmholtz problems with quasimodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorita Dolean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Modave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05352986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence analysis of GMRES applied to Helmholtz problems near resonances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorita Dolean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05078654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -792,2655 +813,2655 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybridizable discontinuous Galerkin method with transmission variables for time-harmonic electromagnetic problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of time-harmonic electromagnetic problems with elliptic material coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ciarlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 49, pp.3797-3815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mma.70318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016261v2</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of time-harmonic electromagnetic problems with elliptic material coefficients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A hybridizable discontinuous Galerkin method with transmission variables for time-harmonic electromagnetic problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari Rappaport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Chaumont-Frelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mma.70318⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04647109v1</w:t>
+                <w:t xml:space="preserve">hal-05016261v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybridizable discontinuous Galerkin method with transmission variables for time-harmonic acoustic problems in heterogeneous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Pescuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Gabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Chaumont-Frelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 534, pp.114009. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcp.2025.114009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821539v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of discontinuous Galerkin and pseudo-spectral methods for time-dependent acoustic problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Cloé Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Bériot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Gabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical and Computational Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 32 (4), pp.2450017. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S2591728524500178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybridizable discontinuous Galerkin method with characteristic variables for Helmholtz problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Chaumont-Frelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 493, pp.112459. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2023.112459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03909368v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-overlapping domain decomposition method with perfectly matched layer transmission conditions for the Helmholtz equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Béchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 395, pp.115006. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cma.2022.115006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03416187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidirectional sweeping preconditioners with non-overlapping checkerboard domain decomposition for Helmholtz problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruiyang Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Remacle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 453, pp.110887. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcp.2021.110887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An automatic PML for acoustic finite element simulations in convex domains of general shape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Bériot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 122 (5), pp.1239-1261. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.6560⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738261v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of variational formulations and low-regularity solutions for time-harmonic electromagnetic problems in complex anisotropic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ciarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 53 (3), pp.2691-2717. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/20M1344111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651682v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corner treatments for high-order local absorbing boundary conditions in high-frequency acoustic scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 401, pp.109029. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcp.2019.109029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925160v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-overlapping domain decomposition method with high-order transmission conditions and cross-point treatment for Helmholtz problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 368, pp.1131622020. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2020.113162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02432422v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A GPU-accelerated nodal discontinuous Galerkin method with high-order absorbing boundary conditions and corner/edge compatibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Atle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesse Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Warburton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 112 (11), pp.1659-1686. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nme.5576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfectly matched layers for convex truncated domains with discontinuous Galerkin time domain simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 73 (4), pp.684-700. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.camwa.2016.12.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378501v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPU performance analysis of a nodal discontinuous Galerkin method for acoustic and elastic models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">GPU-accelerated discontinuous Galerkin methods on hybrid meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Remacle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Warburton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cageo.2016.03.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 318, pp.142 - 168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2016.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01378464v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPU-accelerated discontinuous Galerkin methods on hybrid meshes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">GPU performance analysis of a nodal discontinuous Galerkin method for acoustic and elastic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amik St-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Warburton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2016.04.003⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 91, pp.64 - 76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cageo.2016.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01378486v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01378464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nodal discontinuous Galerkin method for reverse-time migration on GPU clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amik St-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim A. Mulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Warburton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 203 (2), pp.1419 - 1435. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gji/ggv380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of transient scattering problems using a discontinuous Galerkin method: application to the shielding effectiveness of enclosures with heterogeneous walls</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">3-D Modeling of Thin Sheets in the Discontinuous Galerkin Method for Transient Scattering Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boubekeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Modave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Numerical Analysis and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jnm.1968⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (2), pp.493-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2284505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01096483v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing perfectly matched layers in discrete contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delhez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 99 (6), pp.410 - 437. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nme.4690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01386393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D Modeling of Thin Sheets in the Discontinuous Galerkin Method for Transient Scattering Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Analysis of transient scattering problems using a discontinuous Galerkin method: application to the shielding effectiveness of enclosures with heterogeneous walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boubekeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Pichon</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 50 (2), pp.493-496. </w:t>
+              <w:t xml:space="preserve">International Journal of Numerical Analysis and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (3), pp.626-635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2284505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jnm.1968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096522v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Weakly Conducting Thin Sheets in the Discontinuous Galerkin Method for Shielding Effectiveness Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boubekeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACES Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 28 (10), pp.931-937</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of shielding effectiveness of composite wall with a time domain discontinuous Galerkin method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boubekeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Préault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 64 (2), pp.24508-24511. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjap/2013120438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimum PML for scattering problems in the time domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lambrechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delhez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 64 (2), pp.24502-24508. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2013120447⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the parameters of absorbing layers for shallow water models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Deleersnijder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delhez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 60 (1), pp.65 - 79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10236-009-0243-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01386396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3450,1329 +3471,1329 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portage GPU d'un solveur éléments finis discontinus hybridisé pour les problèmes d'ondes en fréquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chabib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Greffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2025 - 26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerated iterative DG finite element solvers for large-scale time-harmonic acoustic problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTER.NOISE 2024 - 53rd International Congress and Exposition on Noise Control Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Nantes, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2024_2877⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient domain decomposition method with cross-point treatment for Helmholtz problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens (Var), France</w:t>
+              <w:t xml:space="preserve">WAVES 2019 - 14th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353415v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient domain decomposition method with cross-point treatment for Helmholtz problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAVES 2019 - 14th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens (Var), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353312v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient domain decomposition method with cross-point treatment for Helmholtz problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIX Ibero-Latin American Congress on Computational Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Compiègne/Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nodal discontinuous Galerkin method with high-order absorbing boundary conditions and corner/edge compatibility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">High-order absorbing boundary conditions with edge and corner compatibility for the Helmholtz equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tim Warburton</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Mattesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAVES 2017 - 13th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">ACOMEN 2017 - 7th International Conference on Advanced Computational Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573689v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order absorbing boundary conditions with edge and corner compatibility for the Helmholtz equation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A nodal discontinuous Galerkin method with high-order absorbing boundary conditions and corner/edge compatibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Atle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Warburton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACOMEN 2017 - 7th International Conference on Advanced Computational Methods in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">WAVES 2017 - 13th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588749v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Shielding Effectiveness in the Time Domain using a DG Method with an Efficient PML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boubekeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMF 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Bruges, Belgium. pp.P15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Modeling of Thin Resistive Sheets in the Discontinuous Galerkin Method for Transient Scattering Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boubekeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPUMAG 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.PC5-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de léfficacité de blindage de parois hétérogènes par une méthode de Galerkin discontinue en domaine temporel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abélin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boubekeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Préault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numelec 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Marseille, France. pp.001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of thin resistive sheets in the Ddscontinuous Galerkin method for shielding evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boubekeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abélin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE CEFC 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Oita, Japan. pp.388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimum PML for scattering problems in time-domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delhez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abélin Kameni Ntichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numelec 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Marseille, France. pp.001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4782,105 +4803,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions to Efficient Finite Element Solvers for Time-Harmonic Wave Propagation Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Modave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Numerical Analysis [math.NA]. Institut Polytechnique de Paris, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04638690v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId128"/>
+      <w:footerReference w:type="default" r:id="rId129"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4948,51 +4969,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C4B75890"/>
+    <w:nsid w:val="4A0CC7C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5096,51 +5117,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4AF31BBB"/>
+    <w:nsid w:val="07B21A32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5244,51 +5265,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="12631ED5"/>
+    <w:nsid w:val="1A3AC185"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5481,51 +5502,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/axel-modave" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9145-6585" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253121221" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-7329-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://poems.ip-paris.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uma.ip-paris.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uclouvain.be/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rice.edu/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vt.edu/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ulg.ac.be/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ip-paris.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wavesdg.pages.math.cnrs.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://synapses.ensta-paris.fr/catalogue/2024-2025/ue/1/APM-3AO01-TA-optimisation-quadratique" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sim3.pages.math.cnrs.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ms01.pages.math.cnrs.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572507v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Bonazzoli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ciarlet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Modave" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Rappaport" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352986v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorita Dolean" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Raynaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078654v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016261v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Chaumont-Frelet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647109v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.70318" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821539v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pescuma" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Gabard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764503v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Clo&#233; Meyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien B&#233;riot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2591728524500178" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909368v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112459" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416187v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Royer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B&#233;chet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.115006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240042v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiyang Dai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Remacle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110887" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02738261v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6560" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651682v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chicaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1344111" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925160v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Antoine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.109029" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432422v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113162" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383074v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Atle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Chan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Warburton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5576" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378501v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambrechts" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2016.12.027" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378464v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amik St-Cyr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2016.03.008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378486v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Remacle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.04.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378492v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim A. Mulder" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv380" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01096483v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boubekeur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.1968" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RDHJF2QK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386393v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delhez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4690" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01096522v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2284505" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931734v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni Ntichi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931731v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pr&#233;ault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120438" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-R6Q12N21-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931730v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120447" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386396v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deleersnijder" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-009-0243-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-729BFGDW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235205v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chabib" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Greffe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739754v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_2877" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353415v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353312v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01900309v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573689v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588749v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mattesi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931747v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931746v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779125v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab&#233;lin Kameni Ntichi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00783302v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boubekeur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779124v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04638690v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/axel-modave" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9145-6585" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253121221" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=PxTqOuAAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-7329-2013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://poems.ip-paris.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uma.ip-paris.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uclouvain.be/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rice.edu/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vt.edu/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ulg.ac.be/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ip-paris.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wavesdg.pages.math.cnrs.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://synapses.ensta-paris.fr/catalogue/2024-2025/ue/1/APM-3AO01-TA-optimisation-quadratique" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sim3.pages.math.cnrs.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ms01.pages.math.cnrs.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572507v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Bonazzoli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ciarlet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Modave" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Rappaport" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352986v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorita Dolean" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Raynaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078654v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647109v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.70318" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016261v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Chaumont-Frelet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821539v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pescuma" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Gabard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764503v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Clo&#233; Meyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien B&#233;riot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2591728524500178" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909368v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112459" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416187v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Royer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B&#233;chet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.115006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240042v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiyang Dai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Remacle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110887" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02738261v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6560" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651682v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chicaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1344111" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925160v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Antoine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.109029" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432422v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113162" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383074v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Atle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Chan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Warburton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5576" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378501v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambrechts" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2016.12.027" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378486v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Wang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Remacle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.04.003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378464v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amik St-Cyr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2016.03.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378492v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim A. Mulder" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv380" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01096522v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boubekeur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2284505" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386393v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delhez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4690" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01096483v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.1968" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RDHJF2QK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931734v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni Ntichi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931731v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pr&#233;ault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120438" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-R6Q12N21-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931730v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120447" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386396v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deleersnijder" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-009-0243-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-729BFGDW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235205v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chabib" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Greffe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739754v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_2877" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353312v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353415v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01900309v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588749v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mattesi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573689v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931747v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931746v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779125v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab&#233;lin Kameni Ntichi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00783302v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boubekeur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779124v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04638690v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>